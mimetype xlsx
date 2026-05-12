--- v0 (2025-12-08)
+++ v1 (2026-05-12)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>ALENCAR ARROSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3721/projeto_de_lei_do_legislativo_01_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3721/projeto_de_lei_do_legislativo_01_de_1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder executivo MUNICIPAL_x000D_
 a estabelecer os horários dê funcionamentos das_x000D_
 instituições  Financeiras; no município de tres_x000D_
 Barras do Parar r e dá outras  pllovidencias</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SEVERINO BAMPI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3722/projeto_de_lei_do_legislativo_02_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3722/projeto_de_lei_do_legislativo_02_de_1987.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário_x000D_
 de Três Barras do paraná, ao Sr.Delci__x000D_
 no Tavares da Silva, pelos serviços_x000D_
 prestados ao Município.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3744/projeto_de_resolucao_01_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3744/projeto_de_resolucao_01_de_1987.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores de Três Barras_x000D_
 do Paraná para o primeiro semestre de 1.987, e dá outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3745/projeto_de_reoslucao_02_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3745/projeto_de_reoslucao_02_de_1987.pdf</t>
   </si>
   <si>
     <t>Aprova o Novo Regimento Interno da Câmara municipal_x000D_
 de Três Barras do Parana, e dá outras providências.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3737/projeto_de_resolucao_03_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3737/projeto_de_resolucao_03_de_1987.pdf</t>
   </si>
   <si>
     <t>Contrata o secretário administrativo da_x000D_
 Câmara municipal Fixa o salário e dá outras providências.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3738/projeto_de_resolucao_04_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3738/projeto_de_resolucao_04_de_1987.pdf</t>
   </si>
   <si>
     <t>Alterar as disposições do Artigo 33 DO_x000D_
 Regimento Interno, e dá outras providências</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3739/projeto_de_resolucao_05_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3739/projeto_de_resolucao_05_de_1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara municipal para convocar_x000D_
 Sessões nos distritos de Alto Alegre, Barra_x000D_
 Bonita e Santo Isidoro' e dá outras providências.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3740/projeto_de_resolucao_06_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3740/projeto_de_resolucao_06_de_1987.pdf</t>
   </si>
   <si>
     <t>Altera as disposições contidas no Artigo n 03_x000D_
 ' do Regimento Intermo e dá outras providências.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3741/projeto_de_resolucao_07_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3741/projeto_de_resolucao_07_de_1987.pdf</t>
   </si>
   <si>
     <t>Contrata o Assessor da câmara Sr. Odacir Basso,_x000D_
 fixa a remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3742/projeto_de_resolucao_08_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3742/projeto_de_resolucao_08_de_1987.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VAREADORES DE TRES BARRAS PARA O SEGUNDO SEMESTRE DE 1987</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3743/projeto_de_resolucao_09_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3743/projeto_de_resolucao_09_de_1987.pdf</t>
   </si>
   <si>
     <t>APROVA O NOVO TEXTO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3768/projeto_de_decreto_do_legislativo_01_de_1987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3768/projeto_de_decreto_do_legislativo_01_de_1987.pdf</t>
   </si>
   <si>
     <t>Aprova âs @ntas tlo Prefeito Municipal_x000D_
 rel-ativas ao Exercícto cle 1.985.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -559,67 +559,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3721/projeto_de_lei_do_legislativo_01_de_1987.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3722/projeto_de_lei_do_legislativo_02_de_1987.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3744/projeto_de_resolucao_01_de_1987.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3745/projeto_de_reoslucao_02_de_1987.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3737/projeto_de_resolucao_03_de_1987.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3738/projeto_de_resolucao_04_de_1987.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3739/projeto_de_resolucao_05_de_1987.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3740/projeto_de_resolucao_06_de_1987.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3741/projeto_de_resolucao_07_de_1987.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3742/projeto_de_resolucao_08_de_1987.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3743/projeto_de_resolucao_09_de_1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3768/projeto_de_decreto_do_legislativo_01_de_1987.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3721/projeto_de_lei_do_legislativo_01_de_1987.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3722/projeto_de_lei_do_legislativo_02_de_1987.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3744/projeto_de_resolucao_01_de_1987.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3745/projeto_de_reoslucao_02_de_1987.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3737/projeto_de_resolucao_03_de_1987.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3738/projeto_de_resolucao_04_de_1987.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3739/projeto_de_resolucao_05_de_1987.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3740/projeto_de_resolucao_06_de_1987.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3741/projeto_de_resolucao_07_de_1987.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3742/projeto_de_resolucao_08_de_1987.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3743/projeto_de_resolucao_09_de_1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1987/3768/projeto_de_decreto_do_legislativo_01_de_1987.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="92" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>