--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -51,159 +51,159 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>IVONE BONETTI BRANDT</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3702/projeto_de_lei_do_legislativo_01_de_1992.pdf</t>
+    <t>IVONE BRANDT</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3702/projeto_de_lei_do_legislativo_01_de_1992.pdf</t>
   </si>
   <si>
     <t>CRIA o DiSTRITO indústriaL de TRÉs Barras do_x000D_
 Paraná e dá outras Providências.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JORGE L. DOS S. ZORZELLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3703/projeto_de_lei_do_legislativo_02_de_1992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3703/projeto_de_lei_do_legislativo_02_de_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infrações políticas administrativas_x000D_
 vas dos Prefeitos e Vereadores e o processo '_x000D_
 DE cassação.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3704/projeto_de_lei_do_legislativo_03_de_1992.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3704/projeto_de_lei_do_legislativo_03_de_1992.pdf</t>
   </si>
   <si>
     <t>PROJETO 03 DE 1992</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3705/projeto_de_lei_do_legislativo_04_de_1992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3705/projeto_de_lei_do_legislativo_04_de_1992.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>IVO PEDROSO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3706/projeto_de_lei_do_legislativo_05_de_1992.pdf</t>
+    <t>IVO PEDROZO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3706/projeto_de_lei_do_legislativo_05_de_1992.pdf</t>
   </si>
   <si>
     <t>Autoriza a Àbertura de Crédito Suplementar_x000D_
 e toma outras provictências</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>JOAQUIM D. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3465/projeto_de_resolucao_01_de_1992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3465/projeto_de_resolucao_01_de_1992.pdf</t>
   </si>
   <si>
     <t>Exonera, a pedido, o Técnico em Assessoria_x000D_
 Legislativa, e dá outras providências.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3466/projeto_de_resolucao04_de_1992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3466/projeto_de_resolucao04_de_1992.pdf</t>
   </si>
   <si>
     <t>DA nova redação ao parágrafo primeiro, do Artigo 172_x000D_
 do Regimento Interno.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3762/projeto_de_decreto_legislativo_01_de_1992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3762/projeto_de_decreto_legislativo_01_de_1992.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo e do Legislativo municipal_x000D_
 l relativo ao ano dê 1.99O e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -511,67 +511,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3702/projeto_de_lei_do_legislativo_01_de_1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3703/projeto_de_lei_do_legislativo_02_de_1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3704/projeto_de_lei_do_legislativo_03_de_1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3705/projeto_de_lei_do_legislativo_04_de_1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3706/projeto_de_lei_do_legislativo_05_de_1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3465/projeto_de_resolucao_01_de_1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3466/projeto_de_resolucao04_de_1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3762/projeto_de_decreto_legislativo_01_de_1992.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3702/projeto_de_lei_do_legislativo_01_de_1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3703/projeto_de_lei_do_legislativo_02_de_1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3704/projeto_de_lei_do_legislativo_03_de_1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3705/projeto_de_lei_do_legislativo_04_de_1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3706/projeto_de_lei_do_legislativo_05_de_1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3465/projeto_de_resolucao_01_de_1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3466/projeto_de_resolucao04_de_1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1992/3762/projeto_de_decreto_legislativo_01_de_1992.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="73.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>