--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -51,229 +51,229 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>OSMAR G. FERNANDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3683/projeto_de_lei_do_legislativo_01_de_1997.pdf</t>
+    <t>OSMAR FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3683/projeto_de_lei_do_legislativo_01_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a_x000D_
 Associação da Escola do Campo - Casa Familiar_x000D_
 Rural de Três Barras do Paraná'</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3684/projeto_de_lei_do_legislativo_02_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3684/projeto_de_lei_do_legislativo_02_de_1997.pdf</t>
   </si>
   <si>
     <t>Concede_x000D_
 Título de cidadão Honorário</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ADELMO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3685/projeto_de_lei_do_legislativo_03_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3685/projeto_de_lei_do_legislativo_03_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o convênio para participação _x000D_
 no Programa Estadual de Transporte_x000D_
 Escolar, cria a Comissão Municipal de_x000D_
 Transporte Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3686/projeto_de_lei_do_legislativo_04_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3686/projeto_de_lei_do_legislativo_04_de_1997.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Executivo Municipal_x000D_
 a dar permissão de uso das escolas municipais, que forem desativadas,_x000D_
 em virtude da nuclearização do ensino educacional.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3687/projeto_de_lei_do_legislativo_05_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3687/projeto_de_lei_do_legislativo_05_de_1997.pdf</t>
   </si>
   <si>
     <t>Da as atuais Travessas n 7 e 8_x000D_
 nome de RUA DELINO BERGAMIMM</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3688/projeto_de_lei_do_legislativo_06_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3688/projeto_de_lei_do_legislativo_06_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento em comissão_x000D_
 de Serviços Gerais no quadro de servidores_x000D_
 do Legislativo Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUIZ ALBERTON</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3689/projeto_de_lei_do_legislativo_07_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3689/projeto_de_lei_do_legislativo_07_de_1997.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos locais públicos_x000D_
 destinados à prática esportiva e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>ANTONIO MANOEL DA SILVA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3690/projeto_de_lei_do_legislativo_10_de_1997.pdf</t>
+    <t>ANTONIO MANOEL DA SILVA - TONHO KARATÊ</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3690/projeto_de_lei_do_legislativo_10_de_1997.pdf</t>
   </si>
   <si>
     <t>Extingue a Taxa de Iluminação Pública no município_x000D_
 de Três Barras do Paran e da outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3691/13_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3691/13_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal_x000D_
 de Turismo e dá outras proVIdências.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3692/projeto_de_lei_do_legislativo_14_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3692/projeto_de_lei_do_legislativo_14_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Desenvolvimento do_x000D_
 Turismo de Três Ban-as do Paraná - TURISBARRA_x000D_
 e DA outras Providências.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3459/projeto_de_resolucao__04_de_1997.pdf</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3459/projeto_de_resolucao__04_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo no 72 do Regimento_x000D_
 Interno e dá outras providências.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3460/projeto_de_resolucao_05_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3460/projeto_de_resolucao_05_de_1997.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para reembolso das despesas_x000D_
 dos vereadores e funcionários do Legislativo_x000D_
 Municipal e da outras providências.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3461/projeto_de_resolucao_06_de_1997.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3461/projeto_de_resolucao_06_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre devolução de vencimentos recebidos_x000D_
 pelos servidores do Legislativo Municipal_x000D_
 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -582,67 +582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3683/projeto_de_lei_do_legislativo_01_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3684/projeto_de_lei_do_legislativo_02_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3685/projeto_de_lei_do_legislativo_03_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3686/projeto_de_lei_do_legislativo_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3687/projeto_de_lei_do_legislativo_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3688/projeto_de_lei_do_legislativo_06_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3689/projeto_de_lei_do_legislativo_07_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3690/projeto_de_lei_do_legislativo_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3691/13_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3692/projeto_de_lei_do_legislativo_14_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3459/projeto_de_resolucao__04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3460/projeto_de_resolucao_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3461/projeto_de_resolucao_06_de_1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3683/projeto_de_lei_do_legislativo_01_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3684/projeto_de_lei_do_legislativo_02_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3685/projeto_de_lei_do_legislativo_03_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3686/projeto_de_lei_do_legislativo_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3687/projeto_de_lei_do_legislativo_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3688/projeto_de_lei_do_legislativo_06_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3689/projeto_de_lei_do_legislativo_07_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3690/projeto_de_lei_do_legislativo_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3691/13_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3692/projeto_de_lei_do_legislativo_14_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3459/projeto_de_resolucao__04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3460/projeto_de_resolucao_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1997/3461/projeto_de_resolucao_06_de_1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="64.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>