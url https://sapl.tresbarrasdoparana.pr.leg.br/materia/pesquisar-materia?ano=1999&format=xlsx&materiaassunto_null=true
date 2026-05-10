--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -51,256 +51,256 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3672/projeto_de_lei_do_legislativo_03_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3672/projeto_de_lei_do_legislativo_03_de_1999.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de_x000D_
 Desenvolvimento dos Produtores do Reassentamento_x000D_
 Rural Caxias - Grupo Novo Horizonte_x000D_
 (Fazenda Procopiak) e dá outras providências.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUIZ ALBERTON</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3673/projeto_de_lei_do_legislaitvo_07_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3673/projeto_de_lei_do_legislaitvo_07_de_1999.pdf</t>
   </si>
   <si>
     <t>Cria a Obrigatoriedade do Poder Executivo enviar,_x000D_
 semanalmente, à Câmara Municipal, relação_x000D_
 de todos os processos licitatórios e da outras providências.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ADELMO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3674/projeto_de_lei_do_legislativo_09_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3674/projeto_de_lei_do_legislativo_09_de_1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito a alterar o_x000D_
 Convênio CVC - 037/98 repassando as_x000D_
 verbas para a COOPERTRES e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>HÉLIO BRUNING</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3675/projeto_de_lei_do_legislativo_11_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3675/projeto_de_lei_do_legislativo_11_de_1999.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3676/projeto_de_lei_do_legislativo_12_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3676/projeto_de_lei_do_legislativo_12_de_1999.pdf</t>
   </si>
   <si>
     <t>Art. 1⁠º - Fica autorizada a abertura de crédito suplementar_x000D_
 na importância de RS 3.000,00 (três mil reais), para reforço das dotações_x000D_
 orçamentárias a saber:_x000D_
 0l- Câmara Municipal_x000D_
 0l- Câmara Municipal_x000D_
 3.1.3.2.00.00.00 - Outros Serviços e Encargos R$ 3.000,00_x000D_
 TOTAL ..... R$ 3.000,00</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3449/projeto_de_resolucao_01_de_1999.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3449/projeto_de_resolucao_01_de_1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de Cargos, Carreira e remuneração_x000D_
  dos servidores do Legislativo Municipal e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>OSMAR G. FERNANDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3450/projeto_de_resolucao_02_de_1999.pdf</t>
+    <t>OSMAR FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3450/projeto_de_resolucao_02_de_1999.pdf</t>
   </si>
   <si>
     <t>Aprova o Novo Texto Atualizado da Lei Orgânica_x000D_
 Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3451/projeto_de_resolucao_03_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3451/projeto_de_resolucao_03_de_1999.pdf</t>
   </si>
   <si>
     <t>Aprova o Novo Texto Atualizado do Regimento_x000D_
 Interno e dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3452/projeto_de_resolucao_04_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3452/projeto_de_resolucao_04_de_1999.pdf</t>
   </si>
   <si>
     <t>Exonera servidores em cargo de Provimento Efetivo</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3453/projeto_de_resolucao_05_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3453/projeto_de_resolucao_05_de_1999.pdf</t>
   </si>
   <si>
     <t>Exonera a pedido servidor em cargo de provimento_x000D_
 em Comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3454/projeto_de_resolucao_06_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3454/projeto_de_resolucao_06_de_1999.pdf</t>
   </si>
   <si>
     <t>Contrata Servidores para ocupar cargos em comissão,_x000D_
 no Poder Legislativo Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3455/projeto_de_resolucao_08_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3455/projeto_de_resolucao_08_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do artigo n." 68 do_x000D_
 Regimento interno e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3456/projeto_de_resolucao_09_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3456/projeto_de_resolucao_09_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n.'01/99 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3457/projeto_de_resolucao_10_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3457/projeto_de_resolucao_10_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos dos anexos I e II da Resolução_x000D_
 n.o 01199 e dá outras providências.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3458/projeto_de_resolucao_12_de_1999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3458/projeto_de_resolucao_12_de_1999.pdf</t>
   </si>
   <si>
     <t>Apresenta relatório, com irregularidades e dá_x000D_
 outras providências:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -608,67 +608,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3672/projeto_de_lei_do_legislativo_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3673/projeto_de_lei_do_legislaitvo_07_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3674/projeto_de_lei_do_legislativo_09_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3675/projeto_de_lei_do_legislativo_11_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3676/projeto_de_lei_do_legislativo_12_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3449/projeto_de_resolucao_01_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3450/projeto_de_resolucao_02_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3451/projeto_de_resolucao_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3452/projeto_de_resolucao_04_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3453/projeto_de_resolucao_05_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3454/projeto_de_resolucao_06_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3455/projeto_de_resolucao_08_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3456/projeto_de_resolucao_09_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3457/projeto_de_resolucao_10_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3458/projeto_de_resolucao_12_de_1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3672/projeto_de_lei_do_legislativo_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3673/projeto_de_lei_do_legislaitvo_07_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3674/projeto_de_lei_do_legislativo_09_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3675/projeto_de_lei_do_legislativo_11_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3676/projeto_de_lei_do_legislativo_12_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3449/projeto_de_resolucao_01_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3450/projeto_de_resolucao_02_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3451/projeto_de_resolucao_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3452/projeto_de_resolucao_04_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3453/projeto_de_resolucao_05_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3454/projeto_de_resolucao_06_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3455/projeto_de_resolucao_08_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3456/projeto_de_resolucao_09_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3457/projeto_de_resolucao_10_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/1999/3458/projeto_de_resolucao_12_de_1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="65.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>