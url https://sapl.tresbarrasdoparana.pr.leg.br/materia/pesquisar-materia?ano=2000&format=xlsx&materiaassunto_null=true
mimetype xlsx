--- v0 (2026-02-03)
+++ v1 (2026-05-13)
@@ -51,307 +51,307 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>ANTONIO MANOEL DA SILVA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3656/projeto_d_elei_do_legislativo_01_de_2000.pdf</t>
+    <t>ANTONIO MANOEL DA SILVA - TONHO KARATÊ</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3656/projeto_d_elei_do_legislativo_01_de_2000.pdf</t>
   </si>
   <si>
     <t>Altera a legislação sobre a cobrança da tarifa_x000D_
 de iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADELMO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3657/projeto_d_elei_do_legislativo_04_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3657/projeto_d_elei_do_legislativo_04_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal_x000D_
 a conceder incentivos aos estudantes universitários_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3658/projeto_de_lei_do_legislativo_05_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3658/projeto_de_lei_do_legislativo_05_de_2000.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal "n"'' 03/2000 e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LUIZ ALBERTON</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3659/projeto_de_lei_do_legislativo_6_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3659/projeto_de_lei_do_legislativo_6_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Credito Suplementar</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3660/projeto_de_lei_do_legislativo_08_de_2000.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3660/projeto_de_lei_do_legislativo_08_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal_x000D_
 a pagar passagens ou fretar ônibus_x000D_
 para os estudantes universitários e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>OSMAR G. FERNANDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3661/projeto_de_lei_do_legislativo_08_de_2000.pdf</t>
+    <t>OSMAR FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3661/projeto_de_lei_do_legislativo_08_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza a venda de ações, o endereçamento_x000D_
 de verbas de ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3662/projeto_de_lei_do_legislativo_09_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3662/projeto_de_lei_do_legislativo_09_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder Executivo Muni__x000D_
 cipal a realizar melhorias na praia artificial_x000D_
 de Barra Bonita e dá outras próvidências.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>IVO PEDROSO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3663/projeto_de_lei_do_legislativo_10_de_2000.pdf</t>
+    <t>IVO PEDROZO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3663/projeto_de_lei_do_legislativo_10_de_2000.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3664/projeto_de_lei_do_legislativo_11_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3664/projeto_de_lei_do_legislativo_11_de_2000.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO E D OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3665/projeto_de_lei_do_legislativo_12_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3665/projeto_de_lei_do_legislativo_12_de_2000.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de_x000D_
 Mães SaNta Rita de Cássia e dá outras provi__x000D_
 dências.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ROSALINO MACEDO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3666/projeto_de_lei_do_legislativo_13_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3666/projeto_de_lei_do_legislativo_13_de_2000.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de_x000D_
 Mães Nossa Senhora de Fátima e da outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3667/projeto_de_lei_do_legislativo_14_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3667/projeto_de_lei_do_legislativo_14_de_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios dos vereadores do Município_x000D_
 de Três Barras do Paraná para a legislatura_x000D_
 de 2001 a 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3668/projeto_de_lei_do_legislativo_15_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3668/projeto_de_lei_do_legislativo_15_de_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do prefeito, Vice-_x000D_
 Prefeito e dos Secretários Municipais, para_x000D_
 a legislatura de 2001 a2004 e dá outras providências.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3669/projeto_de_lei_do_legislativo_16_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3669/projeto_de_lei_do_legislativo_16_de_2000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3670/projeto_de_lei_do_legislativo_17_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3670/projeto_de_lei_do_legislativo_17_de_2000.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de_x000D_
 Mães Nossa Senhora de Medianeira e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3671/projeto_de_lei_do_legislativo_18_de_2000.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3671/projeto_de_lei_do_legislativo_18_de_2000.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas do Perímetro Urbano do_x000D_
 Distrito de Barra Bonita - Três Barras do Parana_x000D_
 - Pr e da outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3447/projeto_de_resolucao_03_de_2000.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3447/projeto_de_resolucao_03_de_2000.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos do Parágrafo Quarto, do_x000D_
 Artigo n." 68 do Regimento Interno e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3448/projeto_de_resolucao_04_de_200.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3448/projeto_de_resolucao_04_de_200.pdf</t>
   </si>
   <si>
     <t>Altera o horário das sessões da Câmara Municipal_x000D_
 APROVADO EM SESSÃO e dá outras providências'</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -659,67 +659,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3656/projeto_d_elei_do_legislativo_01_de_2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3657/projeto_d_elei_do_legislativo_04_de_2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3658/projeto_de_lei_do_legislativo_05_de_2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3659/projeto_de_lei_do_legislativo_6_de_2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3660/projeto_de_lei_do_legislativo_08_de_2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3661/projeto_de_lei_do_legislativo_08_de_2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3662/projeto_de_lei_do_legislativo_09_de_2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3663/projeto_de_lei_do_legislativo_10_de_2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3664/projeto_de_lei_do_legislativo_11_de_2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3665/projeto_de_lei_do_legislativo_12_de_2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3666/projeto_de_lei_do_legislativo_13_de_2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3667/projeto_de_lei_do_legislativo_14_de_2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3668/projeto_de_lei_do_legislativo_15_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3669/projeto_de_lei_do_legislativo_16_de_2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3670/projeto_de_lei_do_legislativo_17_de_2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3671/projeto_de_lei_do_legislativo_18_de_2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3447/projeto_de_resolucao_03_de_2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3448/projeto_de_resolucao_04_de_200.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3656/projeto_d_elei_do_legislativo_01_de_2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3657/projeto_d_elei_do_legislativo_04_de_2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3658/projeto_de_lei_do_legislativo_05_de_2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3659/projeto_de_lei_do_legislativo_6_de_2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3660/projeto_de_lei_do_legislativo_08_de_2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3661/projeto_de_lei_do_legislativo_08_de_2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3662/projeto_de_lei_do_legislativo_09_de_2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3663/projeto_de_lei_do_legislativo_10_de_2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3664/projeto_de_lei_do_legislativo_11_de_2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3665/projeto_de_lei_do_legislativo_12_de_2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3666/projeto_de_lei_do_legislativo_13_de_2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3667/projeto_de_lei_do_legislativo_14_de_2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3668/projeto_de_lei_do_legislativo_15_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3669/projeto_de_lei_do_legislativo_16_de_2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3670/projeto_de_lei_do_legislativo_17_de_2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3671/projeto_de_lei_do_legislativo_18_de_2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3447/projeto_de_resolucao_03_de_2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2000/3448/projeto_de_resolucao_04_de_200.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="62.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>