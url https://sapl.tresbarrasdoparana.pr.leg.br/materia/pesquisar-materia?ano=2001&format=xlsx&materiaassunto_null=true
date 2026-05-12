--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -54,275 +54,275 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>PAULO ROSSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3647/projeto_de_lei_do_legislativo_01_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3647/projeto_de_lei_do_legislativo_01_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Ginásio de Esportes do Distrito de_x000D_
 Santo Isidoro e dá outras providências.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>NELSON PAULI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3648/projeto_de_lei_do_legislativo_02_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3648/projeto_de_lei_do_legislativo_02_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial aos agentes políticos_x000D_
 de Três Ban-as do Paraná aos servidores_x000D_
 do legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3649/projeto_de_lei_do_legislativo_03_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3649/projeto_de_lei_do_legislativo_03_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos_x000D_
 Abandonados e dá outras providências.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>JOSÉ VALTER DA ROSA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3650/projeto_de_lei_do_legislativo_04_de_2001.pdf</t>
+    <t>JOSÉ VALTER DA ROSA - ZÉ VALTER</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3650/projeto_de_lei_do_legislativo_04_de_2001.pdf</t>
   </si>
   <si>
     <t>Proíbe a exposição e exploração de máquinas_x000D_
 caça-níqueis no município de Três Barras do_x000D_
 Parana e dá outras providências.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3651/projeto_de_lei_do_legislativo_05_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3651/projeto_de_lei_do_legislativo_05_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos_x000D_
 Produtores de Leite de Alto Barra Bonita e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3652/projeto_de_lei_do_legislativo_06_de_2001.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3652/projeto_de_lei_do_legislativo_06_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de_x000D_
 Produtores da Linha São paulo e dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3653/projeto_de_lei_do_legislativo_07_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3653/projeto_de_lei_do_legislativo_07_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de_x000D_
 Produtores Rurais da Comunidade de Cruz Alta_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3654/projeto_de_lei_do_legislativo_08_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3654/projeto_de_lei_do_legislativo_08_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Comercial_x000D_
 e industrial de Três Barras do Paraná e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Conselho da_x000D_
 Comunidade da Comarca de Catanduvas e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3439/projeto_de_resolucao_de_02_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3439/projeto_de_resolucao_de_02_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos, Carreira-a e Remuneração,_x000D_
 dos Servidores do Legislativo MUNICIPAL e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3440/projeto_de_resolucao_03_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3440/projeto_de_resolucao_03_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de sessão ordinária na_x000D_
 quadra esportiva da Escola Estadual Carlos Gomes.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3441/projeto_de_resolucao_04_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3441/projeto_de_resolucao_04_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 7⁠º e também o Anexo_x000D_
 II da Resolução n." 0l/99 e dá outras providências</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3442/projeto_de_resolucao_06_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3442/projeto_de_resolucao_06_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos do Parágrafo Único do Artigo_x000D_
 n-o 74 do Regimento Interno e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3443/projeto_de_resolucao_07_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3443/projeto_de_resolucao_07_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera o local da realização de sessão ordinária e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3444/projeto_de_resolucao_10_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3444/projeto_de_resolucao_10_de_2001.pdf</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3445/projeto_de_resolucao_11_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3445/projeto_de_resolucao_11_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos do Parágrafo Primeiro do_x000D_
  Artigo 44 do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3446/projeto_de_resolucao_12_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3446/projeto_de_resolucao_12_de_2001.pdf</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3484/projeto_de_decreto_do_legislativo_01_de_2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3484/projeto_de_decreto_do_legislativo_01_de_2001.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal de Três_x000D_
 Barras do Paraná, Estado do Paraná, e dá outras_x000D_
  providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -631,67 +631,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3647/projeto_de_lei_do_legislativo_01_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3648/projeto_de_lei_do_legislativo_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3649/projeto_de_lei_do_legislativo_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3650/projeto_de_lei_do_legislativo_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3651/projeto_de_lei_do_legislativo_05_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3652/projeto_de_lei_do_legislativo_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3653/projeto_de_lei_do_legislativo_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3654/projeto_de_lei_do_legislativo_08_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3439/projeto_de_resolucao_de_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3440/projeto_de_resolucao_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3441/projeto_de_resolucao_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3442/projeto_de_resolucao_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3443/projeto_de_resolucao_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3444/projeto_de_resolucao_10_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3445/projeto_de_resolucao_11_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3446/projeto_de_resolucao_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3484/projeto_de_decreto_do_legislativo_01_de_2001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3647/projeto_de_lei_do_legislativo_01_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3648/projeto_de_lei_do_legislativo_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3649/projeto_de_lei_do_legislativo_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3650/projeto_de_lei_do_legislativo_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3651/projeto_de_lei_do_legislativo_05_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3652/projeto_de_lei_do_legislativo_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3653/projeto_de_lei_do_legislativo_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3654/projeto_de_lei_do_legislativo_08_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3439/projeto_de_resolucao_de_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3440/projeto_de_resolucao_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3441/projeto_de_resolucao_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3442/projeto_de_resolucao_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3443/projeto_de_resolucao_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3444/projeto_de_resolucao_10_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3445/projeto_de_resolucao_11_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3446/projeto_de_resolucao_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2001/3484/projeto_de_decreto_do_legislativo_01_de_2001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="51.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>