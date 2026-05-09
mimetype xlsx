--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -54,301 +54,301 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>NELSON PAULI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3633/projeto_de_lei_do_legislativo_01_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3633/projeto_de_lei_do_legislativo_01_de_2002.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para prestação de contas de_x000D_
 convênios municipais.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>JOSÉ VALTER DA ROSA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3634/projeto_de_lei_do_legislativo_02_de_2003.pdf</t>
+    <t>JOSÉ VALTER DA ROSA - ZÉ VALTER</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3634/projeto_de_lei_do_legislativo_02_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento_x000D_
 do Comércio e dá outras providências.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3635/projeto_de_lei_do_legislativo_03_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3635/projeto_de_lei_do_legislativo_03_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a abrir_x000D_
 credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3636/projeto_de_lei_do_legislativo_04_de_2003.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3636/projeto_de_lei_do_legislativo_04_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial aos agente políticos_x000D_
 de Três Barras do Paraná, aos servidores do Legislativo_x000D_
 Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3637/projeto_de_lei_do_legislativo_05_dde_2003.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3637/projeto_de_lei_do_legislativo_05_dde_2003.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos_x000D_
 Agricultores do Grupo Nova Esperança da fazenda nova procopiak) e da outras providências</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3638/projeto_de_lei_do_legislativo_06_de_2002.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3638/projeto_de_lei_do_legislativo_06_de_2002.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube de Mães_x000D_
 Primavera e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3639/projeto_de_lei_do_legislativo_07_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3639/projeto_de_lei_do_legislativo_07_de_2002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário e dá_x000D_
 outras Providências.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>ARI DA SILVA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3640/projeto_de_lei_do_legislativo_08_de_2008.pdf</t>
+    <t>JOÃO ARI DA SILVA - ARI DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3640/projeto_de_lei_do_legislativo_08_de_2008.pdf</t>
   </si>
   <si>
     <t>Cria Ponto de táxi e dá outras providências</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3641/projeto_de_lei_do_legislativo_09_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3641/projeto_de_lei_do_legislativo_09_de_2002.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3642/projeto_de_lei_do_legislativo_10__de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3642/projeto_de_lei_do_legislativo_10__de_2002.pdf</t>
   </si>
   <si>
     <t>Dá nome ao lago destinado ao portal desta cidade_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3643/projeto_de_lei_do_legislativo_12_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3643/projeto_de_lei_do_legislativo_12_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.' 13 01 2002_x000D_
 e dá outras Providências.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3644/projeto_de_lei_do_legislativo_13_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3644/projeto_de_lei_do_legislativo_13_de_2002.pdf</t>
   </si>
   <si>
     <t>Veda a cobrança de valores a título de pagamento_x000D_
 de ligação à rede de esgoto sanitário e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3645/projeto_de_lei_do_legislativo_14_de_2002.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3645/projeto_de_lei_do_legislativo_14_de_2002.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para prestação de contas de_x000D_
 comodatos assinados com o município e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PAULO ROSSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3646/projeto_de_lei_do_legislativo_15_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3646/projeto_de_lei_do_legislativo_15_de_2002.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação do_x000D_
 Clube da Terceira Idade Santo Isidoro e dá outras-_x000D_
  providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3433/projeto_de_resolucao_01_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3433/projeto_de_resolucao_01_de_2002.pdf</t>
   </si>
   <si>
     <t>Aprova o Novo Texto da LEI ORGÂNICA MUNICIPAL_x000D_
 de Três Barras do Paraná</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3434/projeto_de_resolucao_02_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3434/projeto_de_resolucao_02_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera o local da realização de sessão ordinária e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3435/projeto_de_resolucao_03_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3435/projeto_de_resolucao_03_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera o local da realização de sessão ordinária e_x000D_
 dá outras providências'</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3436/projeto_de_resolucao04_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3436/projeto_de_resolucao04_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera o local da realização de sessão ordinária da_x000D_
 Câmara Municipal de Três Barras do Paraná e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3437/projeto_de_resolucao_05_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3437/projeto_de_resolucao_05_de_2002.pdf</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3438/projeto_de_resolucao_06_de_2002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3438/projeto_de_resolucao_06_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 8" e o Parágrafo Segundo do Art. 50_x000D_
 do Regimento Interno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -656,67 +656,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3633/projeto_de_lei_do_legislativo_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3634/projeto_de_lei_do_legislativo_02_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3635/projeto_de_lei_do_legislativo_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3636/projeto_de_lei_do_legislativo_04_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3637/projeto_de_lei_do_legislativo_05_dde_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3638/projeto_de_lei_do_legislativo_06_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3639/projeto_de_lei_do_legislativo_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3640/projeto_de_lei_do_legislativo_08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3641/projeto_de_lei_do_legislativo_09_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3642/projeto_de_lei_do_legislativo_10__de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3643/projeto_de_lei_do_legislativo_12_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3644/projeto_de_lei_do_legislativo_13_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3645/projeto_de_lei_do_legislativo_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3646/projeto_de_lei_do_legislativo_15_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3433/projeto_de_resolucao_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3434/projeto_de_resolucao_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3435/projeto_de_resolucao_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3436/projeto_de_resolucao04_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3437/projeto_de_resolucao_05_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3438/projeto_de_resolucao_06_de_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3633/projeto_de_lei_do_legislativo_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3634/projeto_de_lei_do_legislativo_02_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3635/projeto_de_lei_do_legislativo_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3636/projeto_de_lei_do_legislativo_04_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3637/projeto_de_lei_do_legislativo_05_dde_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3638/projeto_de_lei_do_legislativo_06_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3639/projeto_de_lei_do_legislativo_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3640/projeto_de_lei_do_legislativo_08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3641/projeto_de_lei_do_legislativo_09_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3642/projeto_de_lei_do_legislativo_10__de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3643/projeto_de_lei_do_legislativo_12_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3644/projeto_de_lei_do_legislativo_13_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3645/projeto_de_lei_do_legislativo_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3646/projeto_de_lei_do_legislativo_15_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3433/projeto_de_resolucao_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3434/projeto_de_resolucao_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3435/projeto_de_resolucao_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3436/projeto_de_resolucao04_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3437/projeto_de_resolucao_05_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2002/3438/projeto_de_resolucao_06_de_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="81.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>