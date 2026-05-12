--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -51,233 +51,233 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>AILTON CONRADI</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3606/projeto_de_lei_do_legislativo_01_de_2004.pdf</t>
+    <t>AILTON CONRADI - TITA CONRADI</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3606/projeto_de_lei_do_legislativo_01_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade pública o Clube da Terceira_x000D_
 Idade Nossa Senhora de Guadalupe do_x000D_
 Distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3607/projeto_de_lei_do_legislativo_02_de_2004.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3607/projeto_de_lei_do_legislativo_02_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial aos agentes políticos_x000D_
 de Três Banas do Parana aos servidores do_x000D_
 Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3608/projeto_de_lei_do_legislativo_03_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3608/projeto_de_lei_do_legislativo_03_de_2004.pdf</t>
   </si>
   <si>
     <t>Autorize o Chefe do Poder Executivo Municipal_x000D_
 a firmar convênio com a empresa produtora do_x000D_
 Filme *A SAGA'e dá outras providências.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAULO ROSSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3609/projeto_de_lei_do_legislativo_04_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3609/projeto_de_lei_do_legislativo_04_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube de Mães_x000D_
 Unidos Pelo Mesmo ideal, do Distrito de Santo_x000D_
 Isidoro e dá outras providências.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3610/projeto_de_lei_do_legislativo_05_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3610/projeto_de_lei_do_legislativo_05_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios dos vereadores do Município_x000D_
 de Três Barras do Paraná para a legislatura_x000D_
 de 2005 a 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3611/projeto_de_lei_do_legislativo_06_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3611/projeto_de_lei_do_legislativo_06_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, Vice-_x000D_
 Prefeito e dos Secretários Municipais, para_x000D_
 a legislatura de 2005 a 2008 e da outras providências.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>NELSON PAULI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3612/projeto_de_lei_do_legislativo_07_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3612/projeto_de_lei_do_legislativo_07_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Mães_x000D_
 Nossa Senhora do Caravagio, da Comunidade_x000D_
 De Alto Barra Bonita e da outras providências.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3613/projeto_de_lei_do_legislativo_08_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3613/projeto_de_lei_do_legislativo_08_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Mães_x000D_
 Nossa Senhora dos Navegantes, do Distrito de_x000D_
 Barra Bonita e da outras providências.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3614/projeto_de_lei_do_legislativo_09_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3614/projeto_de_lei_do_legislativo_09_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Mães_x000D_
 Nossa Senhora das Graças, da Comunidade de_x000D_
 Palmital e da outras providências.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3615/projeto_de_lei_do_legislativo_10_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3615/projeto_de_lei_do_legislativo_10_de_2004.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação_x000D_
 Municipal dos Suinocultores de Três Barras_x000D_
 do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3616/projeto_de_lei_do_legislativo_12_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3616/projeto_de_lei_do_legislativo_12_de_2004.pdf</t>
   </si>
   <si>
     <t>Denomina de "Avelino Conradi", o Ginásio Ce_x000D_
 Esportes do Distrito de Barra Bonita, e da outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3617/projeto_de_lei_do_legislativo_13_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3617/projeto_de_lei_do_legislativo_13_de_2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3428/projeto_de_resolucao_04_de_2004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3428/projeto_de_resolucao_04_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera o horiirio das Sessões Ordinrárias_x000D_
 da Câmara Municipal no período das eleiçôes_x000D_
 municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -586,67 +586,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3606/projeto_de_lei_do_legislativo_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3607/projeto_de_lei_do_legislativo_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3608/projeto_de_lei_do_legislativo_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3609/projeto_de_lei_do_legislativo_04_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3610/projeto_de_lei_do_legislativo_05_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3611/projeto_de_lei_do_legislativo_06_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3612/projeto_de_lei_do_legislativo_07_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3613/projeto_de_lei_do_legislativo_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3614/projeto_de_lei_do_legislativo_09_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3615/projeto_de_lei_do_legislativo_10_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3616/projeto_de_lei_do_legislativo_12_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3617/projeto_de_lei_do_legislativo_13_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3428/projeto_de_resolucao_04_de_2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3606/projeto_de_lei_do_legislativo_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3607/projeto_de_lei_do_legislativo_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3608/projeto_de_lei_do_legislativo_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3609/projeto_de_lei_do_legislativo_04_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3610/projeto_de_lei_do_legislativo_05_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3611/projeto_de_lei_do_legislativo_06_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3612/projeto_de_lei_do_legislativo_07_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3613/projeto_de_lei_do_legislativo_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3614/projeto_de_lei_do_legislativo_09_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3615/projeto_de_lei_do_legislativo_10_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3616/projeto_de_lei_do_legislativo_12_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3617/projeto_de_lei_do_legislativo_13_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2004/3428/projeto_de_resolucao_04_de_2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="52" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>