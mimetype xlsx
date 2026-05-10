--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -51,187 +51,187 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>OSMAR G. FERNANDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3597/projeto_de_lei_do_legislativo_01_de_2005.pdf</t>
+    <t>OSMAR FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3597/projeto_de_lei_do_legislativo_01_de_2005.pdf</t>
   </si>
   <si>
     <t>Cria ponto de táxi, com uma vaga e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DANILO OENNING</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3598/projeto_de_lei_do_legislativo_02_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3598/projeto_de_lei_do_legislativo_02_de_2005.pdf</t>
   </si>
   <si>
     <t>Denomina o Bairro "JOÃO PAULO II e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3599/projeto_de_lei_do_legislativo_03_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3599/projeto_de_lei_do_legislativo_03_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial aos servidores do_x000D_
 Legislativo Municipal, ativos, inativos e aos de cargo_x000D_
 em comissão-</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3600/projeto_de_lei_do_legislativo_04_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3600/projeto_de_lei_do_legislativo_04_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos_x000D_
 Agentes Políticos de Três Barras do Paraná e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3601/projeto_de_lei_do_legislativo_05_de_2005.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3601/projeto_de_lei_do_legislativo_05_de_2005.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Central_x000D_
 de Agricultores e pecuaristas _ ASCENAP_x000D_
 e da outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3602/projeto_de_lei_do_legislativo_06_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3602/projeto_de_lei_do_legislativo_06_de_2005.pdf</t>
   </si>
   <si>
     <t>Declare de Utilidade Pública Associação_x000D_
 doe Agricultores da Comunidade de Igreja Amarela</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3603/projeto_de_lei_do_legislativo_07_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3603/projeto_de_lei_do_legislativo_07_de_2005.pdf</t>
   </si>
   <si>
     <t>Acrescente a alínea à Lei Municipal n.'_x000D_
 283/2004 "Programe Central Telefônica Rural" e da outras_x000D_
 providências</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3604/projeto_de_lei_do_legislativo_08_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3604/projeto_de_lei_do_legislativo_08_de_2005.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública e Associação_x000D_
 De Produtores Rurais de Linha São Paulo e dá outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3605/projeto_de_lei_do_legislativo_09_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3605/projeto_de_lei_do_legislativo_09_de_2005.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos_x000D_
 Agricultores, das comunidades de Palmital, Flor_x000D_
 da Serra, Nora Procopiak e Santa Terezinha e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3427/projeto_de_resolucao_01_de_2005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3427/projeto_de_resolucao_01_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui diárias para os agentes políticos,_x000D_
 funcionários efetivos, funcionáÊos_x000D_
 Comissão e servidores temporários_x000D_
 Câmara Municipal de Três Barras_x000D_
 Paraná, quando em viagem fora_x000D_
 município, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -543,67 +543,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3597/projeto_de_lei_do_legislativo_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3598/projeto_de_lei_do_legislativo_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3599/projeto_de_lei_do_legislativo_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3600/projeto_de_lei_do_legislativo_04_de_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3601/projeto_de_lei_do_legislativo_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3602/projeto_de_lei_do_legislativo_06_de_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3603/projeto_de_lei_do_legislativo_07_de_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3604/projeto_de_lei_do_legislativo_08_de_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3605/projeto_de_lei_do_legislativo_09_de_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3427/projeto_de_resolucao_01_de_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3597/projeto_de_lei_do_legislativo_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3598/projeto_de_lei_do_legislativo_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3599/projeto_de_lei_do_legislativo_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3600/projeto_de_lei_do_legislativo_04_de_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3601/projeto_de_lei_do_legislativo_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3602/projeto_de_lei_do_legislativo_06_de_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3603/projeto_de_lei_do_legislativo_07_de_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3604/projeto_de_lei_do_legislativo_08_de_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3605/projeto_de_lei_do_legislativo_09_de_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2005/3427/projeto_de_resolucao_01_de_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="52.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>