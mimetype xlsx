--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>DANILO OENNING</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3582/projeto_de_lei_do_legislativo_01_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3582/projeto_de_lei_do_legislativo_01_de_2006.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade pública o Clube Sagrada de Mães Família da Linha Novo Horizonte e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAULO ROSSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3583/projeto_de_lei_do_legislativo_02_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3583/projeto_de_lei_do_legislativo_02_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Rua João Figueiredo, no_x000D_
 Distrito de Sento Isidoro e dá outras providencias.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3584/projeto_de_lei_do_legislativo_03_de_2006.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3584/projeto_de_lei_do_legislativo_03_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial aos servidores do_x000D_
 Legislativo Municipal, ativos, inativos e aos de cargo_x000D_
 em comissão.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3585/projeto_de_lei_do_legislativo_04_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3585/projeto_de_lei_do_legislativo_04_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos_x000D_
 Agentes Políticos do Município de Três Banas do_x000D_
 Paraná, e dá outras Providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3586/projeto_de_lei_do_legislativo_07_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3586/projeto_de_lei_do_legislativo_07_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera artigo 1.⁠º da lei Municipal n.o 166/2006_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3587/projeto_de_lei_do_legislativo_08_de_2006.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3587/projeto_de_lei_do_legislativo_08_de_2006.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Mães_x000D_
 Perpétuo Socorro, da Linha Cruz Alta e da ou__x000D_
 tras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3588/projeto_de_lei_do_legislativo_09__de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3588/projeto_de_lei_do_legislativo_09__de_2006.pdf</t>
   </si>
   <si>
     <t>Cria a obrigatoriedade da publicação de gabarito de concursos públicos e testes seletivos realizados pelo município e da outras providências.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CLARICE DENGO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3589/projeto_de_lei_do_legislativo_10_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3589/projeto_de_lei_do_legislativo_10_de_2006.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Cooperativa de leite da Agricultura Familiar com Interação Solidária_x000D_
 CooPLAF de Três Berres do Paraná e da outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3590/projeto_de_lei_do_legislativo_11_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3590/projeto_de_lei_do_legislativo_11_de_2006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do_x000D_
 município de Três Barras do Paraná c dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3591/projeto_de_lei_do_legislativo_12_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3591/projeto_de_lei_do_legislativo_12_de_2006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do_x000D_
 Município de Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3592/projeto_de_lei_do_legislativo_13_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3592/projeto_de_lei_do_legislativo_13_de_2006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do_x000D_
 Município de Três Barras do Paraná e da outras providências.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3593/projeto_de_lei_do_legislativo_14_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3593/projeto_de_lei_do_legislativo_14_de_2006.pdf</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3595/projeto_de_lei_do_legislativo_16_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3595/projeto_de_lei_do_legislativo_16_de_2006.pdf</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3596/projeto_de_lei_do_legislativo_17_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3596/projeto_de_lei_do_legislativo_17_de_2006.pdf</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3482/projeto_de_decreto_legislativo_02_de_2006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3482/projeto_de_decreto_legislativo_02_de_2006.pdf</t>
   </si>
   <si>
     <t>APROVA AS Contas do Executivo Municipal, do Município_x000D_
 dc Três BARRAS do Paraná relativo ao Exercício Financeiro dc 2003 e da outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3483/projeto_de_decreto_legislativo_03_de_2006.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3483/projeto_de_decreto_legislativo_03_de_2006.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Executivo Municipal, do Município de Três Berres do Paraná, relativo ao Exercício Financeiro de 2004 e dá outras_x000D_
 Providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -619,67 +619,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3582/projeto_de_lei_do_legislativo_01_de_2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3583/projeto_de_lei_do_legislativo_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3584/projeto_de_lei_do_legislativo_03_de_2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3585/projeto_de_lei_do_legislativo_04_de_2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3586/projeto_de_lei_do_legislativo_07_de_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3587/projeto_de_lei_do_legislativo_08_de_2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3588/projeto_de_lei_do_legislativo_09__de_2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3589/projeto_de_lei_do_legislativo_10_de_2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3590/projeto_de_lei_do_legislativo_11_de_2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3591/projeto_de_lei_do_legislativo_12_de_2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3592/projeto_de_lei_do_legislativo_13_de_2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3593/projeto_de_lei_do_legislativo_14_de_2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3595/projeto_de_lei_do_legislativo_16_de_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3596/projeto_de_lei_do_legislativo_17_de_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3482/projeto_de_decreto_legislativo_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3483/projeto_de_decreto_legislativo_03_de_2006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3582/projeto_de_lei_do_legislativo_01_de_2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3583/projeto_de_lei_do_legislativo_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3584/projeto_de_lei_do_legislativo_03_de_2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3585/projeto_de_lei_do_legislativo_04_de_2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3586/projeto_de_lei_do_legislativo_07_de_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3587/projeto_de_lei_do_legislativo_08_de_2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3588/projeto_de_lei_do_legislativo_09__de_2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3589/projeto_de_lei_do_legislativo_10_de_2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3590/projeto_de_lei_do_legislativo_11_de_2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3591/projeto_de_lei_do_legislativo_12_de_2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3592/projeto_de_lei_do_legislativo_13_de_2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3593/projeto_de_lei_do_legislativo_14_de_2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3595/projeto_de_lei_do_legislativo_16_de_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3596/projeto_de_lei_do_legislativo_17_de_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3482/projeto_de_decreto_legislativo_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2006/3483/projeto_de_decreto_legislativo_03_de_2006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="125.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>