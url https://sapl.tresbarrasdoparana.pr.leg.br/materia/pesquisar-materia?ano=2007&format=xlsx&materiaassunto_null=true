--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -51,275 +51,275 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3572/projeto_de_lei_do_legislativo_01_de_2007.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3572/projeto_de_lei_do_legislativo_01_de_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal_x000D_
 a criar Ponto de Táxi na sede do Distrito dr_x000D_
 Alto Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3573/projeto_de_lei_do_legislativo_02_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3573/projeto_de_lei_do_legislativo_02_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial, aos Servidores_x000D_
 do Legislativo Municipal, ativos,_x000D_
 inativos e aos de cargo em comissão e dA_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3574/projeto__de_lei_do_legislativo_03_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3574/projeto__de_lei_do_legislativo_03_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsí__x000D_
 dios dos vereadores do Município de_x000D_
 Três Barras do paraná e dá outras pro__x000D_
 vidências.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAULO ROSSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3575/projeto_de_lei_do_legislativo_04_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3575/projeto_de_lei_do_legislativo_04_de_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Mu_x000D_
 nicipal a criar Ponto de Táxi na sede do Distrito de_x000D_
 Santo Isidora e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3576/projeto_de_lei_do_legislativo_05_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3576/projeto_de_lei_do_legislativo_05_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Cargos Efetivos no quadro_x000D_
 de funcionários da estrutura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3577/projeto_de_lei_do_legislativo_06_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3577/projeto_de_lei_do_legislativo_06_de_2007.pdf</t>
   </si>
   <si>
     <t>Fica estabelecido a recomposição dos subsídios dos Agentes Políticos,_x000D_
 do Poder Legislativo, do Município de Três Barras do Paraná, limitado a_x000D_
 recomposição monetária das perdas ocorridas entre janeiro de 2006 a_x000D_
 dezembro de 2006, limitado também ao índice concedido aos servidores_x000D_
 municipais através da Lei Municipal no 129/2006, conforme demonstrativo_x000D_
 abaixo. Recomposição está dos subsídios do presidente da Câmara e_x000D_
 Vereadores.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3578/projeto_de_lei_do_legislativo_07_de_2007.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3578/projeto_de_lei_do_legislativo_07_de_2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de três BARRAS do parana, Estado Do_x000D_
 PARANA, APROVOU E EU, VALDIR B._x000D_
 MUNICIPAL, SANCIONO A SEGUINTE…_x000D_
 ' - Fica declarada de utilidade pública a Associação dos produtores Rurais - Emenda Barra Grande, entidade civil, sem fins lucrativos, com estatuto aprovado,_x000D_
 registrado e CNPJ n.' 09.141.37210001-02.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>OSMAR G. FERNANDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3579/projeto_de_lei_do_legislativo_08_de_2007.pdf</t>
+    <t>OSMAR FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3579/projeto_de_lei_do_legislativo_08_de_2007.pdf</t>
   </si>
   <si>
     <t>Determina que os proprietários de cães_x000D_
 de raças notoriamente violentas e perigosas_x000D_
 coloquem o equipamento de segurança_x000D_
 chamado focinheira nos animais quando_x000D_
 transitarem em praças e vias públicas de Três_x000D_
 Barras do Paraná"</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3580/projeto_de_lei_do_legislativo_09_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3580/projeto_de_lei_do_legislativo_09_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito e do_x000D_
 Vice-Prefeito para o Exercício de 2008 e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3581/projeto_de_lei_do_legislativo_10_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3581/projeto_de_lei_do_legislativo_10_de_2007.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Grupo União_x000D_
 dos Produtores de Rosário D'Oeste e Santa_x000D_
 Bárbara e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3423/projeto_de_resolucao_03_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3423/projeto_de_resolucao_03_de_2007.pdf</t>
   </si>
   <si>
     <t>Substitui o Anexo I da Resolução 01/2005 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3424/projeto_de_reslucao_04_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3424/projeto_de_reslucao_04_de_2007.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E III DA RESOLUÇÃO N 1/99 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3425/projeto_de_resolucao_05_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3425/projeto_de_resolucao_05_de_2007.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Diretor Legislativo da Câmara Municipal_x000D_
 de Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3426/projeto_de_resolucao_06_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3426/projeto_de_resolucao_06_de_2007.pdf</t>
   </si>
   <si>
     <t>Nomeia Servidor para ocupaÍ cargo de Diretor Legislativo_x000D_
 e dá outras proüdências.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3480/decreto_legislativo_01_de_2007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3480/decreto_legislativo_01_de_2007.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas as Contas do Executivo Municipal de Três_x000D_
 Barras do Paraná, Exercício Financeiro de 2002, conforme o parecer prévio_x000D_
 e o Acórdão n." O6 de 2007 do Tribunal de Contas do Estado do paraná.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3481/projeto_de_decreto_legislativo_02_de_2007.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3481/projeto_de_decreto_legislativo_02_de_2007.pdf</t>
   </si>
   <si>
     <t>SUMULA: Aprova as Contas do Executivo Municipal, do Município_x000D_
 de Três Barras do Paraná, relativo ao Exercício Financeiro de 2005 e dá outras_x000D_
 providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -628,67 +628,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3572/projeto_de_lei_do_legislativo_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3573/projeto_de_lei_do_legislativo_02_de_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3574/projeto__de_lei_do_legislativo_03_de_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3575/projeto_de_lei_do_legislativo_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3576/projeto_de_lei_do_legislativo_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3577/projeto_de_lei_do_legislativo_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3578/projeto_de_lei_do_legislativo_07_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3579/projeto_de_lei_do_legislativo_08_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3580/projeto_de_lei_do_legislativo_09_de_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3581/projeto_de_lei_do_legislativo_10_de_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3423/projeto_de_resolucao_03_de_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3424/projeto_de_reslucao_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3425/projeto_de_resolucao_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3426/projeto_de_resolucao_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3480/decreto_legislativo_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3481/projeto_de_decreto_legislativo_02_de_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3572/projeto_de_lei_do_legislativo_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3573/projeto_de_lei_do_legislativo_02_de_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3574/projeto__de_lei_do_legislativo_03_de_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3575/projeto_de_lei_do_legislativo_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3576/projeto_de_lei_do_legislativo_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3577/projeto_de_lei_do_legislativo_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3578/projeto_de_lei_do_legislativo_07_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3579/projeto_de_lei_do_legislativo_08_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3580/projeto_de_lei_do_legislativo_09_de_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3581/projeto_de_lei_do_legislativo_10_de_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3423/projeto_de_resolucao_03_de_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3424/projeto_de_reslucao_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3425/projeto_de_resolucao_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3426/projeto_de_resolucao_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3480/decreto_legislativo_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2007/3481/projeto_de_decreto_legislativo_02_de_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="139" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>