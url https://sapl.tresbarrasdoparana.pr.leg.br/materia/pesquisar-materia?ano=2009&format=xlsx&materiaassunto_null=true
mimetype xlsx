--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -51,239 +51,239 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3777/projeto_de_lei_041_de_2009_ppa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3777/projeto_de_lei_041_de_2009_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - 2OlO a 2013,_x000D_
 expresso em normas, ações prioritárias, diretrizes,_x000D_
 objetivos e metas a serem observados pelas Unidades_x000D_
 da Administração Direta do Poder Executivo e pelo_x000D_
 Poder Legislativo do Município de Três Barras do_x000D_
 Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3537/projeto_de_lei_do_legislativo_01_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3537/projeto_de_lei_do_legislativo_01_de_2009.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza os filhos de funcionárias_x000D_
 municipais, que trabalham na creche desta cidade_x000D_
 a levar os seus filhos para o local e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3538/projeto_de_lei_do_legislativo_02_de_2009.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3538/projeto_de_lei_do_legislativo_02_de_2009.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Centro_x000D_
 Adventista de Desenvolvimento Comunitário_x000D_
 de Três Ban-as do Paraná - CADEC  e dá outras_x000D_
 providências,</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3539/projeto_de_lei_do_legislativo_03_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3539/projeto_de_lei_do_legislativo_03_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial, aos Servidores_x000D_
 do Legislativo Municipal, ativos,_x000D_
 inativos e aos de cargo em comissão e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3540/projeto_de_lei_do_legislativo_04_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3540/projeto_de_lei_do_legislativo_04_de_2009.pdf</t>
   </si>
   <si>
     <t>Inclui prioridade na Lei n.o 065/09, das Diretrizes_x000D_
 Orçamentárias para 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3541/projeto_de_lei_do_legislativo_05_de_2009.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3541/projeto_de_lei_do_legislativo_05_de_2009.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Ginásio de Esportes do Bairro_x000D_
 Alto Campo e dá outras providências.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3542/projeto_de_lei_do_legislativo_06_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3542/projeto_de_lei_do_legislativo_06_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de faixas refletivas_x000D_
 em todos os maquinários pesados e implementos agrícolas &amp;_x000D_
 Município de Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3543/projeto_de_lei_do_legislativo_07_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3543/projeto_de_lei_do_legislativo_07_de_2009.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Ginásio de Esportes do Bairro_x000D_
 Jardim Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3544/projeto_de_lei_do_legislativo_09_de_2009.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3544/projeto_de_lei_do_legislativo_09_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de_x000D_
 Cidadão Benemérito do Município de_x000D_
 Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3420/projeto_de_resolucao_02_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3420/projeto_de_resolucao_02_de_2009.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de telefone_x000D_
 celular, pelos vereadores e servidores do_x000D_
 Legislativo Municipal e dá outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3419/projeto_de_resolucao_05_de_2009.pdf</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3419/projeto_de_resolucao_05_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 6.o(sexto) do Regimento_x000D_
 Intenro e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3473/projeto_de_decreto_legislativo_01_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3473/projeto_de_decreto_legislativo_01_de_2009.pdf</t>
   </si>
   <si>
     <t>Aprova gasto para realização Operação_x000D_
 Lago limpo e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3474/projeto_de_decreto_legislativo_02_de_2009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3474/projeto_de_decreto_legislativo_02_de_2009.pdf</t>
   </si>
   <si>
     <t>Aprova despesas realizadas com premiação_x000D_
 do campeonato de futebol de salão, e dá outras_x000D_
 providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -592,67 +592,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3777/projeto_de_lei_041_de_2009_ppa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3537/projeto_de_lei_do_legislativo_01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3538/projeto_de_lei_do_legislativo_02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3539/projeto_de_lei_do_legislativo_03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3540/projeto_de_lei_do_legislativo_04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3541/projeto_de_lei_do_legislativo_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3542/projeto_de_lei_do_legislativo_06_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3543/projeto_de_lei_do_legislativo_07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3544/projeto_de_lei_do_legislativo_09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3420/projeto_de_resolucao_02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3419/projeto_de_resolucao_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3473/projeto_de_decreto_legislativo_01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3474/projeto_de_decreto_legislativo_02_de_2009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3777/projeto_de_lei_041_de_2009_ppa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3537/projeto_de_lei_do_legislativo_01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3538/projeto_de_lei_do_legislativo_02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3539/projeto_de_lei_do_legislativo_03_de_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3540/projeto_de_lei_do_legislativo_04_de_2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3541/projeto_de_lei_do_legislativo_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3542/projeto_de_lei_do_legislativo_06_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3543/projeto_de_lei_do_legislativo_07_de_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3544/projeto_de_lei_do_legislativo_09_de_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3420/projeto_de_resolucao_02_de_2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3419/projeto_de_resolucao_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3473/projeto_de_decreto_legislativo_01_de_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/3474/projeto_de_decreto_legislativo_02_de_2009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="56.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>