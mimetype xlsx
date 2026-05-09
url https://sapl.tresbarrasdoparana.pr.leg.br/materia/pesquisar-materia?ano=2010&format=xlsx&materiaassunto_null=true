--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -54,252 +54,252 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>Nerceu de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3524/projeto_de_lei_do_legislativo_01_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3524/projeto_de_lei_do_legislativo_01_de_2010.pdf</t>
   </si>
   <si>
     <t>Denomina o Rio Sem Nome, de TRÊS_x000D_
 Barras do Parana e dá outras providências.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3525/projeto_de_lei_do_legislativo_02_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3525/projeto_de_lei_do_legislativo_02_de_2010.pdf</t>
   </si>
   <si>
     <t>Este projeto tem por objetivo homenagear r- cidadão de bem_x000D_
 deste município: "Carlos Fernandes Costa Davila 'que foi um homem_x000D_
 honrado, honesto e trabalhador, sendo comerciante deste município, que_x000D_
 Tinha um açougue e sempre participou da vida social deste município,_x000D_
 merecendo esta justa homenagem.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3526/projeto_de_lei_do_legisaltivo_04_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3526/projeto_de_lei_do_legisaltivo_04_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargo Efetivo no quadro de_x000D_
 funcionários da estrutura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VALMIR SCHLICKMANN</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/projeto_de_lei_do_legislativo_05_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/projeto_de_lei_do_legislativo_05_de_2010.pdf</t>
   </si>
   <si>
     <t>Conceder reposição aos subsídios aos agentes_x000D_
 políticos, do Poder Executivo do município de_x000D_
 Três Barras do Paraná, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/projeto_de_lei_do_legislativo_06_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/projeto_de_lei_do_legislativo_06_de_2010.pdf</t>
   </si>
   <si>
     <t>Conceder reposição aos subsídios aos agentes_x000D_
 políticos, do Poder Legislativo do município de_x000D_
 Três Barras do Paraná, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/projeto_de_lei_do_legislativo_07_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/projeto_de_lei_do_legislativo_07_de_2010.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Cargos e salários dos_x000D_
 Servidores da Câmara Municipal de Três Barras do_x000D_
 Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NERCEU DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/projeto_de_lei_do_legislativo_08_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/projeto_de_lei_do_legislativo_08_de_2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a_x000D_
 Associação dos Professores e Funcionários das_x000D_
 Escolas do Município de Três Barras do Paraná e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/projeto_de_lei_do_legislativo_09_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/projeto_de_lei_do_legislativo_09_de_2010.pdf</t>
   </si>
   <si>
     <t>Permite a concessão do gozo de férias em_x000D_
 período fracionado e dá outras providências.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/projeto_de_lei_do_legislatvo_10_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/projeto_de_lei_do_legislatvo_10_de_2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a_x000D_
 Associação comunitária de Produtores Rurais_x000D_
 São Jose e dá outras providências.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/projeto_de_lei_do__legislativo_11_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/projeto_de_lei_do__legislativo_11_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal a_x000D_
 celebrar convênio de concessão de crédito pessoal e financiamento_x000D_
 consignado e dá outras providências'</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3534/projeto_de_lei_do__legislativo_12_de_2010.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3534/projeto_de_lei_do__legislativo_12_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de_x000D_
 Cidadão Benemérito do Município de_x000D_
 Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3535/projeto_de_lei_do_legislativo_13_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3535/projeto_de_lei_do_legislativo_13_de_2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube de_x000D_
 Mães de Itaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3536/projeto_de_lei_do_legislativo_14_de_2010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3536/projeto_de_lei_do_legislativo_14_de_2010.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas para a Retirada de_x000D_
 Cestas Básicas, no Município de Tres Barras do_x000D_
 Paraná, e da outras providências.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/projeto_de_resolucao_7_de_2010.pdf</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/projeto_de_resolucao_7_de_2010.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de Controle e_x000D_
 Avaliação do Patrimônio da Câmara Municipal_x000D_
 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -608,67 +608,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3524/projeto_de_lei_do_legislativo_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3525/projeto_de_lei_do_legislativo_02_de_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3526/projeto_de_lei_do_legisaltivo_04_de_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/projeto_de_lei_do_legislativo_05_de_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/projeto_de_lei_do_legislativo_06_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/projeto_de_lei_do_legislativo_07_de_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/projeto_de_lei_do_legislativo_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/projeto_de_lei_do_legislativo_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/projeto_de_lei_do_legislatvo_10_de_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/projeto_de_lei_do__legislativo_11_de_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3534/projeto_de_lei_do__legislativo_12_de_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3535/projeto_de_lei_do_legislativo_13_de_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3536/projeto_de_lei_do_legislativo_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/projeto_de_resolucao_7_de_2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3524/projeto_de_lei_do_legislativo_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3525/projeto_de_lei_do_legislativo_02_de_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3526/projeto_de_lei_do_legisaltivo_04_de_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/projeto_de_lei_do_legislativo_05_de_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/projeto_de_lei_do_legislativo_06_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/projeto_de_lei_do_legislativo_07_de_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/projeto_de_lei_do_legislativo_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/projeto_de_lei_do_legislativo_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/projeto_de_lei_do_legislatvo_10_de_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/projeto_de_lei_do__legislativo_11_de_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3534/projeto_de_lei_do__legislativo_12_de_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3535/projeto_de_lei_do_legislativo_13_de_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3536/projeto_de_lei_do_legislativo_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/projeto_de_resolucao_7_de_2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>