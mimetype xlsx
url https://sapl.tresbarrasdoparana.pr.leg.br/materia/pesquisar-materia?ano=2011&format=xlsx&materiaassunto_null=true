--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -54,353 +54,353 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>VALMIR SCHLICKMANN</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3506/projeto_de_lei_do_legislativo_01_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3506/projeto_de_lei_do_legislativo_01_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede reposição aos subsídios dos_x000D_
 agentes políticos do Poder Executivo do município de_x000D_
 Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3507/projeto_de_lei_do_legislativo_02_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3507/projeto_de_lei_do_legislativo_02_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede reposição aos subsídios dos_x000D_
 agentes políticos do Poder Legislativo do município de_x000D_
 Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3508/projeto_de_lei_do_legislativo_03_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3508/projeto_de_lei_do_legislativo_03_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial, aos Servi__x000D_
 dores do Legislativo Municipal, ativos,_x000D_
 inativos e aos de cargo em comissão e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3509/projeto_de_lei_do_legislativo_04_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3509/projeto_de_lei_do_legislativo_04_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo_x000D_
 Municipal a alterar as medidas de terrenos urbanos,_x000D_
 para fins de escrituração, e dá outras providências.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3510/projeto_de_lei_do_legislativo_05_de_2011.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3510/projeto_de_lei_do_legislativo_05_de_2011.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação_x000D_
 dos Produtores Rurais da Linha Pica Pau e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3511/projeto_de_lei_do_legislativo_06_de_2011.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3511/projeto_de_lei_do_legislativo_06_de_2011.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação_x000D_
 dos Produtores Rurais de Itaguaçu e dá outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3512/projeto_de_lei_do_legislativo_07_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3512/projeto_de_lei_do_legislativo_07_de_2011.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação_x000D_
 dos Produtores Rurais de Nova Procopiak e Santa_x000D_
 Terezinha, e dá outras providências.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NERCEU DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3513/projeto_de_lei_do_legislativo_08_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3513/projeto_de_lei_do_legislativo_08_de_2011.pdf</t>
   </si>
   <si>
     <t>Denomina o Novo Conjunto Habitacional_x000D_
 de Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3514/projeto_de_lei__do_legislativo_09_de_2011.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3514/projeto_de_lei__do_legislativo_09_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo_x000D_
 Municipal e ceder as instalações do Ginásio de_x000D_
 Esportes MARIO Lopes para realização de festa Junina e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3515/projeto_de_lei_do_legislativo_10_de_2011.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3515/projeto_de_lei_do_legislativo_10_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar o_x000D_
 "Portal de Transparência Pública de Três Barras do_x000D_
 Paraná" e DA outras providências.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3516/projeto_de_lei_do_legislativo_11_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3516/projeto_de_lei_do_legislativo_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Cria o Portal da Transparência Pública do_x000D_
 Poder Legislativo de Tr&amp; Barras do Paraná e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3517/projeto_de_lei_do_legislativo_12_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3517/projeto_de_lei_do_legislativo_12_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário_x000D_
 aos vereadores da segunda gestão do Município de_x000D_
 Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3518/projeto_de_lei_do_legislativo_13_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3518/projeto_de_lei_do_legislativo_13_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo_x000D_
 Municipal a fechar parte da Rua Recife, entre as ruas:_x000D_
 Castelo Branco e João Busato, onde se localiza o Pátio_x000D_
 de Máquinas e dá outras providências.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3519/projeto_de_lei_do_legislativo_14_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3519/projeto_de_lei_do_legislativo_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a_x000D_
 ex-prefeito deste município e dá outras providências.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3520/projeto_de_lei_do_legislativo_15_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3520/projeto_de_lei_do_legislativo_15_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a_x000D_
 cidadão ilustre deste município e dA outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3521/projeto_de_lei_do_legislativo_16_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3521/projeto_de_lei_do_legislativo_16_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da carga horária e_x000D_
 valor do símbolo salarial do cargo efetivo de_x000D_
 contabilista legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3522/projeto_de_lei_do_legislativo_17_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3522/projeto_de_lei_do_legislativo_17_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a_x000D_
 Pioneiros do Município de Três Barras do Paraná e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3523/projeto_de_lei_do_legislativo_18_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3523/projeto_de_lei_do_legislativo_18_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a_x000D_
 Ex- Diretores de Escolas localizadas no Município de_x000D_
 Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3417/projeto_de_resolucao_09_de_2011.pdf</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3417/projeto_de_resolucao_09_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a mudança do local de realização_x000D_
 da Sessão Ordinária da Câmara Municipal do dia_x000D_
 17.10.2011 e da outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3471/projeto_de_decreto_legislativo_01_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3471/projeto_de_decreto_legislativo_01_de_2011.pdf</t>
   </si>
   <si>
     <t>Concede Licença ao Prefeito_x000D_
 de Três Barras do Paraná, Estado do Paraná,_x000D_
 e da outras providências.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3472/projeto_de_decreto_legislativo_02_de_2011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3472/projeto_de_decreto_legislativo_02_de_2011.pdf</t>
   </si>
   <si>
     <t>Aprova a cessão para uso pela Capela São_x000D_
 Francisco, das dependências do Ginásio de Esportes_x000D_
 localizado no Bairro Jardim Floresta e dá outras_x000D_
 providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -710,67 +710,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3506/projeto_de_lei_do_legislativo_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3507/projeto_de_lei_do_legislativo_02_de_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3508/projeto_de_lei_do_legislativo_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3509/projeto_de_lei_do_legislativo_04_de_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3510/projeto_de_lei_do_legislativo_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3511/projeto_de_lei_do_legislativo_06_de_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3512/projeto_de_lei_do_legislativo_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3513/projeto_de_lei_do_legislativo_08_de_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3514/projeto_de_lei__do_legislativo_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3515/projeto_de_lei_do_legislativo_10_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3516/projeto_de_lei_do_legislativo_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3517/projeto_de_lei_do_legislativo_12_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3518/projeto_de_lei_do_legislativo_13_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3519/projeto_de_lei_do_legislativo_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3520/projeto_de_lei_do_legislativo_15_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3521/projeto_de_lei_do_legislativo_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3522/projeto_de_lei_do_legislativo_17_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3523/projeto_de_lei_do_legislativo_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3417/projeto_de_resolucao_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3471/projeto_de_decreto_legislativo_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3472/projeto_de_decreto_legislativo_02_de_2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3506/projeto_de_lei_do_legislativo_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3507/projeto_de_lei_do_legislativo_02_de_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3508/projeto_de_lei_do_legislativo_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3509/projeto_de_lei_do_legislativo_04_de_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3510/projeto_de_lei_do_legislativo_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3511/projeto_de_lei_do_legislativo_06_de_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3512/projeto_de_lei_do_legislativo_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3513/projeto_de_lei_do_legislativo_08_de_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3514/projeto_de_lei__do_legislativo_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3515/projeto_de_lei_do_legislativo_10_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3516/projeto_de_lei_do_legislativo_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3517/projeto_de_lei_do_legislativo_12_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3518/projeto_de_lei_do_legislativo_13_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3519/projeto_de_lei_do_legislativo_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3520/projeto_de_lei_do_legislativo_15_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3521/projeto_de_lei_do_legislativo_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3522/projeto_de_lei_do_legislativo_17_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3523/projeto_de_lei_do_legislativo_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3417/projeto_de_resolucao_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3471/projeto_de_decreto_legislativo_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2011/3472/projeto_de_decreto_legislativo_02_de_2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="51.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>