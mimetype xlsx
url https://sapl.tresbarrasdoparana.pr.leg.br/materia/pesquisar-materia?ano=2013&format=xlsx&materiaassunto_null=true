--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -54,2720 +54,2720 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1431/p_lei_723.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1431/p_lei_723.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 101/09, combinado com as leis 127/09 e 156/09, 493/11 e 648/12, LDO Lei 661/12, LOA Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1428/p_lei_719.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1428/p_lei_719.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal fazer parceria com entidade privada para a realização de cursos de dança de salão, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1429/p_lei_721.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1429/p_lei_721.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, LDO Lei nº 661/12, LOA Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1430/p_lei_722.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1430/p_lei_722.pdf</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1432/p_lei_724.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1432/p_lei_724.pdf</t>
   </si>
   <si>
     <t>Resumo:  Alteram as Leis Municipais nº 101/09, de 25 de agosto de 2009 - Plano Plurianual (PPA), combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, Lei nº 661, de 29 de junho de 2012 - Lei de Diretrizes Orçamentária (LDO), Lei nº 719/12, de 12 de dezembro de 2012 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponent...</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1433/p_lei_725.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1433/p_lei_725.pdf</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1434/p_lei_726.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1434/p_lei_726.pdf</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1435/p_lei_727.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1435/p_lei_727.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1436/p_lei_728.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1436/p_lei_728.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar jovens vocacionados e suas famílias para o seminário na cidade de Ourinhos, interior do Estado de Saõ Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1437/p_lei_729.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1437/p_lei_729.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar estudantes e professores até a comunidade de Águas do Verê, Município de Verê, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1438/p_lei_730.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1438/p_lei_730.pdf</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1439/p_lei_731.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1439/p_lei_731.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar Jovens para acolhida da Cruz da Jornada Mundial da Juventude em Catanduvas Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1441/p_lei_732.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1441/p_lei_732.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar associados do sindicato dos trabalhadores Rurais para o Show rural em Cascavel - Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1442/p_lei_733.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1442/p_lei_733.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial nos Autos: Ação de Cobrança nº 376/2010, movido por Maria Anna Pin Blochez, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1443/p_lei_734.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1443/p_lei_734.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial, nos autos: Ação Cobrança nº 375/2010, movido por Sebatião Hardt Lourenço, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1444/p_lei_735.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1444/p_lei_735.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor do símbolo CC-6 do anexo IV da Lei nº 606/12 de 02/04/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1446/p_lei_736.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1446/p_lei_736.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece normas para diminuição da jornada de trabalho de servidores efetivos, temporários e comissionados, que estudam no período noturno, cria o Banco de Horas, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1447/p_lei_737.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1447/p_lei_737.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 15 da lei nº 207/06 de 01/12/06, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1448/p_lei_738.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1448/p_lei_738.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, alunos e organizadores da viagem, do colégio Estadual Princesa Izabel, Ensino Fundamental, Médio e Normal, para uma viagem até o Beto Carreiro World, localizado na Praia de Armação, Penha SC, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1450/p_lei_739.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1450/p_lei_739.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar o 13º salário do desdobre dos professores que atuaram nestas condições no exercício de 2012, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1452/p_lei_741.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1452/p_lei_741.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer concessão remunerada de uso de bens públicos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1453/p_lei_742.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1453/p_lei_742.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria frente de trabalho para a execução do programa cidade, distritos e próprios limpos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1454/p_lei_743.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1454/p_lei_743.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação de Pais e Amigos dos Excepcionais de três Barras (APAE), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1455/p_lei_744.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1455/p_lei_744.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com o Recanto do Bem do Idoso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1457/p_lei_745.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1457/p_lei_745.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com o Conselho Comunitário de Segurança do Município de Três Barras do Paraná CONSEGBARRAS e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1458/p_lei_746.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1458/p_lei_746.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com Associação de Assistência á Criança Carente - Pastoral da Criança de três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1459/p_lei_747.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1459/p_lei_747.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1460/p_lei_748.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1460/p_lei_748.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para o conserto de um ônibus, cedido em comodato para a Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná (APAE), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1461/p_lei_749.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1461/p_lei_749.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do ginásio de Esportes do Bairro Alto Campo para realização de evento, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1462/p_lei_750.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1462/p_lei_750.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vagas do cargo de agente administrativo IV da Lei nº 606/12 de 02/04/12, á e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1463/p_lei_751.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1463/p_lei_751.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1464/p_lei_752.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1464/p_lei_752.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar viagens com veículos de sua frota, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1465/p_lei_753.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1465/p_lei_753.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o programa de "Jovem Aprendiz, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1466/p_lei_754.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1466/p_lei_754.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo dentro da estrutura funcional da Lei nº 234/03 (Planos de Cargos e Carreira e Remuneração do Magistério Público Municipal), faz adequação de servidor efetivo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1467/p_lei_755.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1467/p_lei_755.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a descrição e a área do lote nº 30-4, originário da subdivisão do lote nº 30 Rem. da gleba nº 01 Imóvel andrada, constante do art. 1º da Lei nº 526/11 de 25/10/11, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1468/p_lei_756.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1468/p_lei_756.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesas para o translado e funerais de pessoas afogadas no alagamento do Rio Iguaçú, na comunidade de Cruz Alta, Usina Hidrelétrica de Salto Caxias, neste Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1469/p_lei_757.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1469/p_lei_757.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder veículo, para a Associação Casa Familiar Rural de três Barras do Paraná em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1470/p_lei_758.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1470/p_lei_758.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a fazer parceria esportiva com o senhor Paulo Renato Theisen, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1471/p_lei_759.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1471/p_lei_759.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal autorizado a firmar convênio com o Centro Adventista de Desenvolvimento Comunitário - CADEC, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1472/p_lei_760.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1472/p_lei_760.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Divisão dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1473/p_lei_761.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1473/p_lei_761.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação da Casa Familiar Rural de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1474/p_lei_762.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1474/p_lei_762.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a criar o Programa Municipal de Desenvolvimento da cadeia produtiva da aquicultura familiar, bem como utilizar recursos na promoção de ações de apoio e incentivo a atividade e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1475/p_lei_763.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1475/p_lei_763.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes do Jardim Floresta para realização de torneio de futsal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1476/p_lei_764.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1476/p_lei_764.pdf</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1477/p_lei_765.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1477/p_lei_765.pdf</t>
   </si>
   <si>
     <t>Resumo:  cria Divisão dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1478/p_lei_766.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1478/p_lei_766.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria divisão dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1479/p_lei_167.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1479/p_lei_167.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a mudar o comodatário da Lei nº 413/11 de 17/05/11, que cedeu área de terra, para implantação de uma indústria de cerâmica em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1480/p_lei_768.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1480/p_lei_768.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal fazer parceria com pessoa física, para execução de oficina da música, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1481/p_lei_769.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1481/p_lei_769.pdf</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1482/p_lei_770.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1482/p_lei_770.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1483/p_lei_771.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1483/p_lei_771.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1510/p_lei_772.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1510/p_lei_772.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1512/p_lei_773.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1512/p_lei_773.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe a Legislação sobre os benefícios Eventuais, define a competência da Secretaria de Ação Social, os critérios para a concessão e os valores máximos de cada benefício. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1513/p_lei_774.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1513/p_lei_774.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 2º da Lei nº 725/13 de 21/01/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1515/p_lei_775.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1515/p_lei_775.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a denominação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1516/p_lei_776.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1516/p_lei_776.pdf</t>
   </si>
   <si>
     <t>Resumo:  Alteram os artigos 2º e 3º da Lei nº 678/132 de 28/08/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1517/p_lei_777.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1517/p_lei_777.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a efetuar despesas para aprofundar a perfuração de um poço artesiano na localidade de Novo Horizonte e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1519/p_lei_778.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1519/p_lei_778.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se o reajuste dos pisos salariais dos cargos, empregos e funções públicas do CONSÓRCIO PÚBLICO DOS MUNICÍPIOS DO PROCAXIAS - COMPRO, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1520/p_lei_779.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1520/p_lei_779.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se as alterações do Protocolo de Intenções e Estatuto do Consórcio público dos Municípios do Pro Caxias - COMPRO e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1522/p_lei_780.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1522/p_lei_780.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens móveis, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1523/p_lei_781.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1523/p_lei_781.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens imóveis, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/p_lei_782.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/p_lei_782.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a efetuar despesas para a capacitação de motoristas para o transporte escolar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/p_lei_783.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/p_lei_783.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do magistério), constante da Lei nº 598/12, com base no novo piso nacional dos professores, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/p_lei_784.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/p_lei_784.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais ativos, inativos, pensionistas e cargos em comissão, com exceção aos agentes políticos e magistério e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/p_lei_785.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/p_lei_785.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder Função Gratificada (FG) ao Diretor Clínico do Hospital Municipal e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/p_lei_786.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/p_lei_786.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder Função Gratificada (FG) ao enfermeiro com responsabilidade técnica noturno, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/p_lei_787.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/p_lei_787.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga o prazo de vigência da Lei nº 037/2001, combinado com as Leis nº 036/05 e 133/09 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/p_lei_788.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/p_lei_788.pdf</t>
   </si>
   <si>
     <t>Resumo:  Complementa e altera a forma para a concessão de Licença Especial (Prêmio) de que trata a Lei nº 220/06 de 13/12/2006, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/p_lei_789.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/p_lei_789.pdf</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/p_lei_790.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/p_lei_790.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas para a cidade de inocência MS para disputa do 4º torneio Interestadual de Karatê Kyohushinkaikan, conceder ajuda de custo aos atletas, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/p_lei_791.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/p_lei_791.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas para participar da peregrinação do Decanato de Guaraniaçú e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/p_lei_792.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/p_lei_792.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Título de Cidadão Honorário do município de Três Barras, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/p_lei_794.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/p_lei_794.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga o prazo de vigência da Lei nº 009/2005, de 02/03/10, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/plano_plurianual_ppa_2013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/plano_plurianual_ppa_2013.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o Plano Plurianual PPA do Município de Três Barras do Paraná, para o período de 2014 a 2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/p_lei_796.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/p_lei_796.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2014, e dá outras providênci...</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/p_lei_797.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/p_lei_797.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do ginásio de Esportes da comunidade do Rosário para realização de um baile, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/p_lei_798.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/p_lei_798.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a reconhecer o salário e re-fixar a remuneração dos subsídeos, aos menbros do Conselho Tutelar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/p_lei_799.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/p_lei_799.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização das festividades alusivas a comemoração ao 33º aniversário do Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/p_lei_800.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/p_lei_800.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/p_lei_801.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/p_lei_801.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, (LDO), Lei nº 661/12, (LOA) 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/p_lei_802.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/p_lei_802.pdf</t>
   </si>
   <si>
     <t>Resumo:  Alteram as Leis Municipais nº 101/09, de 25 de agosto de 2009 - Plano Plurianual (PPA), combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, Lei nº 661, DE 29 de junho 2012- Lei de Diretrizes Orçamentária (LDO), Lei nº 719/12, de 12 de dezembro de 2012 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: C...</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/p_lei_803.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/p_lei_803.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a firmar convênios e conceder isenções fiscais relativas á construção de unidades habitacionais vinculadas á programas habitacionais de interesse social, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/p_lei_804.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/p_lei_804.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o direito dos progenitores em amamentarem/aleitarem os filhos a ser dispensada do trabalho para o efeito e duração do tempo que durar a amamentação/aleitação, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/p_lei_805.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/p_lei_805.pdf</t>
   </si>
   <si>
     <t>Resumo:  Alteram as Leis Municipais nº 101/09, de 25 de agosto de 2009 - Plano Plurianual (PPA), combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, Lei nº 661, DE 29 de junho 2012- Lei de Diretrizes Orçamentária (LDO), Lei nº 719/12, de 12 de dezembro de 2012 - Lei Orçamentária Anual (LOA), e dá outras providências. (LOA) Lei nº...</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/p_lei_806.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/p_lei_806.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre aprovação prévia de "Ouro Negro", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/p_lei_807.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/p_lei_807.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a instituir Programa de Incentivo a Fomentação ao Emprego e Renda, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/p_lei_808.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/p_lei_808.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta o Conselho Comunitário de Segurança do Município de Três Barras do Paraná - CONSEGBARRAS de caráter permanente e deliberativo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/p_lei_809.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/p_lei_809.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a denominação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/p_lei_810.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/p_lei_810.pdf</t>
   </si>
   <si>
     <t>esumo:  Denomina de Nossa Senhora de Fátima a Casa Lar de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/p_lei_811.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/p_lei_811.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualiza valores das metas financeiras no PPA Lei nº 101/09, combinado com as leis 127/09 e 156/09, 258/10, 493/11 e 648/12, LDO Lei 661/12, LOA Lei 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/p_lei_812.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/p_lei_812.pdf</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/p_lei_813.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/p_lei_813.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal fazer parceria com pessoa física, para o funcionamento do Ginásio de Esportes Mário Lopes, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/p_lei_814.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/p_lei_814.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a utilizar de espaço físico, deslocar equipamentos, servidores para atendimento de fisioterapia, bem como firmar termo de parceria, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1601/p_lei_815.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1601/p_lei_815.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar desconto em folha de pagamento, e transferir os mesmos para a empresa Wilson Roberto Costa &amp; Cia ltda. ME, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/p_lei_816.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/p_lei_816.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade pública a Associação Amigos de Três Barras do paraná - ATB, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/p_lei_817.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/p_lei_817.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o "programa de atendimento com serviços de hora/máquina, aterro e terraplanagem de lotes de propriedades particulares localizadas no perímetro urbano" e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/p_lei_819.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/p_lei_819.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/p_lei_820.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/p_lei_820.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a Lei nº 699/12, que alterou a denominação de imóvel da planta Urbana do Distrito de Barra bonita, município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/p_lei_821.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/p_lei_821.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a doar para a comunidade católica de Santo Isidoro, árvores de eucaliptos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/p_lei_822.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/p_lei_822.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em regime de comodato, barracão e equipamentos para o desenvolvimento de atividades agroindustrial, buscando o incentivo ao turismo rural, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/p_lei_823.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/p_lei_823.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores de bens não alienados, e autorizados na Lei nº 804/13, combinado com o Leilão nº 001/13, e altera a redação do art. 2º da Lei 804/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/p_lei_824.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/p_lei_824.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato Municipal de Futsal edição 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/p_lei_825.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/p_lei_825.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, e conceder ajuda de custo, para atletas até a cidade de Naviraí MS, para a disputa da 3 ª etapa do Campeonato de Karatê Kyokushinkaikan, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/p_lei_826.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/p_lei_826.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar e realizar despesas, para a participação do Município no XVIII Campeonato Nacional Aberto de Futsal (brasileirinho) que será realizado na cidade de Espigão Alto do Iguaçú nos dias 13 a 17 de julho de 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras ...</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/p_lei_827.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/p_lei_827.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar, e realizar despesas, para a participação do Município no 27º jogos da Juventude do Paraná Divisão B na cidade de Corbélia, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/p_lei_828.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/p_lei_828.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em regime de comodato, barracão e equipamentos, para o desenvolvimento de atividades agroindustrial, buscando o incentivo ao turismo rural, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/p_lei_829.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/p_lei_829.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Conselho Municipal de Saúde e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/p_lei_830.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/p_lei_830.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as leis 127/09 e 156/09, 258/10, 493/11 e 648/12, (LDO) Lei 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/p_lei_831.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/p_lei_831.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/p_lei_832.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/p_lei_832.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes do Rosário do Oeste, para a realização de um show de talentos, promovido pelo Pró Caxias e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/p_lei_833.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/p_lei_833.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a celebrar convênio com a Cooperativa de Crédito de Livre Admissão Grandes Lagos do Paraná - Sicredi Grandes Lagos PR, como agente arrecadador de tributos municipais, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/p_lei_834.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/p_lei_834.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar agricultores até a cidade de Cascavel, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/p_lei_835.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/p_lei_835.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria com a Associação Comercial e Empresarial de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/p_lei_836.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/p_lei_836.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar 03 (três) diárias a servidor para participar de curso de Capacitação de atividades Cartorárias, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/p_lei_837.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/p_lei_837.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder trator de pneus e equipamentos agrícolas, para a Associação dos produtores do Reassentamento Rural Caxias - Grupo Novo Horizonte (F Procopiak), em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/p_lei_838.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/p_lei_838.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo á Lei nº 772/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/p_lei_839.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/p_lei_839.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a redação do § 3º do art. 2º, da Lei nº 822/13 de 20/06/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/p_lei_840.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/p_lei_840.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contratar Operação de Crédito com a Agência de Fomento do Paraná S.A e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/p_lei_841.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/p_lei_841.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a conceder Função gratificada a servidor efetivo recebido com ônus para a origem de outro ente federativo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/p_lei_842.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/p_lei_842.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contribuir para o Recanto Bem Estar do Idoso, para a festa de confraternização em comemoração ao dia do idoso de 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/p_lei_843.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/p_lei_843.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a adquirir para acervo das bibliotecas, uso nas escolas, e distribuição a autoridades visitantes, alunos, professores e interessados, exemplares do livro: Três barras do paraná Contexto Histórico, Social e Político, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Pa...</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/p_lei_845.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/p_lei_845.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo a Lei nº 125/06 de 04 de abril de 2006, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/p_lei_846.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/p_lei_846.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina de ANAJU o Centro Municipal de Educação Infantil, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/p_lei_847.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/p_lei_847.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Cargo de Diretor e Vice-diretor do Centro Municipal de Educação Infantil da sede do Município, define critério para a sua escolha, e dá outras previdências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1638/p_lei_848.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1638/p_lei_848.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a firmar Contrato de RATEIO para custeio das despesas de manutenção, Pessoal e Encargos do Consórcio Público dos Municípios de PROCAXIAS - COMPRO para o exercício de 2014 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1639/p_lei_849.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1639/p_lei_849.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do paraná, para uma viagem a Aparecida do norte, Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1640/p_lei_850.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1640/p_lei_850.pdf</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/p_lei_851.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/p_lei_851.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder imóvel urbano, para a empresa Delcio Eifert, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/p_lei_852.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/p_lei_852.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre autorização para parcelamento de débitos para com a Fazenda nacional de acordo com a Lei Federal nº 12.810/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/p_lei_853.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/p_lei_853.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/p_lei_854.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/p_lei_854.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta o dispositivo á Lei nº 602/08, de 10/12/08, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/p_lei_855.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/p_lei_855.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, associados do Sindicato dos Trabalhadores Rurais de três Barras do Paraná, para conhecer as Cataratas do iguaçú - Pr e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/p_lei_856.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/p_lei_856.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder uma sala de aula na escola Municipal Carlos Gomes, para ministrar curso de qualificação profissional, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/p_lei_857.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/p_lei_857.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratificam-se as alterações do protocolo de intenções e estatuto do consórcio público dos Municípios do Procaxias - COMPRO e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/p_lei_858.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/p_lei_858.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização das comemorações do dia da pátria/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1649/p_lei_859.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1649/p_lei_859.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o "programa de acesso a internet no interior do Município" e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/p_lei_860.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/p_lei_860.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para participar de um campeonato de futebol de campo no Município de Boa esperança do Iguaçú, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/p_lei_861.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/p_lei_861.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal receber em doação micros-ônibus da Secretaria de Estado da Educação e veículos/passeio da Receita Federal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/p_lei_862.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/p_lei_862.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a firmar parceria com Empresa privada, para a instalação de MUPIs, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/p_lei_864.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/p_lei_864.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas para uma missa até o município de Boa Esperança do Iguaçú, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/p_lei_865.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/p_lei_865.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria dentro da estrutura funcional do Município, Lei nº 008/09 de 26/01/09, órgãos de assessoramento e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/p_lei_866.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/p_lei_866.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 101/09, combinado com as leis 127/09 e 156/09, 258//10, 493/11 e 648/12, LDO Lei 661/12, LOA Lei 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/p_lei_867.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/p_lei_867.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Suplementar no orçamento geral do Município, atualiza valores das metas financeiras do (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 258/10, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/p_lei_868.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/p_lei_868.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 101/09, combinado com as leis 127/09 e 156/09, 258/10, 493/11 e 648/12, LDO Lei 661/12, LOA Lei 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/p_lei_869.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/p_lei_869.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o "Programa Odontologia para todos" e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/p_lei_870.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/p_lei_870.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a dividir lote urbano e transformar um deles em rua e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/p_lei_871.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/p_lei_871.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/p_lei_872.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/p_lei_872.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a transportar grupo de jovens da igreja Assembléia de Deus, até a cidade de Santa Lúcia, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/p_lei_873.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/p_lei_873.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 4º da Lei Municipal nº 64/09 de 16/06/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/p_lei_874.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/p_lei_874.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal fazer parceria com pessoa física, para desenvolver o projeto KARATÊ "Crescendo no Esporte", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/p_lei_875.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/p_lei_875.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a redação do artigo 1º da Lei nº 866/13 de 27/08/13 que autorizou a firmar parceria com Empresa Privada, para a instalação de MUPIs, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/p_lei_876.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/p_lei_876.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1666/p_lei_877.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1666/p_lei_877.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o símbolo do Cargo em Comissão de Diretor de Comunicação constante da Lei nº 766/13 de CC-6 para CC-5- e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1667/p_lei_878.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1667/p_lei_878.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial, nos Autos: Ação de Execução nº 177/2002, em que é requerido Bordim &amp; Knapp Ltda e outros, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1668/p_lei_879.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1668/p_lei_879.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vagas do cargo de Assistente Social, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1669/p_lei_880.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1669/p_lei_880.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a renovar com o Clube de Mães Primavera, o contrato de comodato e efetuar despesas para a melhoria das instalações do bem cedido, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1670/p_lei_881.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1670/p_lei_881.pdf</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1671/p_lei_882.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1671/p_lei_882.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar fieis da Igreja Mundial do Poder de Deus, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1672/p_lei_883.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1672/p_lei_883.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bem móvel, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1674/p_lei_884.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1674/p_lei_884.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1675/p_lei_885.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1675/p_lei_885.pdf</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1676/p_lei_886.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1676/p_lei_886.pdf</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1677/p_lei_887.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1677/p_lei_887.pdf</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1678/p_lei_888.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1678/p_lei_888.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a ceder ás instituições financeiras públicas créditos decorrentes de royalties, participações especiais e compensações financeiras relacionados á exploração de petróleo e gás natural, recursos hídricos e minerais, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1679/p_lei_889.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1679/p_lei_889.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os parágrafos 1º e 2º do artigo 1º da Lei nº 835/13 de 17/07/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1680/p_lei_890.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1680/p_lei_890.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre aprovação DEFINITIVA do loteamento denominado de "Ouro Negro", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1681/p_lei_891.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1681/p_lei_891.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede permissão de uso de espaços de imóvel pertencente ao patrimônio do município de Três Barras do Paraná, á empresa Netcertto Informática Ltda.ME, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1682/p_lei_892.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1682/p_lei_892.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, alunos do 3º C, do ensino Médio do Colégio Princesa Izabel para uma viagem até as Thermas de Sulina PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1683/p_lei_893.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1683/p_lei_893.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar fiéis da Igreja adventista, até a cidade de Cascavel PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1684/p_lei_894.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1684/p_lei_894.pdf</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1685/p_lei_895.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1685/p_lei_895.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o inciso I do artigo 1º da Lei nº 889/13 de 10/10/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1686/p_lei_896.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1686/p_lei_896.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da plnata urbana da cidade de três Barras do Paraná no Município de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1687/p_lei_897.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1687/p_lei_897.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial, nos Autos da Ação de Cobrança em Licença prêmio nº 0000658-512013.8.16.0065, movido por José Dias, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1688/p_lei_898.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1688/p_lei_898.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do poder Executivo Municipal a transportar alunos, professores dos 3º anos do ensino médio, do Colégio Estadual Princesa Izabel - Ensino Fundamental Médio e Normal, até o Porto de Paranaguá, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1689/p_lei_899.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1689/p_lei_899.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor do salário de menor aprendiz, constante do anexo II da Lei Municipal nº 786/13, "Tabela de Vencimentos", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1690/p_lei_900.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1690/p_lei_900.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 3º da lei nº 756/13 de 26/02/13, que criou o programa "Jovem Aprendiz", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1691/p_lei_901.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1691/p_lei_901.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo municipal a ceder instalações do Ginásio de Esportes da comunidade do Rosário para realização de um baile, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1693/p_lei_902.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1693/p_lei_902.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder veículo de sua frota, para os serviços do CONSÓRCIO INTERMUNICIPAL SAMU OESTE, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1692/p_lei_903.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1692/p_lei_903.pdf</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1694/p_lei_904.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1694/p_lei_904.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, atletas e professores de Karatê, até a cidade de Iporã no Estado do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1695/p_lei_905.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1695/p_lei_905.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar fieis para um encontro dos jovens oblatos na cidade de Ourinhos no Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1696/p_lei_906.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1696/p_lei_906.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de três barras do paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1697/p_lei_907.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1697/p_lei_907.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1698/p_lei_908.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1698/p_lei_908.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores definidos na lei nº 153/09, combinada com a Lei nº 707/12 de 13/11/12, para fins de cobrança do Imposto Sobre Transição de Bens Móveis e de Direito Real de Uso, sobre Imóveis "Inter Vivos", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1699/p_lei_909.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1699/p_lei_909.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato municipal de futebol de campo, categoria masculino, edição 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1700/p_lei_910.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1700/p_lei_910.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes da comunidade do Rosário D Oeste, para realização de um baile de formatura, bem como disponibilizar o transporte, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1701/p_lei_911.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1701/p_lei_911.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga a data de vigência da lei nº 540/11 e com a Lei nº 701/12 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1702/p_lei_912.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1702/p_lei_912.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a firmar parceria com a Associação Comercial e Empresarial de três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1703/p_lei_913.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1703/p_lei_913.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Incentivo para a melhoria na qualidade e na estocagem de produtos primários para a empresa Armazéns Gerais Page Ltda. EPP e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1704/p_lei_914.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1704/p_lei_914.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1705/p_lei_915.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1705/p_lei_915.pdf</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1706/p_lei_916.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1706/p_lei_916.pdf</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1707/p_lei_917.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1707/p_lei_917.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesas para participar do 2º campeonato internacional de futebol de campo, categoria masculino (brasileirinho), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1708/p_lei_918.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1708/p_lei_918.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1709/p_lei_919.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1709/p_lei_919.pdf</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1710/p_lei_920.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1710/p_lei_920.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar baixa de valores e dos Alvarás de Licença, inscritos em dívida ativa pela cessão das atividades, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1711/p_lei_921.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1711/p_lei_921.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial, na Execução de Títulos Extrajudicial sob o nº 000909/2004, movido por Tecnomedical Produtos Médicos Ltda., contra o Consórcio Intermunicipal de Saúde do Oeste do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1713/p_lei_922.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1713/p_lei_922.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar viagem de conhecimento a lugares históricos e aprimoramento cultural, a cidade de Foz do Iguaçú, no Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1714/p_lei_923.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1714/p_lei_923.pdf</t>
   </si>
   <si>
     <t>Resumo:  Majora em 5,27% (cinco vírgula vinte e sete por cento), a tabela de cobrança dos servidores de coleta de lixo, nstituída pela Lei Complementar nº 002/12 de 04/12/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1715/p_lei_924.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1715/p_lei_924.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define o valor da Unidade do Valor de Custeio (UVC), e ajusta no valor de deconto faixa de consumo, para cobrança da Contribuição da Iluminação Pública, criada pela Lei nº 175/02 de 24/12/2012, fixada pela lei nº 192/03 de 14/03/2003, com alteração pela Lei nº 130/09 de 10/11/2009, e 131/09 de 10/11/2009 e pela Lei nº 705/12 de 13/11...</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1716/p_lei_925.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1716/p_lei_925.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1717/p_lei_926.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1717/p_lei_926.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento da Câmara Municipal, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1718/p_lei_927.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1718/p_lei_927.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1719/p_lei_928.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1719/p_lei_928.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1720/p_lei_929.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1720/p_lei_929.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1721/p_lei_930.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1721/p_lei_930.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define critérios para distribuição de aulas das turmas de Educação de Jovens e Adultos (EJA), Educação Especial (EE) e Atendimento Educacional Especializado (AEE), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1722/p_lei_931.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1722/p_lei_931.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em regime de comodato, lote urbano e barracão industrial, para a empresa Ivo Ferla &amp; Ferla Ltda. ME, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1723/p_lei_932.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1723/p_lei_932.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal efetuar despesas para a realização de excursões de formatura do exercício de 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1724/p_lei_933.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1724/p_lei_933.pdf</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1725/p_lei_934.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1725/p_lei_934.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito esuplementar no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 101/09, combinado com as Leis nº 127/09, 156/09, 493/11 e 648/12, (LDO) Lei nº 661/12, (LOA) Lei nº 719/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1726/p_lei_935.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1726/p_lei_935.pdf</t>
   </si>
   <si>
     <t>Resumo:  Alterar excepcionalmente a legislação constante da Lei nº 602/08, que dispõe sobre o Sistema Viário de Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1727/p_lei_936.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1727/p_lei_936.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, adolescentes de fortalecimento de vínculo com o Centro de Referência da Assistência Social (CRAS), até a localidade de Águas do Verê, município de Verê, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1728/p_lei_937.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1728/p_lei_937.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o conselho municipal do idoso de Três Barras do Paraná - PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1729/p_lei_938.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1729/p_lei_938.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a discrimina~]ao de bem cedido em regime de comodato para a Associação dos produtores do Reassentamento Rural Caxias-Grupo Novo Horizonte (F Procopiack), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1730/p_lei_939.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1730/p_lei_939.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para que o Poder Executivo possa doar postes de concreto esxistente em seu almoxarifado, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1731/p_lei_940.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1731/p_lei_940.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a doar áreas de terras de sua propriedade ao Fundo de Arrendamento Residencial - FAR, administrado pela Caixa Econômica Federal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1732/p_lei_941.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1732/p_lei_941.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênios e conceder isenções fiscais relativas á construção de unidades habitacionais vinculadas á programas habitacionais de interesse social e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1733/p_lei_942.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1733/p_lei_942.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre aprovação DEFINITIVA do loteamento denominado de "Jardim América", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1734/p_lei_943.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1734/p_lei_943.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar, e realizar despesas, para a participação do Município no XVIII Campeonato Nacional Aberto (Brasileirinho), que será realizado na cidade de Quedas do Iguaçú nos dias 19 a 22 de Dezembro de 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1735/p_lei_944.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1735/p_lei_944.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a proceder baixa de bens patrimoniais e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/4/pl_legislativo_01_2013.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/4/pl_legislativo_01_2013.pdf.crdownload</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autores - Osmar Zorsi_x000D_
 Antenor Carlos da Motta_x000D_
 Nerceu de Souza_x000D_
 Antônio Dezan_x000D_
 João Batista de Souza_x000D_
 Antônio Edson da Silva_x000D_
 Valdecir Borges_x000D_
 Adão Lino_x000D_
 Antônio Adair Lischuischy</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/5/pl_2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/5/pl_2.pdf.crdownload</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial, aos Servidores do Legislativo Municipal, ativos, inativos e aos cargo em comissão e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná _x000D_
 Autor - Osmar Zorsi</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/6/pl_3.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/6/pl_3.pdf.crdownload</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Evangélico, a ser comemorado no 2º sábado do mês de Dezembro de cada ano e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor - Antônio Adair Lischuischy</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/7/pl_4.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/7/pl_4.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a transferir local do Ponto de Táxi nº 03, do Distrito de Santo Isidoro e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Antônio A. Lischuischy</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/8/pl_5.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/8/pl_5.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre normas gerais urbanísticas para a instalação de Estruturas de Suporte das Estações Rádio Base e equipamentos afins autorizados e homologados pela Agência Nacional de Telecomunicações, nos termos da legislação federal vigente. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Osmar Zorsi</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3386/projeto_de_resolucao_13_de_2013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3386/projeto_de_resolucao_13_de_2013.pdf</t>
   </si>
   <si>
     <t>Atualiza e altera a redação da Lei_x000D_
 Orgânica do Município de Três Barras do paraná e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3387/projeto_de_resolucao_14_de_2013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3387/projeto_de_resolucao_14_de_2013.pdf</t>
   </si>
   <si>
     <t>AtualizaealteraaredaçãodoRegimento.Interno_x000D_
 a" ôarnáà Municipal de Três Barras do Paraná e dá outras_x000D_
 Providências'</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3367/projeto_de_decreto_legislativo_02_de_2013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3367/projeto_de_decreto_legislativo_02_de_2013.pdf</t>
   </si>
   <si>
     <t>Aprova terceirizaçáo para exploração da_x000D_
 copa na solenidade de realização da Festa em_x000D_
 Comemoração ao 330 Aniversário do Município e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3368/projeto_de_decreto_legislativo_03_de_2013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3368/projeto_de_decreto_legislativo_03_de_2013.pdf</t>
   </si>
   <si>
     <t>Concede Licença ao prefeito Municipal de Três Barras_x000D_
 do Paraná, Estado do paraná, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3075,67 +3075,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1431/p_lei_723.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1428/p_lei_719.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1429/p_lei_721.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1430/p_lei_722.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1432/p_lei_724.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1433/p_lei_725.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1434/p_lei_726.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1435/p_lei_727.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1436/p_lei_728.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1437/p_lei_729.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1438/p_lei_730.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1439/p_lei_731.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1441/p_lei_732.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1442/p_lei_733.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1443/p_lei_734.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1444/p_lei_735.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1446/p_lei_736.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1447/p_lei_737.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1448/p_lei_738.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1450/p_lei_739.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1452/p_lei_741.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1453/p_lei_742.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1454/p_lei_743.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1455/p_lei_744.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1457/p_lei_745.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1458/p_lei_746.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1459/p_lei_747.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1460/p_lei_748.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1461/p_lei_749.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1462/p_lei_750.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1463/p_lei_751.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1464/p_lei_752.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1465/p_lei_753.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1466/p_lei_754.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1467/p_lei_755.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1468/p_lei_756.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1469/p_lei_757.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1470/p_lei_758.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1471/p_lei_759.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1472/p_lei_760.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1473/p_lei_761.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1474/p_lei_762.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1475/p_lei_763.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1476/p_lei_764.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1477/p_lei_765.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1478/p_lei_766.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1479/p_lei_167.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1480/p_lei_768.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1481/p_lei_769.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1482/p_lei_770.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1483/p_lei_771.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1510/p_lei_772.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1512/p_lei_773.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1513/p_lei_774.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1515/p_lei_775.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1516/p_lei_776.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1517/p_lei_777.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1519/p_lei_778.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1520/p_lei_779.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1522/p_lei_780.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1523/p_lei_781.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/p_lei_782.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/p_lei_783.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/p_lei_784.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/p_lei_785.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/p_lei_786.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/p_lei_787.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/p_lei_788.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/p_lei_789.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/p_lei_790.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/p_lei_791.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/p_lei_792.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/p_lei_794.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/plano_plurianual_ppa_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/p_lei_796.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/p_lei_797.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/p_lei_798.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/p_lei_799.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/p_lei_800.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/p_lei_801.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/p_lei_802.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/p_lei_803.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/p_lei_804.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/p_lei_805.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/p_lei_806.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/p_lei_807.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/p_lei_808.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/p_lei_809.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/p_lei_810.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/p_lei_811.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/p_lei_812.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/p_lei_813.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/p_lei_814.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1601/p_lei_815.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/p_lei_816.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/p_lei_817.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/p_lei_819.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/p_lei_820.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/p_lei_821.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/p_lei_822.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/p_lei_823.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/p_lei_824.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/p_lei_825.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/p_lei_826.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/p_lei_827.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/p_lei_828.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/p_lei_829.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/p_lei_830.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/p_lei_831.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/p_lei_832.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/p_lei_833.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/p_lei_834.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/p_lei_835.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/p_lei_836.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/p_lei_837.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/p_lei_838.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/p_lei_839.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/p_lei_840.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/p_lei_841.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/p_lei_842.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/p_lei_843.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/p_lei_845.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/p_lei_846.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/p_lei_847.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1638/p_lei_848.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1639/p_lei_849.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1640/p_lei_850.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/p_lei_851.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/p_lei_852.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/p_lei_853.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/p_lei_854.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/p_lei_855.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/p_lei_856.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/p_lei_857.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/p_lei_858.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1649/p_lei_859.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/p_lei_860.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/p_lei_861.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/p_lei_862.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/p_lei_864.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/p_lei_865.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/p_lei_866.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/p_lei_867.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/p_lei_868.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/p_lei_869.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/p_lei_870.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/p_lei_871.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/p_lei_872.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/p_lei_873.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/p_lei_874.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/p_lei_875.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/p_lei_876.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1666/p_lei_877.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1667/p_lei_878.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1668/p_lei_879.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1669/p_lei_880.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1670/p_lei_881.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1671/p_lei_882.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1672/p_lei_883.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1674/p_lei_884.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1675/p_lei_885.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1676/p_lei_886.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1677/p_lei_887.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1678/p_lei_888.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1679/p_lei_889.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1680/p_lei_890.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1681/p_lei_891.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1682/p_lei_892.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1683/p_lei_893.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1684/p_lei_894.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1685/p_lei_895.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1686/p_lei_896.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1687/p_lei_897.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1688/p_lei_898.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1689/p_lei_899.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1690/p_lei_900.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1691/p_lei_901.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1693/p_lei_902.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1692/p_lei_903.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1694/p_lei_904.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1695/p_lei_905.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1696/p_lei_906.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1697/p_lei_907.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1698/p_lei_908.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1699/p_lei_909.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1700/p_lei_910.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1701/p_lei_911.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1702/p_lei_912.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1703/p_lei_913.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1704/p_lei_914.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1705/p_lei_915.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1706/p_lei_916.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1707/p_lei_917.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1708/p_lei_918.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1709/p_lei_919.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1710/p_lei_920.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1711/p_lei_921.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1713/p_lei_922.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1714/p_lei_923.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1715/p_lei_924.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1716/p_lei_925.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1717/p_lei_926.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1718/p_lei_927.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1719/p_lei_928.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1720/p_lei_929.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1721/p_lei_930.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1722/p_lei_931.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1723/p_lei_932.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1724/p_lei_933.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1725/p_lei_934.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1726/p_lei_935.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1727/p_lei_936.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1728/p_lei_937.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1729/p_lei_938.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1730/p_lei_939.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1731/p_lei_940.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1732/p_lei_941.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1733/p_lei_942.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1734/p_lei_943.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1735/p_lei_944.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/4/pl_legislativo_01_2013.pdf.crdownload" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/5/pl_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/6/pl_3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/7/pl_4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/8/pl_5.pdf.crdownload" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3386/projeto_de_resolucao_13_de_2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3387/projeto_de_resolucao_14_de_2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3367/projeto_de_decreto_legislativo_02_de_2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3368/projeto_de_decreto_legislativo_03_de_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1431/p_lei_723.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1428/p_lei_719.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1429/p_lei_721.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1430/p_lei_722.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1432/p_lei_724.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1433/p_lei_725.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1434/p_lei_726.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1435/p_lei_727.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1436/p_lei_728.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1437/p_lei_729.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1438/p_lei_730.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1439/p_lei_731.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1441/p_lei_732.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1442/p_lei_733.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1443/p_lei_734.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1444/p_lei_735.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1446/p_lei_736.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1447/p_lei_737.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1448/p_lei_738.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1450/p_lei_739.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1452/p_lei_741.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1453/p_lei_742.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1454/p_lei_743.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1455/p_lei_744.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1457/p_lei_745.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1458/p_lei_746.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1459/p_lei_747.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1460/p_lei_748.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1461/p_lei_749.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1462/p_lei_750.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1463/p_lei_751.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1464/p_lei_752.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1465/p_lei_753.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1466/p_lei_754.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1467/p_lei_755.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1468/p_lei_756.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1469/p_lei_757.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1470/p_lei_758.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1471/p_lei_759.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1472/p_lei_760.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1473/p_lei_761.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1474/p_lei_762.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1475/p_lei_763.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1476/p_lei_764.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1477/p_lei_765.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1478/p_lei_766.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1479/p_lei_167.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1480/p_lei_768.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1481/p_lei_769.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1482/p_lei_770.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1483/p_lei_771.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1510/p_lei_772.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1512/p_lei_773.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1513/p_lei_774.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1515/p_lei_775.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1516/p_lei_776.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1517/p_lei_777.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1519/p_lei_778.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1520/p_lei_779.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1522/p_lei_780.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1523/p_lei_781.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/p_lei_782.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/p_lei_783.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/p_lei_784.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/p_lei_785.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/p_lei_786.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/p_lei_787.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/p_lei_788.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/p_lei_789.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/p_lei_790.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/p_lei_791.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/p_lei_792.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/p_lei_794.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/plano_plurianual_ppa_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/p_lei_796.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/p_lei_797.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/p_lei_798.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/p_lei_799.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/p_lei_800.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/p_lei_801.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/p_lei_802.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/p_lei_803.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/p_lei_804.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/p_lei_805.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/p_lei_806.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/p_lei_807.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/p_lei_808.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/p_lei_809.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/p_lei_810.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/p_lei_811.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/p_lei_812.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/p_lei_813.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/p_lei_814.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1601/p_lei_815.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/p_lei_816.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/p_lei_817.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/p_lei_819.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/p_lei_820.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/p_lei_821.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/p_lei_822.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/p_lei_823.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/p_lei_824.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/p_lei_825.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/p_lei_826.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/p_lei_827.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/p_lei_828.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/p_lei_829.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/p_lei_830.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/p_lei_831.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/p_lei_832.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/p_lei_833.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/p_lei_834.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/p_lei_835.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/p_lei_836.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/p_lei_837.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/p_lei_838.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/p_lei_839.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/p_lei_840.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/p_lei_841.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/p_lei_842.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/p_lei_843.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/p_lei_845.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/p_lei_846.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/p_lei_847.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1638/p_lei_848.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1639/p_lei_849.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1640/p_lei_850.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/p_lei_851.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/p_lei_852.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/p_lei_853.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/p_lei_854.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/p_lei_855.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/p_lei_856.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/p_lei_857.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/p_lei_858.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1649/p_lei_859.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/p_lei_860.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/p_lei_861.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/p_lei_862.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/p_lei_864.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/p_lei_865.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/p_lei_866.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/p_lei_867.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/p_lei_868.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/p_lei_869.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/p_lei_870.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/p_lei_871.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/p_lei_872.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/p_lei_873.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/p_lei_874.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/p_lei_875.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/p_lei_876.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1666/p_lei_877.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1667/p_lei_878.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1668/p_lei_879.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1669/p_lei_880.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1670/p_lei_881.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1671/p_lei_882.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1672/p_lei_883.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1674/p_lei_884.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1675/p_lei_885.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1676/p_lei_886.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1677/p_lei_887.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1678/p_lei_888.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1679/p_lei_889.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1680/p_lei_890.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1681/p_lei_891.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1682/p_lei_892.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1683/p_lei_893.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1684/p_lei_894.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1685/p_lei_895.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1686/p_lei_896.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1687/p_lei_897.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1688/p_lei_898.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1689/p_lei_899.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1690/p_lei_900.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1691/p_lei_901.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1693/p_lei_902.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1692/p_lei_903.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1694/p_lei_904.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1695/p_lei_905.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1696/p_lei_906.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1697/p_lei_907.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1698/p_lei_908.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1699/p_lei_909.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1700/p_lei_910.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1701/p_lei_911.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1702/p_lei_912.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1703/p_lei_913.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1704/p_lei_914.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1705/p_lei_915.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1706/p_lei_916.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1707/p_lei_917.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1708/p_lei_918.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1709/p_lei_919.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1710/p_lei_920.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1711/p_lei_921.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1713/p_lei_922.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1714/p_lei_923.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1715/p_lei_924.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1716/p_lei_925.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1717/p_lei_926.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1718/p_lei_927.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1719/p_lei_928.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1720/p_lei_929.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1721/p_lei_930.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1722/p_lei_931.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1723/p_lei_932.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1724/p_lei_933.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1725/p_lei_934.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1726/p_lei_935.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1727/p_lei_936.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1728/p_lei_937.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1729/p_lei_938.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1730/p_lei_939.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1731/p_lei_940.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1732/p_lei_941.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1733/p_lei_942.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1734/p_lei_943.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/1735/p_lei_944.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/4/pl_legislativo_01_2013.pdf.crdownload" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/5/pl_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/6/pl_3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/7/pl_4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/8/pl_5.pdf.crdownload" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3386/projeto_de_resolucao_13_de_2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3387/projeto_de_resolucao_14_de_2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3367/projeto_de_decreto_legislativo_02_de_2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3368/projeto_de_decreto_legislativo_03_de_2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>