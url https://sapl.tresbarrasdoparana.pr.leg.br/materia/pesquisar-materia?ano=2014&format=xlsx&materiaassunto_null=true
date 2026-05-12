--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -54,3538 +54,3538 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1938/945.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1938/945.pdf</t>
   </si>
   <si>
     <t>Resumo:  Eleva para R$ 724,00 (setecentos e vinte e quatro reais) o menor salário do Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1937/946.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1937/946.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede reposição aos subsídios aos agentes políticos, do Poder Executivo do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1936/947.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1936/947.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação da Casa Familiar Rural de três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1935/948.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1935/948.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Título de cidadão Honorário ao senhor Sérgio José de Souza, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1934/949.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1934/949.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação de Pais e Amigos dos Excepcionais de Três Barras (APAE), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1933/950.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1933/950.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com o Recanto e Bem Estar do Idoso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1932/951.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1932/951.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com o Conselho Comunitário de Segurança do Município de Três Barras do Paraná CONSEGBARRAS e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1931/952.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1931/952.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza firmar convênio com a Associação de Assistência á Criança Carente - Pastoral da Criança de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Associação Amigos Três Barras do Paraná ATB, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1929/954.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1929/954.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fica o Chefe do Poder Executivo Municipal autorizado a fazer parceria com a Associação de Pais, Mestres e funcionários da Escola Municipal Carlos gomes, Educação Infantil e Ensino Fundamental e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1928/955.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1928/955.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fica o Chefe do Poder Executivo Municipal autorizado a ceder servidor efetivo de seu quadro de pessoal para o fórum da Comarca de Catanduvas, com ônus a origem, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1927/956.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1927/956.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a transferência de imóveis terrenos sem edificações de comodatos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1926/957.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1926/957.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria, define atribuições e número de vagas de cargos e salários, do regime estatutário, dentro da Lei nº 195/10 de 0903/2010, do município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Cria Divisão dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1924/959.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1924/959.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Divisão dentro da estrutura funcional do Município, constante da lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1923/960.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1923/960.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens móveis, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1922/961.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1922/961.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de julho de 2013- Plano Plurianual (PPA), Lei Municipal nº 831/13, de 04 de julho de 2013- Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 926/13, de 29 de novembro de 2013 - lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1921/962.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1921/962.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1920/963.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1920/963.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1919/964.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1919/964.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1918/965.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1918/965.pdf</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1917/966.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1917/966.pdf</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1916/968.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1916/968.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 831/13, de 04 de julho de 2013 - Lei de Diretrizes Orçamentária (LDO) Lei Municipal nº 926/13, de 29 de Novembro de 2013 - Lei Orçamentária Anual (LOA) e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1915/968.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1915/968.pdf</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1914/969.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1914/969.pdf</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1913/970.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1913/970.pdf</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1912/971.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1912/971.pdf</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1911/972.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1911/972.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1910/973.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1910/973.pdf</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1909/975.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1909/975.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a aquisição de 02 (dois) pneus do trator cedido em comodato, para a Associação dos Produtores Rurais - Emenda Barra grande, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1908/976.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1908/976.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargos de Diretor, da Escola Municipal Rural Salgado Filho, da localidade de Santo Izidoro, da Escola Municipal Rural João Mello de Moraes, da localidade de Alto Alegre, e da Escola Municipal rural Abelardo luz, da localidade de Barra Bonita, define critério para a sua escolha, e dá outras providências.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1907/977.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1907/977.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Divisões dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1906/978.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1906/978.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1905/979.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1905/979.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1904/980.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1904/980.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria prolongamento de Rua Dentro da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1903/981.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1903/981.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do Paraná, para uma viagem a Aparecida do Norte, Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1902/982.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1902/982.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem as Águas do Verê, no Município de Verê, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1901/983.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1901/983.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder bem imóvel (terreno), para a empresa Patrícia Zandonai &amp; Cia Ltda. ME em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1900/984.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1900/984.pdf</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1899/985.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1899/985.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retifica o Parágrafo único do artigo 1º da Lei nº 691/12 de 19/10/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1898/986.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1898/986.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas do Município de Três Barras do Paraná, para uma viagem a cidade de Ribas do Rio Pardo Estado do Mato Grosso do Sul, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1897/987.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1897/987.pdf</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1896/988.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1896/988.pdf</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1895/989.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1895/989.pdf</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1894/990.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1894/990.pdf</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1893/991.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1893/991.pdf</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1892/992.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1892/992.pdf</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1891/993.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1891/993.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial dos servidores públicos municipais ativos, inativos, pensionistas e cargos em comissão, com exceção aos agentes políticos, e magistério e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1890/994.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1890/994.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do magistério), constante da Lei nº 785/13, com base no novo piso nacional dos professores, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1889/995.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1889/995.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição de salários, aos membros do Conselho Tutelar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1888/996.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1888/996.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a pagar o 13º salário do desdobre dos professores que atuaram nestas condições no exercício de 2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1887/998.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1887/998.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 831/13, de 04 de julho de 2013- Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 926/13, de 29 de novembro de 2013- Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1886/999.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1886/999.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1885/1001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1885/1001.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder veículo, para a Associação Palmares de Apoio e Aquicultura em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1884/1002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1884/1002.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retira reserva legal de imóvel do patrimônio do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1883/1003.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1883/1003.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a adesão do Município no Programa Mais Médicos, do governo Federal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1882/1004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1882/1004.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem ao Município do Verê, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1881/1005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1881/1005.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imóveis, para a Associação do Clube da 3ª idade Nossa Senhora da Salete em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1880/1006.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1880/1006.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a ceder bens imóveis, para o Clube de Mães Nossa Senhora dos Navegantes em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1879/1007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1879/1007.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder imóveis rurais e 01 (uma) lanchonete, para a empresa de I.R DE SOUZA LANCHONETE M.E, em regime de comodato, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1878/1008.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1878/1008.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a criar o Programa Municipal de Apoio a Bacia Leiteira, bem como utilizar recursos na promoção de ações de apoio e incentivo á atividade e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1877/1009.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1877/1009.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Prêmio, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1876/1010.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1876/1010.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar um grupo de pessoas da Igreja Evangélica Assembléia de Deus, do Município de Três Barras do Paraná, para uma viagem ao município de Boa Vista da Aparecida, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1875/1011.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1875/1011.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar um grupo de pessoas da Igreja Pentecostal de Jesus Cristo, do Município de Três Barras do Paraná, para uma viagem ao município de Cascavel, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1874/1012.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1874/1012.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a Lei nº 069/2001 que declarou de utilidade pública a Associação Comercial e Industrial de Três Barras do Paraná, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1873/1013.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1873/1013.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Divisão dentro da estrutura funcional do Município, constante da Lei nº 008/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1872/1014.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1872/1014.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1871/1015.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1871/1015.pdf.crdownload</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1870/1016.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1870/1016.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a aditar convênio celebrado com o Conselho Comunitário de Segurança do município de três Barras do Paraná CONSEGBARRAS e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1869/1017.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1869/1017.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a pagar o registro do casamento para pessoas carentes residentes no Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1868/1018.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1868/1018.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina de "José Marinho Henriques Filho" a Academia de Saúde, localizada sobre a Quadra 08-A, na Av. São Paulo, esquina com a Rua das Margaridas, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1867/1019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1867/1019.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas e definir parceiros para a exploração da venda de alimentação, bebidas e outras para a realização das festividades alusivas em comemoração ao aniversário do Município/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1866/1020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1866/1020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Título de Cidadão honorário a pessoas do Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1865/1021.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1865/1021.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a retifica e reforma do motor do trator cedido em comodato, para a Associação de Produtores da Linha São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1864/1022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1864/1022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1863/1023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1863/1023.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1862/1024.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1862/1024.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Parágrafo único do artigo 2º da Lei Municipal, nº 1016/14 de 15/04/14, que criou o Programa Municipal de Apoio a Bacia Leitura, bem como utilizar recursos na promoção de ações de apoio e incentivo á atividade e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1861/1025.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1861/1025.pdf</t>
   </si>
   <si>
     <t>Resumo:  Exclui a Associação de Produtores da Comunidade de Cruz Alta, seus direitos e obrigações da Lei nº 151/2006 e do Comodato celebrado em 13 de julho de 2006, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1860/1026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1860/1026.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato Municipal de futsal Edição 2014, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1859/1027.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1859/1027.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: Cria cargo efetivo dentro da estrutura funcional da Lei Municipal Nº 136/06, de 25 de Abril de 2006, combinado com a Lei Municipal Nº 195/2010, de 09 de Março de 2010 e Lei Municipal Nº 998/ 2014, de 26 de Março de 2014, faz adequação de servidor efetivo, e dá outras providências. Proponente: Executivo Municipal de Três Barras...</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1858/1028.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1858/1028.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: Autoriza o Chefe do Poder Executivo Municipal a transportar atletas do Município de Três Barras do Paraná, para uma viagem a cidade de Inocência, Estado de MS, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Autoriza o Chefe do Poder Executivo Municipal a transportar pessoal para buscar outras que participaram do convívio Tabor, da cidade de Cascavel PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1030/14Data 07/05/14SÚMULA. Altera o inciso I do artigo 1º da Lei nº 896/13 de 05/11/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1855/1031.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1855/1031.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1031/14_x000D_
 Data 07/05/14_x000D_
 _x000D_
 SÚMULA. Transforma em urbano o lote rural nº 30 da gleba nº 07, do imóvel Andrada, do município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências._x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1854/1032.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1854/1032.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO LEI Nº 1032/14_x000D_
 Data 07/05/14_x000D_
 _x000D_
 SÚMULA - Define e institui a data base para a revisão anual da remuneração dos servidores públicos ativos e inativos agentes políticos, membros do conselho tutelar do município de Três Barras do Paraná, e dá outras providências._x000D_
 _x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1034/14_x000D_
 Data 07/05/14_x000D_
 _x000D_
 SÚMULA. Consolidam em uma única área as descritas no inciso I do art. 1º da Lei nº 905/13, e no inciso I do art. 1º da Lei nº 906/13, e dá outras providências._x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1852/1035.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1852/1035.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1035/14_x000D_
 Data 07/05/14_x000D_
 _x000D_
 SÚMULA. Define e regulamenta o sentido de trafegabilidade em Ruas e Avenidas da cidade de Três Barras do Paraná, e dá outras providências._x000D_
 _x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1036/14_x000D_
 Data 07/05/14_x000D_
 _x000D_
 SÚMULA - Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas de reparo e manutenção no sistema de abastecimento d água da localidade de Linha Itaguaçu, e dá outras providências._x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1037/14Data 14/05/14Súmula: Autoriza o Poder Executivo a firmar Contrato de RATEIO no valor de R$ 9.600,00 (nove mil e seiscentos reais), para o Exercício Financeiro de 2014 do Consórcio Público dos Municípios do PROCAXIAS - COMPRO, e da outras providencias. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1038/14Data 14/05/14Súmula. Ratifica-se o reajuste dos pisos salariais dos Cargos, Empregos e Funções Públicas do CONSÓRCIO PÚBLICO DOS MUNICÍPIOS DO PROCAXIAS - COMPRO e dá outras providencias. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1848/1039.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1848/1039.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N° 1039/14Data: 14/05/14SÚMULA. Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1847/1040.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1847/1040.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1040/14_x000D_
 Data: 14/05/14._x000D_
 _x000D_
 SÚMULA. Dispõe sobre a contratação por tempo determinado, para desempenho de atividades consideradas temporárias e de excepcional interesse público do Município nos termos do inciso IX do Art. 37 da Constituição Federal, e da Lei nº 8.745/93, e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1846/1041.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1846/1041.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1041/14Data: 14/05/14.SÚMULA. Autoriza a efetuar e pagar despesas com a operação Lago Limpo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1845/1043.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1845/1043.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1042/14Data: 14/05/14SÚMULA - Autoriza o Chefe do Poder Executivo Municipal a ceder trator de pneus e equipamento agrícola, para a Associação Comunitária de Produtores Rurais São José, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1844/1043.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1844/1043.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1043/14Data: 14/05/14SÚMULA - Autoriza o Chefe do Poder Executivo Municipal a ceder trator de pneus, para a Associação dos Produtores Rurais de Nova Procopiaki e Santa Terezinha, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1843/1044.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1843/1044.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1044/14_x000D_
 Data: 14/05/14_x000D_
 _x000D_
 SÚMULA - Autoriza o Chefe do Poder Executivo Municipal a ceder trator de pneus, para a Associação de Produtores de Leite de Alto Barra Bonita- ASSPROLAB, em regime de comodato, e dá outras providências._x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1842/1045.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1842/1045.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1045/14Data: 14/05/14.SÚMULA. Autoriza a efetuar e pagar despesa para apoio às micros e pequenas empresas em palestra promovida pela Divisão de Indústria, Comércio e Serviços do Município e mitrada pelo SEBRAE, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1841/1046.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1841/1046.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no PPA Lei Nº 830/13, LDO Lei Nº 831/13, LOA Lei Nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1840/1047.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1840/1047.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no PPA Lei Nº 830/13, LDO Lei Nº 831/13, LOA Lei Nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1839/1048.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1839/1048.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 1048/14Data 29/05/14SÚMULA. Altera medidas de imóvel, constante da Lei Municipal nº 1030/14 de 16/05/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1838/1049.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1838/1049.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato Municipal de voleibol misto Edição 2014 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1837/1050.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1837/1050.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Autoriza o Chefe do Poder Executivo Municipal a transportar fiéis da igreja Pentecostal do município de Três Barras do Paraná, para uma viagem até a cidade de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1836/1051.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1836/1051.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas, para uma viagem até a cidade de Cascavel, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1835/1052.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1835/1052.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal S.A. e dá outras providências._x000D_
 _x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1834/1053.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1834/1053.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para ampliar a profundidade do poço para aumentar sua vazão, e adequar as instalações, do sistema de abastecimentos d água da localidade de Rosário do Oeste, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1833/1054.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1833/1054.pdf</t>
   </si>
   <si>
     <t>Resumo:  - Autoriza o Chefe do Poder Executivo Municipal adquirir uma área de terra, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1832/1055.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1832/1055.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Cria Função Gratificada – FG e re-enquadra Cargo de Efetividade e dá outras Providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1831/1056.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1831/1056.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1829/1057.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1829/1057.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1830/1058.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1830/1058.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 831/13, de 04 de julho de 2013 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 926/13, de 29 de novembro de 2013 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do ...</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1828/1059.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1828/1059.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA – Autoriza o Chefe do Poder Executivo Municipal a indenizar o senhor Leonardo Cseminiski, pela queda de animal em buraco de cascalheira explorada pelo Município, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1827/1060.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1827/1060.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA – Autoriza o Chefe do Poder Executivo Municipal adquirir uma área de terra, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1826/1061.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1826/1061.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1825/1062.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1825/1062.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Cria cargo efetivo dentro da estrutura funcional da Lei Municipal nº 136/06, de 25 de abril de 2006, combinado com a Lei Municipal nº 195/2010, de 09 de março de 2010 e Lei Municipal nº 998/14, de 26 de março de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1824/1063.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1824/1063.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA – Altera a acrescenta dispositivo a Lei nº 171/09 de 18/12/09, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1823/1064.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1823/1064.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA – Autoriza o Chefe do Poder Executivo a Prorrogar a vigência do contrato de comodato, objeto da autorização Legislativa, Lei Municipal nº 305/04, com a Associação de Desenvolvimento dos Moradores do Distrito de Barra Bonita, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1822/1065.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1822/1065.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Acrescenta o inciso V ao artigo 1º da Lei 373/11 de 22/03/11, altera o parágrafo 1º do mesmo artigo do Plano de Cargo Carreira e Remuneração do Magistério Público Municipal, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1821/1066.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1821/1066.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo Municipal de Três Barras do Paraná, a concessão remunerada da lanchonete localizada no Ginásio de Esportes, Mário Lopes, dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1808/1067.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1808/1067.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo Municipal de Três Barras do Paraná, a unificar a quadra nº 66 e o lote 03 da quadra nº 64-Dtrue dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1807/1068.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1807/1068.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo Municipal de Três Barras do Paraná, a rescindir o contrato regime de comodato, com a COOPERATIVA DE LEITE DA AGRICULTURA FAMILIAR COM INTEREÇÃO SOLIDÁRIA COOPLAF TRÊS BARRAS, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1806/1069.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1806/1069.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1805/1070.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1805/1070.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Autoriza o Chefe do Poder Executivo Municipal a transportar atletas do município de Três Barras do Paraná, para uma viagem a cidade de Navaraí, Estado de Mato Grosso do Sul, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1804/1071.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1804/1071.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Autoriza firmar convênio com a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1803/1072.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1803/1072.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Re-ratifica a Lei nº 1060/14, de 02/07/14, que Transformou em urbano o lote rural nº 30 da gleba nº 07, do imóvel Andrada, do município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1802/1074.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1802/1074.pdf</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1801/1075.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1801/1075.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA - Altera o valor do cargo de menor aprendiz e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1800/1076.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1800/1076.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Re-ratifica a Lei Nº 1049/2014, que autorizou o Chefe do Poder Executivo Municipal a contratar Operação de Crédito com a Caixa Econômica federtal, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1799/1077.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1799/1077.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a rescindir parcialmente o contrato de comodato, celebrado com a Associação dos Produtores da Linha São Paulo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1798/1078.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1798/1078.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens móveis e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Resumo:  Estima a receita fixa a Despesa para o exercício de 2015 e dá outras providências - (Orçamento 2015) Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1796/1080.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1796/1080.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define a destinação dos recursos oriundos da alienação do terreno e da unidade industrial (fecularia) e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1795/1081.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1795/1081.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contribuir com o Recanto do Bem Estar do Idoso para a festa de confraternização, em comemoração ao dia do idoso de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1794/1082.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1794/1082.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a rescindir o contrato de comodato, celebrado com a APAE - Associação de Pais e Amigos dos Excepcionais de Três Barras do paraná PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1793/1083.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1793/1083.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a aditar contrato de comodato, celebrado com a APAE - Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1792/1084.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1792/1084.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná para uma viagem a Cascavel, Estado do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1791/1085.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1791/1085.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Prêmio, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1790/1086.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1790/1086.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Lei Nº 1066/14, de 08/07/14, que criou cargo efetivo dentro da estrutura funcional da Lei Municipal Nº 136/06, de 25 de abril de 2006, combinado com a Lei Municipal Nº 195/2010, de 09 de Março de 2010 e Lei Municipal Nº 998/14, de 26 de Março de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1789/1087.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1789/1087.pdf</t>
   </si>
   <si>
     <t>Altera a descrição do terreno, objeto da letra "a" do artigo 1º da lei Nº 1051/2014, de 05/06/2014 que autorizou a aquisição de uma área de terra, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1788/1088.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1788/1088.pdf</t>
   </si>
   <si>
     <t>Altera os critérios para o bom funcionamento dos veículos escolares, criados pela Lei Nº 536/2011 de 11/11/2011 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1787/1089.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1787/1089.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei Nº 830/2013, (LDO) Lei Nº 831/2013, (LOA) Lei Nº 926/2013, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1786/1090.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1786/1090.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA0 Lei Nº 830/2013, (LDO) Lei Nº 831/2013, (LOA) Lei Nº 926/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1785/1091.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1785/1091.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei Nº 830/2013, (LDO) Lei Nº 831/2013, (LOA) Lei Nº 926/2013, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1784/1092.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1784/1092.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a isentar o Pagamento do Imposto Sobre Transmissão de Bens Imóveis (ITBI), incidente sobre a matrícula 8465, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1783/1093.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1783/1093.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Chefe do Poder Executivo Municipal a conceder ajuda (auxílio) para a reconstrução de residência danificada pelas fortes chuvas ocorridas em data de 07 e 08 de junho de 2014, neste Município, que culminou com o Decreto nº 1731/13 de 10/06/14, decretando situação de emergência, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1782/1094.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1782/1094.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Chefe do Poder Executivo Municipal a transformar caminhão em plataforma para compor patrulha agrícola, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1781/1095.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1781/1095.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1779/1097.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1779/1097.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei Nº 830/2013, (LDO) Lei Nº 831/2013, (LOA) Lei Nº 926/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1534/1099.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1534/1099.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação, arbitragem e outras do Campeonato Municipal de futebol Edição 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1533/1100.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1533/1100.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a receber em Servidão de Uso e Passagem, imóvel destinado á construção de sistema de abastecimento d água, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1531/1102.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1531/1102.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lote urbano o lote de Terras rural Nº 24-E (Vinte e quatro E), originário do desmembramento do lote nº 24 da gleba Nº 01, Imóvel Andrada, do município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1530/1103.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1530/1103.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas de premiação do XXII FERMUPS, Festival Regional da Música Popular e Sertaneja e II FEMMUT Festival Municipal de Música de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1529/1104.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1529/1104.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a receber em Servidão de Uso e Passagem, Imóvel destinado a construção de lagoa de contensão e retardo das águas do Bairro Por do sol, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1528/1105.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1528/1105.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de Imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1527/1106.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1527/1106.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder veículo e equipamentos, para a Associação de Produtores Rurais da Comunidade de Cruz Alta e Avicultores do Município de Três Barras do Paraná em regime de comodato, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1526/1107.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1526/1107.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de Imóveis do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1525/1108.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1525/1108.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1524/1109.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1524/1109.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1518/1111.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1518/1111.pdf</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1514/1112.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1514/1112.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a receber veículos e caminhonetas do Ministério da Fazenda (Receita Federal), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1511/1113.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1511/1113.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de Imóvel do perímetro urbano da cidade de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1509/1114.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1509/1114.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do Paraná, para uma viagem a Aparecida do Norte, Estado de São Paulo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1508/1115.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1508/1115.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer parceria com a empresa K.C Coelho - Eventos ME e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1507/1116.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1507/1116.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a bancar despesas de manutenção de veículo da Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná (APAE), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1506/1117.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1506/1117.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1505/1118.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1505/1118.pdf</t>
   </si>
   <si>
     <t>Resumo:  Extingue o Cargo de Atendente de Creche, Constante da Lei Municipal Nº 195/10 de 09/03/10, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1504/1119.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1504/1119.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 57 da Lei Municipal nº 085/94 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1503/1120.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1503/1120.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 1º da Lei Municipal nº 1076/14, de 05/08/14, que autorizou o Chefe do Poder Executivo a contribuir com o Recanto Bem Estar do Idoso, para a festa de confraternização, em comemoração ao dia do idoso de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1502/1121.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1502/1121.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a cidade de Ourinhos São Paulo e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1501/1122.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1501/1122.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Cargo Efetivo dentro da estrutura funcional da Lei Municipal nº 136/06, de 25 de abril de 2006, combinado com a Lei Municipal nº 195/2010, de 09 de Março de 2010 e a Lei Municipal nº 998/14, de 26 de Março de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1500/1123.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1500/1123.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reconhece o pagamento do aluguel social, aos munícipes que tiveram as suas residências afetadas e danificadas pelas fortes chuvas ocorridas em data de 07 e 08 de junho de 2014, neste Município, que culminou com o Decreto nº 1731/14 de 10/06/14, decretando situação de emergência, e dá outras providências. Proponente: Executivo Municipal ...</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1499/1124.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1499/1124.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1498/1125.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1498/1125.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1497/1126.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1497/1126.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1496/1127.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1496/1127.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1495/1128.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1495/1128.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a descrição do Cargo de engenheiro em Segurança do Trabalho, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1494/1129.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1494/1129.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de Imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1493/1131.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1493/1131.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar grupos pessoas da Igreja Evangélica, Assembleia de Deus do Município de Três Barras do Paraná, para uma viagem a cidade de Capitão Leônidas Marques, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1492/1131.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1492/1131.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para o atendimento do senhor João Carlos Farina, que apresenta situação de risco, causado por abandono familiar, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1491/1132.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1491/1132.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a rescindir o contrato de comodato, com a empresa Sandra Alves Bescorovaine ME, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1490/1133.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1490/1133.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do paraná no Município de Três Barras do Paraná, e dá outras providência. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1489/1134.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1489/1134.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer a retrocessão do recebimento em doação de imóvel da Associação de Pais e Amigos dos Excepcionais de Três Barras do paraná (APAE) objeto da Lei Municipal nº 259/10, de 05/08/10, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1488/1135.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1488/1135.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de licença prêmio, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1487/1136.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1487/1136.pdf</t>
   </si>
   <si>
     <t>Resumo:  Majora em 7,27% (sete vírgula vinte e sete por cento), a tabela de cobrança dos serviços de coleta de lixo, instituída pela Lei Complementar nº 002/12 de 04/10/12, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do grupo Esperança Viva, ligada a Paróquia Nossa Senhora Aparecida do Município de Três Barras do paraná, para uma viagem a Fazenda Esperança no município de Toledo PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1485/1138.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1485/1138.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1484/1139.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1484/1139.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1451/1141.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1451/1141.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar atletas do Município de Três Barras do Paraná, para uma viagem a cidade de Iporã - Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1449/1142.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1449/1142.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar título de indenização despesas de exercício anteriores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1445/1143.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1445/1143.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar um grupo de idosos do Município de Três Barras do paraná, para uma viagem a cidade de Virmond, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1440/1144.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1440/1144.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Conselho Comunitário de Segurança do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1427/1145.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1427/1145.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a aditar Convênio com a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1426/1146.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1426/1146.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo dentro da estrutura funcional da Lei nº 234/03 (Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal), faz readequação de servidor efetivo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1425/1147.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1425/1147.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define o valor da Unidade do Valor de Custeio (UVC), e ajusta no valor de desconto faixa de consumo, para cobrança da contribuição da Iluminação Pública, criada pela Lei nº 175/02 de 24/12/02, fixada pela Lei nº 192/03 de 14/03/03, com alteração pela Lei nº 130/09 de 10/11/09, e 131/09 de 10/11/09, pela Lei nº 705/12 de 13/11/12, e p...</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1424/1148.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1424/1148.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel (terreno), para a empresa J.N dos Santos - Serraria ME, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1423/1149.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1423/1149.pdf</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1422/1150.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1422/1150.pdf</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1421/1151.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1421/1151.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral da Câmara Municipal, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1420/1152.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1420/1152.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1419/1153.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1419/1153.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 1º da Lei nº 953/14 de 11/02/14, que autorizou a firmar convênio com o Conselho Comunitário de Segurança no Município de Três Barras do Paraná CONSEGBARRAS e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1418/1154.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1418/1154.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos (atletas) do Colégio Estadual Princesa Izabel, do município de Três Barras do Paraná, para uma viagem a cidade de Paranaguá, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1417/1155.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1417/1155.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade pública o "Centro de Assistência e Desenvolvimento Comunitário de Três Barras do Paraná CADEC", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1416/1156.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1416/1156.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera valores definidos na Lei nº 153/09, combinada com a Lei nº 707/12 de 13/11/12, e com a lei nº 917/13 de 19/11/13, para fins de cobrança de Imposto Sobre transição de Bens Móveis e de Direito Real de Uso, sobre imóveis "Inter Vivos", e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1415/1157.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1415/1157.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a reajustar o valor de transporte a estudantes universitários, cursos técnicos e cursos preparatórios para vestibulares, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1414/1158.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1414/1158.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a reajustar o valor da expressão monetária, valor de referência (VR) do município de Três Barras do paraná pelo IPCA, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1413/1159.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1413/1159.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga a data de vigência da Lei nº 216/10, combinado com a lei nº 311/10, com a Lei nº 540/11, com a Lei nº 701/12 e com a Lei nº 908/13 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1411/1161.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1411/1161.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal rescindir comodato, com a empresa Sérgio Dezan ME, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1410/1162.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1410/1162.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para excursões de encerramento de cursos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1409/1163.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1409/1163.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 830/13 Lei 831/13, LOA Lei 926/13 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1408/1164.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1408/1164.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a prestação de serviços funerários no Município de Três Barras do paraná, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1407/1165.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1407/1165.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1406/1166.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1406/1166.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do ginásio de Esportes para realização de evento, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder ajuda (auxílio) para a reconstrução de residência danificada pelas fortes chuvas ocorridas em data de 07 e 08 de junho de 2014, neste Município, que culminou com o Decreto nº 1731/13 de 10/06/14, decretando situação de emergência, e dá outras providências. Proponente: Executivo ...</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1404/1168.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1404/1168.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga o prazo para a concessão auxílio do aluguel social criado pela Lei nº 1119/14 de 15/10/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1403/1169.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1403/1169.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 831/13, (LOA) Lei nº 926/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1402/1170.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1402/1170.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza os valores para a concessão de auxílio social constante do artigo 11 da Lei Municipal nº 772/2013, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1401/1171.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1401/1171.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor a ser pago por plantão médico de 12 (doze) horas, criado pela lei nº 555/08 de 03/09/08, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor a ser pago por plantão médico de 12 (doze) horas, criado pela lei nº 555/08 de 03/09/08, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1399/1173.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1399/1173.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e acrescenta locais e valores de passaporte de entradas, constantes do artigo 1° da Lei n° 1151/14 que autoriza o Chefe do Poder Executivo Municipal a Transportar alunos, professores e responsáveis para excursões de encerramento de cursos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1398/1174.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1398/1174.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei n° 830/13, (LDO) Lei n° 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1397/1175.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1397/1175.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar Orçamento Geral do Munícipio, atualiza valores das metas financeiras no (PPA) Lei n° 830/13, (LDO) Lei nº 931/13, (LOA) Lei n° 926/13, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1396/1176.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1396/1176.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar o 13° salario do desdobre dos professores que atuaram nestas condições no exercício de 2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1395/1177.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1395/1177.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem móvel (veículo), para a Cooperativa de Leite da Agricultura Familiar com Interação Solidária de Três Barras do Paraná, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/9/01.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/9/01.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos do Poder Executivo do Município de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Antenor Carlos da Motta</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/10/2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/10/2.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor:</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/11/3.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/11/3.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Cria símbolo, reenquadra os cargos de provimento efetivo e em comissão do Poder Legislativo Municipal e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Antenor Carlos da Motta</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/12/4.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/12/4.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Altera as denominações das Ruas e Travessas do bairro jardim América, Perímetro urbano de nossa cidade e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Nerceu de Souza</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3388/projeto_de_resolucao_30_de_2014.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3388/projeto_de_resolucao_30_de_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA o Anexo I da Resolução 1412012 e dá outras PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1578/req_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1578/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO 01/2014 Os vereadores abaixo assinados, de acordo com as normas regimentais REQUEREM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de encaminhas Projeto de Lei, cedendo o prédio e 50 % do terreno do antigo Posto de Saúde do Distrito de Barra Bonita ao Clube de Mães Nossa Senhora dos Navegantes com estatuto próprio ...</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>ANTONIO ADAIR LISCHUISCHY</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1579/req_2.pdf</t>
+    <t>ANTONIO LISCHUISCHY - TONINHO LECHINSKI</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1579/req_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO 02/2014 Os vereadores abaixo assinados, de acordo com as normas regimentais REQUEREM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de providenciar a terra e as pedras para a realização de 120 m² de calçamento, na estrada que dá acesso a residência do Sr. Manoel da Silva, na comunidade de Linha Nova, sendo que o m...</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>NERCEU DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1580/req_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1580/req_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as nor-mas regimentais REQUER do Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar a construção e instalação de banheiros públicos, no local da Praça Padre Giovanni Battista Cerruti, em frente a Igreja Matriz, em Três Barras do Paraná". JUSTIFICATIVAS Apresentamos esse reque...</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1581/req_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1581/req_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as nor-mas regimentais REQUER do Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar a construção dos meios-fios, em todas as ruas do perímetro urbano de nossa cidade, onde ainda não foram construídos. Igualmente, realizar a reconstrução dos meio-fios existentes, em vários locai...</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1582/req_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1582/req_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo Prefeito Municipal, se digne estudar a viabilidade de "construir duas quadras de areia, nos canteiros das avenidas São Paulo e Paraná, na parte central da cidade, onde a administração achar melhor"._x000D_
 _x000D_
 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1583/req_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1583/req_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias (tapa buraco com lama asfaltica) no calçamento que liga a sede do município com a PR-484, passando pelas comunidades de Barra Grande e São Bento". Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1584/req_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1584/req_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais REQUER ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias no Ginásio de Esportes do Distrito de Barra Bonita, bem como providenciar a limpeza e as melhorias na área de camping da praia localizada no referido Distrito". Proponente: Ne...</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1585/req_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1585/req_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  OS vereadores abaixo assinados, de acordo com as normas regimentais REQUEREM do Exmo. Prefeito Municipal, se digne estudar a viabilidade de ´realizar as melhorias necessarias na ponte localizada no perimetro Urbano do Distrito de Barra Bonita e na ponte localizada na Comunidade de Alto Barra Bonita`` Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/ind_01.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/ind_01.crdownload</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 01 2015 Os vereadores abaixo assinados de acordo com as normas regimentais IDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as melhorias necessárias no calçamento da Rua Timóteo Bernanrdo Prestes, próximo ao Clube dos idosos, bem como efetuar a reforma de duas bocas de lobo nesse mesmo trecho. Torna-...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/ind_2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/ind_2.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 02/2014Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de realizar as menlhorias necessárias no calçamento e meio fio, principalmente no trecho entre a Rua Vereador Antônio Marques e a Rua Timóteo Bernardes prestes. Proponente: Câmara Municipa...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/ind_3..pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/ind_3..pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 03/2014Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de realizar as seguimtes menlhorias no Bairro Jardim Por do Sol:Realizar as melhorias e o cascalhamento do acesso e das ruas do bairro; Autorizar a lotação que transporta os alunos a passar p...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 04/2014Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de colocação de camada de lama asfáltica na Rua JK, seguindo até a Empresa Laticíneo Silvestre, bem como concluir o calçamento que liga até o Parque Rio Guarani. Torna necessário pois t...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 05/2014Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "estender a rede de distribuição de água, do poço artesiano da Comunidade de Igreja Amarela, chegando até a propriedade do senhor Joanir Cristo beneficiando média de 06 famílias. Apre...</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/ind_6.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 06/2014Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de estender a rede de distibuição de água, do poço artesiano da Comunidade de Santa Terezinha até a Comunidade de Nova Procipiak, beneficiando em média 9 famílias. Apresentamos essa indi...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 07/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "construir 50 abrigos nos locais mais necessários, onde há grande concentração de alunos que esperam a lotação". Apresentamos essa indicação, atendendo aos constantes pedidos dos pa...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 13/2013Os vereadores abaixo assinado, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de aplicar o dinheiro arrecadado com a venda da fecularia em asfalto na PR 471, iniciando no perímetro urbano do Distrito de Santo Isidoro em direção e sede do Município de três Barras do ...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/ind_9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 09/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de solicitar a SANEPAR que inclua a Rua Recife nos projetos a serem executados de rede de esgoto, ou para os próximos que vierem a ser contratados. Torna-se necessário pois uma parte já foi...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/ind_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/ind_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 07/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, seja verificada a possibilidade de que as eleições para diretores das escolas municipais dos Distritos, seja realizadas no mês de novembro e que possam votar os pais, alunos, funcionários e professores e se possível s...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/ind_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 07/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "realizar o calçamento com pedras irregulares, na Rua Cascavel, Bairro Jardim Floresta, em Três Barras do Paraná". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/ind_12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/ind_12.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "elaboração de um prato típico local, para ser incorporado ás festividades do Aniversário do Município e outras comemorações, valorizando assim a nossa gastronomia". Proponente: Câmara Mun...</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1087/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1087/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 13/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar junto a Secretaria Municipal de Agricultura, a viabilidade da "Criação da Feira do Produtor, com aquisição de área apropriada e cosntrução da estrutura física necessária". Proponente: Câmara Munic...</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1088/ind_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1088/ind_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 14/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de realizar as melhorias necessárias e se possível fazer o calçamento na Rua Nereu Ramos, no trecho entre a Rua minas Gerais até a rua Pioneiro, bem como na Própria Rua Pioneiro no trecho...</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1089/ind_15.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1089/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 07/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de efetuar uma revisão geral em todas as bocas de lobo, localizadas no perímetro urbano de nossa cidade. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1090/ind_16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1090/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 16/2014 O Vereador abaixo assinado, de acordo com as normas regimentais INDIC ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar o calçamento no pátio de máquinas de nosso município. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ADÃO LINO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1091/ind_17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1091/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 17/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade junto a SANEPAR, sobre a possibilidade de implantar rede de distribuição de água potável para os moradores da Linha Alta, estrada rural que inicia no entroncamento da Rua Sobradinho segue...</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1092/ind_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1092/ind_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 19/2014 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de colocar lama asfáltica nas Ruas Santa Catarina e Ângelo Boareto. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1093/ind_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1093/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 20/2014 O Vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo. Prefeito Municipal, se digne estudar a viabilidade de "providenciar uniformes para os garis que trabalham na limpeza das ruas de nossa cidade, bem como a melhoria nas suas ferramentas de trabalho". Proponente: Câmara Municipal de Três Barras...</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1094/ind_21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1094/ind_21.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 21/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de coloação de camada de lama asfáltica na Rua Minas Gerais e trecho da Rua das Araras até o Bairro Jardim Floresta, perímetro urbano de nosso Município. Proponente: Câmara Municipal d...</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1095/ind_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1095/ind_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 22/2014 Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefieto Municipal se digne estudar a viabilidade de realizar a canalização com tubos nos seguintes trechos do perímetro urbano de nossa cidade. Trecho próximo a Rua das Andorinhas, seguindo até a Rua luciano Alberton; Trecho que segue d...</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1096/ind_23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1096/ind_23.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 23/2014 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento da estrada que dá acesso ao Parque do Rio Guarani. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1097/ind_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1097/ind_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 24/2014 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de colocação de camada de lama asfáltica nas seguintes Ruas do Perímetro urbano de nossa cidade: Rua Amapá Bairro Alto Campo; Rua Pioneiro Bairro Jardim Floresta. Proponente: Câmara Municipa...</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1099/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1099/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado de acordo com as Normas Regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar concurso público, para os cargos de: Enfermeiro e Técnico em Enfermagem. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1098/ind_26.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1098/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "criar um programa junto a Secretaria de Agricultura, que irá beneficiar os produtores que possuem até 10 (dez) cabeças de gado, que funcionária na seguinte forma: O município forneceria a vacina e o mé...</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1100/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1100/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "doar área de terra para a Associação dos Professores e Funcionários das Escolas do Município de Três Barras do Paraná, devidamente registrada no CNPJ n.º 11.828.315/0001-48, para a construção de sua sed...</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1101/ind_28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1101/ind_28.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "transformar em estacionamento os canteiros localizados nos seguintes trechos da Av. Brasil: em frente ao Restaurante Fogão a Lenha do popular Anibel e entre a Cooperativa de Crédito Cresol ate o Salão do ...</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1102/ind_29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1102/ind_29.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 29/2014 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "ceder 4 postes de concreto que foram adquiridos da Copel, as tesouras e a cobertura, para a Empresa Paulo Joaquim de Oliveira, devidamente registrado no CNPJ nº 12.873.443/0001-76, locali...</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1103/ind_30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1103/ind_30.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM do Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento, das estradas na Comunidade de Flores da Cunha, neste município. Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1104/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1104/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 31/ 2014._x000D_
 _x000D_
 Senhores Vereadores_x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de colocação de Lama Asfaltica na Rua Ângelo Boareto, principalmente no trecho que dá acesso até a Rua Amapá e a Creche - ANAJU, e também ...</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1105/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1105/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 32/2014Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar uma operação tapa buraco com lama asfáltica, nos trechos mais necessários no calçamento que dá acesso a Comunidade de São José, bem como realizar a m...</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1106/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1106/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 _x000D_
 INDICAÇÃO N.º 33/2014_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria, cascalhamento e a reforma de um boeiro na estrada que da acesso as propriedades dos senhores: Miguel...</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1107/ind_34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1107/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 34/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilida de de entrar em contato com a Provopar ou a Secretaria da Ação Social do Estado do Paraná, no sentido de conseguir cobe...</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1108/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1108/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilida-de de “construir uma lombada, na Rua das Hortênsias, próximo às residências dos senhores: Pedro Grahl e Dona Clara Ferro.Torna-se necessário, para atender aos pedidos da popu-lação que cobra esse benefício. I...</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1109/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1109/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as seguintes melhorias:1. Reconstrução de boeiro nas propriedades dos senhores: Celso Checossi e Carlos Mencatto, na comunidade de Linha Gaúcha;2. Melhoria e cascalhamento da estrada que passa pel...</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1110/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1110/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento da Rua José Vieira períme-tro urbano de nossa cidade.Justificamos essa solicitação, pois devido ao excesso de chuva ocorrido no final de semana, a enxurrada trouxe mu...</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1111/ind_38.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1111/ind_38.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as melhorias necessárias na Iluminação Pública da Rua Timóteo Bernardes Prestes , seguindo pela Rua Brasília e Rua Carlos Fernandes Costa D Ávila, e em alguns trechos há necessidade de colocaçã...</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1112/ind_39.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1112/ind_39.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as adequações necessárias nos meio-fios e calçadas, bem como colocar uma camada de lama asfaltica nas Avenidas do Distrito de Santo Isidoro, conforme a Lei 1072/2014 e nas seguintes Ruas do Per�...</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1113/ind_40.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1113/ind_40.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de colocação de lama asfaltica na Rua Brasília, seguindo pela Rua Carlos Fernandes Costa D Avila até a Rua JK e também na Rua Rio Branco, perímetro urbano de nossa cidade. Torna-se necessário, pois são R...</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1114/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1114/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as seguintes melhorias no Bairro Jardim Por do Sol: " Realizar a readequação e o calçamento da Rua Ipê que dá acesso ao Bairro; " Construção de calçamento nas Ruas do Bairro em questão; ...</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1115/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1115/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "colocar lixeiras grandes no Ginásio de Esportes Mario Lopes, para a coleta do lixo por ocasião de grandes eventos". Torna-se necessário pois toda vez que acontece grandes eventos, os copos, latinhas de be...</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1116/ind_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1116/ind_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar uma revisão geral no sistema de iluminação do Estádio Municipal José Orbem. Torna-se necessário, pois existem lâmpadas queimadas, dificultando a prática esportiva no período noturno. Proponent...</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1117/ind_44.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1117/ind_44.pdf</t>
   </si>
   <si>
     <t>Resumo:  Senhores Vereadores,_x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM do Exmo Prefeito Municipal, se digne estudar a viabilidade de conceder licença prêmio aos servidores municipais que têem direito, conforme prevê o Art. n.º 57 da Lei 85/94 e Art. 138 Inciso XVIII da Lei Orgâni...</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1118/ind_45.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1118/ind_45.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar uma reforma geral no prédio da Capela Mortuária, bem como efetuar a reposição dos utensílios de cozinha como: pratos, talheres, panelas, chaleiras entre outros". Proponente: Câmara Municipal de Tr�...</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1119/ind_46.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1119/ind_46.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir um redutor de velocidade (lombada), na Rua Projetada C, entre a Rua Projetada B e Rua Projetada D, no loteamento Jardim América". Proponente: Nerceu de Souza.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1120/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1120/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de, realizar a aquisição de uma concha para o trator que atua na limpeza do setor urbano. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/ind_48.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/ind_48.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a construção de no mínimo 10 (dez) passadores de gado, para os agricultores de nosso município._x000D_
 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/ind_49.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/ind_49.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as seguintes melhorias:_x000D_
 " Colocação de uma camada de lama asfaltica, bem como construção de calçadas e meio-fios em toda a extensão da Rua das Margaridas;_x000D_
 " Co...</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as seguintes melhorias nas estradas rurais de nosso município: " Realizar o serviço com moto-niveladora, na estrada que dá acesso a propriedade do Sr. Odevar Martins, no Distrito de Santo Isidoro;...</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/ind_51.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/ind_51.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construir um redutor de velocidade (lombada), na Rua Sobradinho, em frente ás futuras instalações da empresa COMAP, saida para Catanduvas ´. Torna-se necessário pois há motoristas que não respeitam os limites de velocidade, por isso a necessidade da construção desse tipo de redutor de velocidade. Proponente: Câmara Municipal de Três B...</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/ind_52.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/ind_52.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fornecer as camisas , calções e meias para as equipes que irão participar do campeonato de futebol de campo promovido pela secretaria de esportes de nosso municipio.Torna-se necessario, pois as equipes inscritas não possuem recursos proprios para a aquicisão de uniformes .outrossim, se o municipio efetuar doação estara incentivando essas ...</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/ind_53.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/ind_53.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 53/2014_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria, cascalhamento e reforma de um boeiro na estrada que segue da Pedreira Itaguaçu até a propriedade ...</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/ind_54.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/ind_54.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 54/2014Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento da estrada que dá acesso a propriedade do senhor Sebastião Borges dos Santos, próximo à Casa Familiar Rural neste município...</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>Antônio Edson da Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/ind_55.pdf</t>
+    <t>ANTONIO EDSON DA SILVA - EDSON ALBINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/ind_55.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 55/2014Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais REQUEREM do Exmo. Prefeito Municipal, se digne estudar a viabilidade de "formular Projeto de Lei, regulamentando a prestação de s</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/ind_56.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/ind_56.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 56/2014_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento das estradas das Comunidades de Itaguaçu, Pica-Pau, Flor do Adelaide e da estrad...</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/ind_57.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/ind_57.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 57/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar a troca das manilhas localizadas na Rua Gralha Azul no acesso com a Rua Sobradinho, perímetro urbano de n...</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/ind_58.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/ind_58.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 58/2014_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de providenciar cinco cargas de terra para o senhor Pedro Bianchini, residente no Distrito de Santo Isidoro neste município. ...</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/ind_59.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/ind_59.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 59/2014Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de encaminhar projeto a Secretaria de Transportes do Estado do Paraná, para garantir no orçamento do Estado para o ano que vem, a continuidade do asfalto até o Di...</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/ind_60.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/ind_60.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 60/2014_x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INIDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a reabertura da estrada que dá acesso as propriedades dos senhores Sebastião dos Santos e Lazinho, no Distrito de Alto Alegre neste município. Proponente: Antonio Adair Lischuischy.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/ind_61.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/ind_61.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a conclusão de canalização de água com tubos no seguinte trecho do perímetro urbano de nossa cidade._x000D_
 Trecho compreendido entre a Rua das Graças, seguindo até a Rua Mato Grosso. Proponente: Antonio...</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/ind_62.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/ind_62.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 62/2014_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a aquisição de pneus novos para a motoniveladora que encontra-se parada por falta dos mesmos._x000D_
 Prop...</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/ind_63.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/ind_63.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 63/2014Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar uma limpeza geral com pintura dos meios-fios, na sede do Distrito de Santo Isidoro. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/ind_64.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/ind_64.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir um boeiro em frente à propriedade do Sr. José Pires de Lima, na estrada que passa pelo cemitério do Distrito de Santo Isidoro, seguindo sentido a Cruz Alta, neste município". Proponente: João Bati...</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/ind_65.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/ind_65.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar a canalização da sanga que abastece o Lago Municipal Vitório Pasa. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/ind_66.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/ind_66.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reconstrução dos meio-fios e colocação de camada de lama asfáltica na Rua Vitória Régia, perímetro urbano de nosso município. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/ind_67.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/ind_67.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "fechar o contorno em frente ao mercado Fongaro e transformar aquele espaço em estacionamento". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/ind_68.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/ind_68.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal que estude a viabilidade de "providenciar um funcionário para realizar o serviço de limpeza do pátio do hospital Municipal"._x000D_
 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/ind_69.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/ind_69.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e os cascalhamento, da estrada que dá acesso as propriedades dos senhores: Renildo Rotta, Nirto Oenning, Donizete Conradi, Elias Pauli e Reinoldo Conradi, saindo no calçamento na Linha P...</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/ind_70.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/ind_70.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento, da estrada que dá acesso a propriedade dos senhores: Osvino Cantelli, Delcioni Schlickmann, Valdomiro seguindo até a propriedade do Sr. Joaquim Ferreira na Comunidade de Á...</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/ind_71.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/ind_71.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os Vereadores Abaixo Assinados, de acordo com as normas regimentais INDICAM ao EXmo. Prefeito Municipal, se designe estudar a viabilidade de construir um redutor de velocidade (lombada), na Rua Minas Gerais, proximo a esquina com a Rua Nereu Ramos, em frente a residência do Sr. José Borges, perímetro urbano de nosso Municipio._x000D_
 Torna-se nes...</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3369/projeto_de_decreto_legislativo_01_de_2014.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3369/projeto_de_decreto_legislativo_01_de_2014.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paraná, Exercício Financeiro_x000D_
 de 2008 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3894,67 +3894,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1938/945.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1937/946.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1936/947.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1935/948.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1934/949.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1933/950.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1932/951.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1931/952.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1929/954.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1928/955.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1927/956.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1926/957.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1924/959.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1923/960.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1922/961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1921/962.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1920/963.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1919/964.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1918/965.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1917/966.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1916/968.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1915/968.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1914/969.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1913/970.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1912/971.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1911/972.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1910/973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1909/975.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1908/976.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1907/977.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1906/978.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1905/979.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1904/980.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1903/981.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1902/982.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1901/983.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1900/984.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1899/985.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1898/986.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1897/987.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1896/988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1895/989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1894/990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1893/991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1892/992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1891/993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1890/994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1889/995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1888/996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1887/998.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1886/999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1885/1001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1884/1002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1883/1003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1882/1004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1881/1005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1880/1006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1879/1007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1878/1008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1877/1009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1876/1010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1875/1011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1874/1012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1873/1013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1872/1014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1871/1015.pdf.crdownload" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1870/1016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1869/1017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1868/1018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1867/1019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1866/1020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1865/1021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1864/1022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1863/1023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1862/1024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1861/1025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1860/1026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1859/1027.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1858/1028.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1855/1031.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1854/1032.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1852/1035.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1848/1039.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1847/1040.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1846/1041.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1845/1043.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1844/1043.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1843/1044.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1842/1045.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1841/1046.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1840/1047.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1839/1048.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1838/1049.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1837/1050.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1836/1051.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1835/1052.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1834/1053.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1833/1054.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1832/1055.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1831/1056.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1829/1057.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1830/1058.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1828/1059.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1827/1060.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1826/1061.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1825/1062.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1824/1063.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1823/1064.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1822/1065.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1821/1066.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1808/1067.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1807/1068.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1806/1069.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1805/1070.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1804/1071.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1803/1072.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1802/1074.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1801/1075.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1800/1076.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1799/1077.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1798/1078.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1796/1080.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1795/1081.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1794/1082.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1793/1083.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1792/1084.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1791/1085.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1790/1086.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1789/1087.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1788/1088.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1787/1089.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1786/1090.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1785/1091.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1784/1092.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1783/1093.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1782/1094.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1781/1095.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1779/1097.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1534/1099.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1533/1100.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1531/1102.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1530/1103.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1529/1104.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1528/1105.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1527/1106.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1526/1107.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1525/1108.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1524/1109.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1518/1111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1514/1112.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1511/1113.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1509/1114.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1508/1115.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1507/1116.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1506/1117.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1505/1118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1504/1119.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1503/1120.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1502/1121.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1501/1122.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1500/1123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1499/1124.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1498/1125.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1497/1126.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1496/1127.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1495/1128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1494/1129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1493/1131.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1492/1131.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1491/1132.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1490/1133.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1489/1134.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1488/1135.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1487/1136.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1485/1138.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1484/1139.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1451/1141.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1449/1142.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1445/1143.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1440/1144.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1427/1145.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1426/1146.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1425/1147.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1424/1148.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1423/1149.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1422/1150.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1421/1151.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1420/1152.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1419/1153.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1418/1154.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1417/1155.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1416/1156.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1415/1157.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1414/1158.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1413/1159.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1411/1161.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1410/1162.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1409/1163.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1408/1164.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1407/1165.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1406/1166.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1404/1168.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1403/1169.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1402/1170.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1401/1171.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1399/1173.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1398/1174.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1397/1175.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1396/1176.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1395/1177.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/9/01.pdf.crdownload" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/10/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/11/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/12/4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3388/projeto_de_resolucao_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1578/req_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1579/req_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1580/req_3.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1581/req_4.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1582/req_5.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1583/req_6.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1584/req_7.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1585/req_8.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/ind_01.crdownload" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/ind_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/ind_3..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/ind_4.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/ind_5.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/ind_6.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/ind_7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/ind_8.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/ind_9.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/ind_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/ind_11.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/ind_12.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1087/ind_13.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1088/ind_14.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1089/ind_15.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1090/ind_16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1091/ind_17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1092/ind_19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1093/ind_20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1094/ind_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1095/ind_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1096/ind_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1097/ind_24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1099/ind_25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1098/ind_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1100/ind_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1101/ind_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1102/ind_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1103/ind_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1104/ind_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1105/ind_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1106/ind_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1107/ind_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1108/ind_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1109/ind_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1110/ind_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1111/ind_38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1112/ind_39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1113/ind_40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1114/ind_41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1115/ind_42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1116/ind_43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1117/ind_44.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1118/ind_45.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1119/ind_46.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1120/ind_47.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/ind_48.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/ind_49.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/ind_50.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/ind_51.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/ind_52.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/ind_53.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/ind_54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/ind_55.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/ind_56.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/ind_57.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/ind_58.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/ind_59.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/ind_60.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/ind_61.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/ind_62.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/ind_63.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/ind_64.pdf.crdownload" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/ind_65.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/ind_66.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/ind_67.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/ind_68.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/ind_69.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/ind_70.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/ind_71.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3369/projeto_de_decreto_legislativo_01_de_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1938/945.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1937/946.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1936/947.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1935/948.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1934/949.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1933/950.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1932/951.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1931/952.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1929/954.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1928/955.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1927/956.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1926/957.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1924/959.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1923/960.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1922/961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1921/962.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1920/963.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1919/964.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1918/965.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1917/966.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1916/968.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1915/968.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1914/969.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1913/970.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1912/971.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1911/972.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1910/973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1909/975.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1908/976.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1907/977.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1906/978.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1905/979.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1904/980.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1903/981.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1902/982.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1901/983.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1900/984.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1899/985.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1898/986.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1897/987.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1896/988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1895/989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1894/990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1893/991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1892/992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1891/993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1890/994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1889/995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1888/996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1887/998.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1886/999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1885/1001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1884/1002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1883/1003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1882/1004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1881/1005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1880/1006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1879/1007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1878/1008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1877/1009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1876/1010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1875/1011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1874/1012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1873/1013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1872/1014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1871/1015.pdf.crdownload" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1870/1016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1869/1017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1868/1018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1867/1019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1866/1020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1865/1021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1864/1022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1863/1023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1862/1024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1861/1025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1860/1026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1859/1027.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1858/1028.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1855/1031.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1854/1032.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1852/1035.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1848/1039.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1847/1040.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1846/1041.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1845/1043.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1844/1043.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1843/1044.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1842/1045.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1841/1046.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1840/1047.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1839/1048.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1838/1049.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1837/1050.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1836/1051.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1835/1052.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1834/1053.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1833/1054.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1832/1055.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1831/1056.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1829/1057.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1830/1058.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1828/1059.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1827/1060.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1826/1061.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1825/1062.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1824/1063.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1823/1064.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1822/1065.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1821/1066.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1808/1067.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1807/1068.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1806/1069.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1805/1070.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1804/1071.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1803/1072.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1802/1074.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1801/1075.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1800/1076.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1799/1077.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1798/1078.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1796/1080.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1795/1081.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1794/1082.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1793/1083.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1792/1084.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1791/1085.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1790/1086.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1789/1087.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1788/1088.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1787/1089.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1786/1090.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1785/1091.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1784/1092.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1783/1093.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1782/1094.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1781/1095.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1779/1097.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1534/1099.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1533/1100.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1531/1102.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1530/1103.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1529/1104.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1528/1105.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1527/1106.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1526/1107.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1525/1108.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1524/1109.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1518/1111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1514/1112.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1511/1113.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1509/1114.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1508/1115.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1507/1116.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1506/1117.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1505/1118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1504/1119.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1503/1120.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1502/1121.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1501/1122.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1500/1123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1499/1124.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1498/1125.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1497/1126.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1496/1127.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1495/1128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1494/1129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1493/1131.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1492/1131.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1491/1132.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1490/1133.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1489/1134.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1488/1135.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1487/1136.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1485/1138.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1484/1139.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1451/1141.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1449/1142.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1445/1143.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1440/1144.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1427/1145.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1426/1146.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1425/1147.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1424/1148.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1423/1149.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1422/1150.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1421/1151.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1420/1152.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1419/1153.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1418/1154.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1417/1155.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1416/1156.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1415/1157.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1414/1158.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1413/1159.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1411/1161.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1410/1162.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1409/1163.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1408/1164.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1407/1165.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1406/1166.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1404/1168.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1403/1169.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1402/1170.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1401/1171.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1399/1173.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1398/1174.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1397/1175.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1396/1176.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1395/1177.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/9/01.pdf.crdownload" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/10/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/11/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/12/4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3388/projeto_de_resolucao_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1578/req_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1579/req_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1580/req_3.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1581/req_4.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1582/req_5.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1583/req_6.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1584/req_7.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1585/req_8.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/ind_01.crdownload" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/ind_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/ind_3..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/ind_4.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/ind_5.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/ind_6.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/ind_7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/ind_8.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/ind_9.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/ind_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/ind_11.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/ind_12.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1087/ind_13.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1088/ind_14.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1089/ind_15.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1090/ind_16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1091/ind_17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1092/ind_19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1093/ind_20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1094/ind_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1095/ind_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1096/ind_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1097/ind_24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1099/ind_25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1098/ind_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1100/ind_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1101/ind_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1102/ind_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1103/ind_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1104/ind_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1105/ind_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1106/ind_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1107/ind_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1108/ind_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1109/ind_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1110/ind_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1111/ind_38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1112/ind_39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1113/ind_40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1114/ind_41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1115/ind_42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1116/ind_43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1117/ind_44.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1118/ind_45.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1119/ind_46.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1120/ind_47.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/ind_48.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/ind_49.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/ind_50.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/ind_51.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/ind_52.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/ind_53.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/ind_54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/ind_55.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/ind_56.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/ind_57.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/ind_58.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/ind_59.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/ind_60.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/ind_61.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/ind_62.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/ind_63.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/ind_64.pdf.crdownload" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/ind_65.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/ind_66.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/ind_67.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/ind_68.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/ind_69.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/ind_70.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/ind_71.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/3369/projeto_de_decreto_legislativo_01_de_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>