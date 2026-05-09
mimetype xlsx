--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -51,3140 +51,3140 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 01/2015 Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar junto a Secretaria Municipal de Agricultura, a viabilidade da "criação da Feira do Produtor, com aquisição de área apropriada e construção da estrutura física necessária". Proponente: Nerceu de Souza.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2315/1178.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2315/1178.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal Nº 1.094/14, de 27 de agosto de 2014 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1.161/14, de 12 de Dezembro de 2014 - Lei Orçamentária Anual (LOA), e dá outras providências.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2316/1179.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2316/1179.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Sindicato dos Trabalhadores Rurais do Município de Três Barras do Paraná, para uma viagem ao Show Rural Coopavel, na cidade de Cascavel PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2317/1180.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2317/1180.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no município de Três Barras do Paraná, cria rua, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2318/1182.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2318/1182.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2319/1182.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2319/1182.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais ativos, inativos, pensionistas e cargos em comissão, com exceção aos agentes políticos, e magistério e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos, do Poder Executivo do Município de Três Barras do paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2321/1184.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2321/1184.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do magistério), constante da Lei Nº 991/14 de 18/03/14, com base no novo piso nacional dos professores, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2322/1185.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2322/1185.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição de salários, aos membros do Conselho Tutelar, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2323/1186.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2323/1186.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2324/1187.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2324/1187.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2325/1188.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2325/1188.pdf</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2326/1189.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2326/1189.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a Lei nº 1129/14 de 21/10/2014, que alterou a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2327/1190.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2327/1190.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a ressarcir despesas de atendimento ao Jovem Vanderlei Francisco Telles dos Santos, portador de esquizofrenia, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2328/1191.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2328/1191.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no PPA Lei nº 830/13, LDO Lei nº 1094/14, LOA Lei nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2329/1192.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2329/1192.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no PPA Lei nº 830/13, LDO Lei nº 1094/14, LOA Lei nº 1161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2330/1193.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2330/1193.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de Julho de 2013- Plano Plurianual (PPA), Lei Municipal nº 1.094/14, de 27 de agosto de 2014 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1161/14, de 12 de Dezembro de 2014 - Lei Orçamentária Anual (LOA), e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2331/1194.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2331/1194.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de Julho de 2013- Plano Plurianual (PPA), Lei Municipal nº 1.094/14, de 27 de agosto de 2014 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1161/14, de 12 de Dezembro de 2014 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2332/1195.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2332/1195.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2455/1196.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2455/1196.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo a Lei nº 085/94, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2456/1197.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2456/1197.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo a Lei nº 1082/14 de 05/08/14, que alterou critérios para o bom funcionamento dos veículos escolares criados pela Lei nº 526/11 de 11/11/2011, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2457/1198.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2457/1198.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a Lei nº 1167/14, que alterou os valores de diárias, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2458/1199.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2458/1199.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define os valores a serem pagos aos estágios, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2459/1200.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2459/1200.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vaga para o cargo de Assistente Administrativo e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2460/1201.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2460/1201.pdf</t>
   </si>
   <si>
     <t>Resumo:  Majora os valores constantes da Lei nº 030/09 que autorizou o Chefe do Poder Executivo a realizar viagens para entidades e/ou grupos de pessoas, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2461/1202.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2461/1202.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a prorrogar a vigência do comodato, firmado com o Recanto Bem Estar do idoso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3018/1203.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3018/1203.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3019/1204.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3019/1204.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do POder executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Prêmio, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3020/1205.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3020/1205.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Prêmio, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3021/1206.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3021/1206.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Prêmio, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3022/1207.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3022/1207.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) para o Conselho Comunitário de Segurança do Município de Três Barras do Paraná CONSEGBARRAS, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3023/1208.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3023/1208.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) para o Recanto e Bem Estar do Idoso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3024/1209.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3024/1209.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para a Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná (APAE), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3025/1210.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3025/1210.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza a repassar produtos (materiais) e/ou serviços para a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3026/1211.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3026/1211.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a prorrogar a vigência do comodato, firmado com a empresa Martinazzo &amp; Bez Ltda, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3027/1212.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3027/1212.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lote urbano o lote de terras rural nº 24-Atrue (vinte e quatro A-um), subdivisão do lote nº 24-A da gleba nº 01, Imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3028/1213.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3028/1213.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a excepcionalmente a pagar concessão de auxílio social (aluguel social), diferenciado e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3030/1214.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3030/1214.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, cria rua, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3031/1215.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3031/1215.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no PPA Lei nº 830/13, LDO Lei 1094/14, LOA Lei nº 1161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3032/1216.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3032/1216.pdf</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3033/1217.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3033/1217.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lotes urbanos os lotes: 62 da gleba nº 01, matrícula nº 7371, do Registro de imóvel Sueli Giacomel, Lote nº 47 B da Gleba nº 01, matrícula 6906, do Registro de Imóvel Sueli Giacomel, lote nº 49-A-2 da Gleba nº 01, matrícula nº 10.683, do Registro de Imóvel Sueli Giacomel e 49-Atrue da Gleba nº 01, matrícula nº 10.68...</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3034/1218.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3034/1218.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3035/1219.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3035/1219.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de formatura do curso de Dança Gaúcha, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3036/1220.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3036/1220.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipa a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3037/1221.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3037/1221.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o serviço médico de sobreaviso (Plantão a Distância), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3038/1222.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3038/1222.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas e delegação, até a cidade de Ribas do Rio Pardo MS, para participar de campeonato Interestadual de KARATE K YOKUSHINKAIKAN, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3039/1223.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3039/1223.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 1094/14, de 27 de agosto de 2014 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1161/14, de 12 de Dezembro de 2014 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Para...</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3040/1224.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3040/1224.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) para a Associação de Assistência a Criança Carente, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3041/1225.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3041/1225.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imóveis, em regime de comodato, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3042/1226.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3042/1226.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3043/1227.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3043/1227.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3044/1228.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3044/1228.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (prêmio), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3045/1230.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3045/1230.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo das tarefas habituais do cargo de Zelador de Cemitério, da lei Municipal nº 195/10, de 09/03/10, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3046/1231.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3046/1231.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano do município de Três Barras do Paraná, estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3047/1232.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3047/1232.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e estabelece normas gerais para a sua adequada aplicação, segundo Lei Federal nº 8.069 de 13 de julho de 1990, bem como, reconhece e valida o Conselho Municipal dos Direitos da Criança e do Adolescente, regulamenta o fundo Municipal dos Direitos da C...</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3048/1233.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3048/1233.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e acrescenta disposições da Lei Municipal nº 600/08, de 10/12/2008, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3049/1234.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3049/1234.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e acrescenta disposições da Lei Municipal nº 603/08, de 10/12/08, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3050/1235.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3050/1235.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se o reajuste dos Pisos dos Cargos, Empregos e funções Públicas do CONSÓRCIO PÚBLICO DOS MUNICÍPIOS DO PROCAXIAS, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3051/1236.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3051/1236.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a Lei nº 1224/15 de 17/03/15, que alterou a destinação de imóvel do perímetro urbano do Município de Três Barras do Paraná, estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3052/1237.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3052/1237.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano do Município de Três Barras do Paraná, estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3053/1238.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3053/1238.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar contrato de rateio de repasse de verbas com o Município de Cascavel - Fundo Municipal de Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3054/1239.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3054/1239.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a firmar contrato de rateio de repasse de verbas com o CONSÓRCIO INTERMUNICIPAL SAMU OESTE - CONSAMU, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3055/1240.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3055/1240.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retifica confrontações do Imóvel transformado em lote urbano, pela Lei nº 691/12, ou seja, lote rural nº 24-A-2 (vinte quatro-a-dois), originário da subdivisão do lote nº 24-A, da gleba nº 01, Imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, tira caução da Lei nº 902/13, e dá outra...</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3056/1241.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3056/1241.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Título de Cidadão Honorário a cidadãos de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3057/1242.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3057/1242.pdf</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3058/1243.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3058/1243.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato Municipal de Futsal Edição 2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3059/1244.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3059/1244.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a rescindir parcialmente Contrato de Comodato, oriundo da Lei nº 322/07 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3060/1245.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3060/1245.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesas com a confecção e entrega dos Títulos de Cidadãos Honorários, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3061/1246.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3061/1246.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do loteamento Jardim América do Município de Três Barras do Paraná, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3062/1247.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3062/1247.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas fincanceiras no PPA Lei nº 830/13, LDO Lei nº 1094/14, LOA Lei nº 1161, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3063/1248.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3063/1248.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para elaboração da Proposta Orçamentária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2016, e dá outras providênci...</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3064/1249.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3064/1249.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 37 e seu parágrafo único, da Lei nº 234/03 de 03/09/03 (Plano de Cargo, Carreira e Remuneração do Magistério Público do Município de Três Barras do Paraná), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3065/1250.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3065/1250.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a re-colocação de casa, condenada pela Defesa Civil, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3066/1251.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3066/1251.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar despesas de exercício anterior, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3067/1252.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3067/1252.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a firmar convênio com a Secretaria de Estado de Infraestrutura e Logística do Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3068/1253.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3068/1253.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o poder Executivo Municipal a contratar operações de crédito com a agência de fomento do Paraná S.A e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3069/1254.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3069/1254.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a contratar operações de crédito com o Banco Regional de Desenvolvimento do Extremo Sul-BRDE, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3070/1255.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3070/1255.pdf</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3071/1256.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3071/1256.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3072/1257.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3072/1257.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Três Barras do Paraná, para o exercício de 2015. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3073/1258.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3073/1258.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3074/1259.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3074/1259.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Muncipal a proceder a baixa patrimonial de bens móveis considerados inservíveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3075/1260.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3075/1260.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 1° do artigo 3° da Lei n° 1000/14 de 26/03/2014, que dispõe sobre a adesão do Município no Programa Mais Médicos, do governo Ferderal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3076/1261.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3076/1261.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3077/1262.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3077/1262.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3078/1263.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3078/1263.pdf</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3079/1264.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3079/1264.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3080/1265.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3080/1265.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo dentro da estrutura funcional da Lei nº 234/03 (Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal), faz readequação de servidor efetivo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3081/1266.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3081/1266.pdf</t>
   </si>
   <si>
     <t>Resumo:  Convalida os efeitos da Lei nº 902/13 de 12/11/2013, que dispõe sobre aprovação DEFINITIVA do loteamento denominado de "Ouro Negro", com as alterações advindas da Lei nº 1234/15 de 14/04/15, que retifica confrontações do imóvel transformado em lote urbano, pela Lei Nº 691/12, ou seja, lote rural nº 24-A-2 (vinte quatro-a-dois), origi...</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3082/1267.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3082/1267.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do ginásio de Esportes Mário Lopes, para realização de um evento da escolha da Rainha da Melhor Idade, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3083/1268.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3083/1268.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e acrescenta dispositivo da Lei nº 143/09 de 17/11/09, que institui o Código de Justiça e Disciplina Desportiva do Município de Três Barras do Paraná, e define outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3017/1270.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3017/1270.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova o Plano Municipal de Educação, (PME) do municípo de Três Barras do Paraná, Estado do Paraná - PME e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3084/1272.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3084/1272.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a pagar o registro de casamento para pessoas carentes residentes no Município, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3085/1273.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3085/1273.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes Mário Lopes, para a realização do 1º Evento de Tay Kick Fight (Muay e Kit Boxe) de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3086/1274.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3086/1274.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes Mário Lopes, para realização de evento de lançamento do queijo mussarela "TRÊS BARRAS" e a festa julina para os colaboradores do laticínio Silvestre Ltda, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3087/1275.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3087/1275.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a recuperar veículos (viaturas) da Polícia Civil e Militar, através do conselho Comunitário de Segurança do Município de Três Barras do Paraná CONSEGBARRAS, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3088/1276.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3088/1276.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens móveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3089/1277.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3089/1277.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a revisão e atualização da Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual - PPA do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3090/1278.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3090/1278.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a realizar o transporte escolar para Estudantes e professores da Rede estadual de Ensino, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3091/1280.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3091/1280.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a receber em Servidão de Uso e Passagem, imóvel destinado a passagens de tubulação, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3092/1281.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3092/1281.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 1094/14, (LOA) Lei Nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3093/1282.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3093/1282.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei 1094/14, (LOA) Lei Nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3094/1283.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3094/1283.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do paraná no município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3095/1284.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3095/1284.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica a Lei nº 1242/15 14/05/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3096/1285.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3096/1285.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o lote onde será re-colocada a casa objeto da autorização da Lei Municipal nº 1243/15 de 14/05/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3097/1286.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3097/1286.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 2º da Lei Municipal nº 256/07 de 21 de janeiro de 2007, combinado com o artigo 2º da Lei nº 578/08 de 12/11/08 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3098/1287.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3098/1287.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo á Lei n° 602/08, de 10/12/08, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3099/1288.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3099/1288.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 2º da Lei Municipal nº 256/07 de 21 de janeiro de 2007, combinado com o artigo 2º da Lei nº 578/08 de 12/11/08 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3100/1289.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3100/1289.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial ( Prêmio ), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3101/1290.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3101/1290.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores a serem pagos aos estágios, constantes da Lei Municipal nº 1190/15 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3102/1291.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3102/1291.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a rescindir contrato de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3103/1292.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3103/1292.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar diária de acompanhante, para cuidar de paciente que não possuem renda fixa mensal, aposentadoria e/ou ser beneficiário do LOAS, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3104/1293.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3104/1293.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3105/1294.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3105/1294.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3106/1295.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3106/1295.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3107/1296.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3107/1296.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a celebrar convênio com o Sindicato dos Servidores e Funcionários Públicos Municipais de Quedas do Iguaçú, visando Convênio de Cooperação Financeira e de Benefícios Consignados, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3108/1297.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3108/1297.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reconhece o Jornal "Gráfica Editora Cantu Ltda", como órgão oficial para publicação dos atos oficiais do Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3163/1298.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3163/1298.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano de Resíduos Sólidos do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar alunos e professores da Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná, em viagens para as cidades de Cascavel e Foz do Iguaçú, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>Estima Receita e fixa a Despesa para o exercício de 2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3167/1302.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3167/1302.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 1279/15 de 04/08/15, define as entidades representativas para compor o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3168/1304.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3168/1304.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a contribuir com o Recanto Bem Estar do Idoso, para a festa de confraternização, em comemoração ao dia do idoso de 2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3170/1206.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3170/1206.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barrras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3171/1307.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3171/1307.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização das festividades alusivas a comemoração do dia da Independência do Brasil/2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3172/1310.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3172/1310.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3173/1311.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3173/1311.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3174/1312.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3174/1312.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a efetuar despesas e participar na imcubência de retirada de veículos, motocicletas e sucatas abandonados no Município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3175/1313.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3175/1313.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3176/1314.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3176/1314.pdf</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3178/1315.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3178/1315.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para o atendimento da senhora Maria José Barbosa, que apresenta situação de risco, causado por abandono familiar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3179/1316.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3179/1316.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3180/1318.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3180/1318.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes para realização de evento, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3181/1319.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3181/1319.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato Municipal de Voleibol Edição 2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3182/1320.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3182/1320.pdf</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3183/1321.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3183/1321.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a cancelar débitos fiscais, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3184/1322.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3184/1322.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com danos causados pela queda de árvore, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3185/1323.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3185/1323.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3186/1324.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3186/1324.pdf</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3187/1325.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3187/1325.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3188/1326.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3188/1326.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para assistência especial a pessoa desamparada, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3204/1327.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3204/1327.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar atletas do projeto Serelepe, até a cidade de Cascavel PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3205/1328.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3205/1328.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a fazer REVERSÃO de imóvel recebido em doação da ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE TRÊS BARRAS DO PARANÁ (APAE) objeto da Lei Municipal nº 259/10, de 05/08/10, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3208/1329.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3208/1329.pdf</t>
   </si>
   <si>
     <t>Inclui área de terra ao perímetro urbano da cidade de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3209/1331.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3209/1331.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com entidade que menciona, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3210/1332.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3210/1332.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3212/1334.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3212/1334.pdf</t>
   </si>
   <si>
     <t>Abre crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.094/14, (LOA) Lei nº 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3213/1335.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3213/1335.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber em cessão de uso de Imóvel, de propriedade da Copel Geradora S/A, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3214/1336.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3214/1336.pdf</t>
   </si>
   <si>
     <t>Aprova definitivamente o loteamento Barra Bonita III, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3215/1337.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3215/1337.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Aparecida do Norte, Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3216/1338.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3216/1338.pdf</t>
   </si>
   <si>
     <t>Reconhece a existência do cargo de Diretor, e vice-diretor da Escola Municipal Carlos Gomes, define critério para a sua escolha, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder mediante licitação pública, a alienação de bens imóveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3218/1340.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3218/1340.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná, define sua incorporação em Rua, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3219/1341.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3219/1341.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação, arbitragem e outras do campeonato Municipal de futebol de campo Edicão 2015, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3220/1342.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3220/1342.pdf</t>
   </si>
   <si>
     <t>Ratifica-se a 4ª (quarta) alteração do protocolo de intenções e Plano de Cargos, carreira e salários do Consórcio Público dos Municípios do PROCAXIAS - COMPRO Estado do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3221/1343.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3221/1343.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Capitão Leônidas Marques, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3222/1344.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3222/1344.pdf</t>
   </si>
   <si>
     <t>Reconhece recebimento parcial de valores de ação de execução do Município contra a empresa Serraria do Rio Balsas Agrícola e Pastoril Ltda. ME., autoriza a fazer acordo judicial, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3223/1345.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3223/1345.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, define sua incorporação em Rua, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3224/1346.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3224/1346.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/2014, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3225/1347.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3225/1347.pdf</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3226/1348.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3226/1348.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/2014, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3227/1349.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3227/1349.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 1.094/2014, de 27 de agosto de 2014 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1.161/2014, de 12 de Dezembro de 2014 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3228/1350.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3228/1350.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a efetuar despesas com a ornamentação da cidade para as festas natalinas/2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3229/1351.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3229/1351.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3230/1352.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3230/1352.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a conceder auxílio financeiro e ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um encontro ecumênico, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3231/1353.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3231/1353.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de formatura, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3232/1354.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3232/1354.pdf</t>
   </si>
   <si>
     <t>Prorroga a data de vigência da Lei nº 216/10, combinado com a Lei nº 311/10, com a Lei nº 540/11, com a Lei nº 701/12, com a Lei nº 908/13 e com a Lei nº 1149/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3233/1355.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3233/1355.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a pagar o 13º salário do desdobre dos professores que atuaram nestas condições no exercício de 2015, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3234/1356.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3234/1356.pdf</t>
   </si>
   <si>
     <t>Alteram os valores do anexo I da Lei Municipal nº 387/07 de 05 de Dezembro de 2007, combinada com a Lei nº 723/2012 de 19/12/12, e com a Lei nº 1167/2014 de 17/12/2014, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3235/1357.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3235/1357.pdf</t>
   </si>
   <si>
     <t>Atualiza os valores para a concessão de auxílio social constante do artigo 11 da Lei Municipal nº 772/2013, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3236/1358.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3236/1358.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a reajustar o valor da expressão monetária, Valor de Referência (VR) do Município de Três Barras do Paraná pela variação do Índice Nacional de Preço ao consumidor (IPCA), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a reajustar o valor do transporte a estudantes universitários, cursos técnicos e cursos preparatórios para vestibulares, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3238/1360.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3238/1360.pdf</t>
   </si>
   <si>
     <t>Altera os valores definidos na Lei nº 153/09, combinada com a Lei nº 707/12 de 13/11/12, com a Lei nº 917/13 de 19/11/13 e com a Lei nº 1164/14 de 17/12/14, para fins de cobrança do Imposto Sobre Transição de Bens Móveis e de Direito Real de uso, sobre Imóveis "Inter Vivos", e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3239/1361.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3239/1361.pdf</t>
   </si>
   <si>
     <t>Municipal de Três Barras do Paraná. Define o valor da Unidade do Valor de Custeio (UVC), e ajusta no valor de desconto faixa de consumo, para cobrança da contribuição da Iluminação Pública, criada pela Lei nº 175/02 de 24/12/02, fixada pela Lei nº 192/03 de 14/03/03, com alteração pela Lei nº 130/09 de 10/11/09, e 131/09 de 10/11/09, pela Lei nº 705/12 de 13/11/12, e pela Lei nº 931/13 de 10/12/13 e pela Lei nº 1148/14 de 25/11/14 e dá outras providências.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3240/1362.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3240/1362.pdf</t>
   </si>
   <si>
     <t>- Majora em 9,92% (nove vírgula noventa e dois por cento), a tabela de cobrança dos serviços de coleta de lixo, instituída pela Lei Complementar nº 002/12 de 04/10/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3241/1363.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3241/1363.pdf</t>
   </si>
   <si>
     <t>Altera destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, cria rua, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3242/1364.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3242/1364.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações da Escola Municipal Carlos Gomes e o Ginásio de Esportes Mário Lopes, para a realização do I TORNEIO INTERNACIONAL DE DAIDO KARATÊ, a ser realizado nos dias 18 (noite), 19 e 20 de março de 2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3243/1365.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3243/1365.pdf</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3244/1366.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3244/1366.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar fiéis da Igreja Católica do Município de Três Barras do Paraná, para uma viagem a Apucarana, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3245/1367.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3245/1367.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder com ônus para a origem 01 (um) estagiário, para o poder judiciário da Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3246/1368.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3246/1368.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3247/1369.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3247/1369.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e colaboradores da Escola Estadual de Campo de Barra Bonita - Ensino Fundamental, município de Três Barras do Paraná, para uma viagem ao município de Sulina, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3248/1370.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3248/1370.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento Geral do Municipio, e atualiza valores das metas financeras no (PPA) Lei n° 830/13, (LDO) Lei n° 1094/14, (LOA) LEI n° 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3249/1371.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3249/1371.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Orçamento Geral do Municipio, e atualiza valores das metas financeras no (PPA) Lei n° 830/13, (LDO) Lei n° 1094/14, (LOA) LEI n° 1.161/14, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Orçamento Geral do Muncipio, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1094/14, (LOA) Lei nº 1161/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3251/1373.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3251/1373.pdf</t>
   </si>
   <si>
     <t>Altera símbolo de cargos efetivos, na especificação, simbologia, tabela de vencimentos, cria símbolo, eleva para o novo símbolo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3252/1374.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3252/1374.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incidência do Imposto Predial Territorial Urbano (IPTU), em loteamento turístico, autoriza a cancelar os tributos lançados, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3253/1375.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3253/1375.pdf</t>
   </si>
   <si>
     <t>Transforma em lote urbano o lote rural nº 59-L (cinquenta e nove I), subdivisão do lote 59-Remanescente, da Gleba nº 01, Imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/13/1.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/13/1.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos do Poder Executivo do Município de Três Barras do paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná._x000D_
 Autor: Antônio Dezan</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/14/2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/14/2.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná._x000D_
 Autor: Antônio Dezan</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/15/3.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/15/3.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná._x000D_
 Autor: Antônio Dezan</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/16/4.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/16/4.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 04/2015SÚMULA: Reconhece a Associação de Câmaras, Vereadores e Gestores Públicos do Paraná - ACAMPAR, como entidade oficial representativa da Câmara Municipal de Três Barras do Paraná e dá outras providências. _x000D_
 Autor: Antônio Dezan</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/17/6.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/17/6.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N.º 06/2015 SÚMULA: Dispõe sobre os subsídios dos Vereadores do Município de Três Barras do Paraná, para a Legislatura de 2017 a 2020, e dá outras pro- vidências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/18/7.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/18/7.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 07/2015_x000D_
 _x000D_
 SÚMULA: Altera símbolo e o valor do vencimento do Cargo de Advogado do Poder Legislativo Municipal e dá outras providências._x000D_
 _x000D_
 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/19/projeto_de_lei_do_legislativo_08_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/19/projeto_de_lei_do_legislativo_08_de_2015.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI Nº 08/2015SÚMULA: Altera símbolo e o valor do vencimento do Cargo Efetivo de Assistente Legislativo do Poder Legislativo Municipal e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3389/projeto_de_resolucao_19_de_2015.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3389/projeto_de_resolucao_19_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera o local da realizaçãode Sessão Extra__x000D_
 ordinária e dá outras providências.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3390/projeto_de_resolucao_21_de_2015.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3390/projeto_de_resolucao_21_de_2015.pdf</t>
   </si>
   <si>
     <t>Altero os dispositivos do Artigo O do Regimento_x000D_
 Interno e dó outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Altera os valores do Anexo I da Resolução 3012014 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3392/projeto_de_resolucao_29_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3392/projeto_de_resolucao_29_de_2015.pdf</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>NERCEU DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1148/ind_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1148/ind_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 02/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir estacionamentos para veículos e passeios para pedestres e ciclistas no canteiro da Avenida Paraná, próximo da Rodoviária Municipal", conforme está sen...</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  IINDICAÇÃO N.º 03/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de encaminhar aos órgãos competentes, projeto de viabilidade de financiamento para conclusão do asfalto na PR-471, trecho encruzilhada de Rosário D Oeste até o...</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 04/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "criar um programa voltado a política pública de habitação, com cronogramas e critérios baseados nos programas fede...</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 05/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "ceder um veículo em bom estado de conservação, dos que foram cedidos ao município pela Receita Federal ao Conselho de Segurança de nosso município CONSEGBA...</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/ind_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 06/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regi-mentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "rea-lizar as melhorias necessárias (tapa buraco com lama asfaltica) no calçamento que liga a sede do município com a P...</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 07/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regi-mentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reali-zar a melhoria e o cascalhamento das estradas da comunidade de Santa Bárbara neste município, bem como efetuar a ref...</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 08/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "reconstruir uma lombada, na Rua das Hortênsias, em frente a residência da senhora Nair Tavares. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/ind_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/ind_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 10/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de ceder um terreno no perímetro urbano, para que o Sr. Francisco Abdon, possa mudar sua casa que encontra-se situada no t...</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>ANTONIO ADAIR LISCHUISCHY</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/ind__11.pdf</t>
+    <t>ANTONIO LISCHUISCHY - TONINHO LECHINSKI</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/ind__11.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 11/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "realizar a melhoria e o cascalhamento da Rua Augusto Alexandre Meuer, bem como realizar a instalação da iluminação p�...</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/ind_12.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/ind_12.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO 12/2015_x000D_
 _x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de solicitar a SANEPAR que inclua as seguintes Ruas nos projetos de instalação de rede de esgoto a serem executados, o...</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 13/2015_x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 o Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir um redutor de velocidade (lombada), na Rua Rio Branco, trecho entre as Ruas Ângelo Boaretto e João Domingos Martinazzo, perímetro urbano de nossa cida...</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/ind_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/ind_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 14/2015_x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir calçada na Rua Nereu Ramos e parte da Rua Recife, no trecho do prédio da Apae e se possível no trecho até o Centro de Saúde, valendo-se do Artigo 4º do Projeto ...</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/ind_15.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 15/2015_x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias (tapa buraco com lama asfáltica) no calçamento que liga a sede do Município com a Comunidade de Linha Nova, neste município". Proponente:...</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1161/ind_16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1161/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 16/2015 Senhores Vereadores, O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias na sinalização de trânsito nas Ruas Amapá e Verena Dal Magro, nas proximidades do CEMEI ANAJU, com a construção de redutor de ...</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1162/ind_17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1162/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 17/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de implantar o sistema de plantão médico no período noturno, no Posto de Saúde da sede do município._x000D_
 Propone...</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1163/ind_18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1163/ind_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 18/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as melhorias necessárias na ponte localizada na Comunidade de Santa Terezinha, neste município._x000D_
 Pro...</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1164/ind_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1164/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 20/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regi-mentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reali-zar a melhoria e o cascalhamento da estrada que dá acesso a Comunidade de Santa Bárbara, passando pelas propriedades dos Senhores João Rossi, Valdemar Rossi,...</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1165/ind_21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1165/ind_21.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 21/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "realizar o cascalhamento do pátio das seguintes empresas: Olaria do Sr. Deoclides e Serraria do Sr. Jauri Nekel, bem...</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1166/ind_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1166/ind_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 22/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal se digne estudar a viabilidade de "construção de uma Praça no canteiro da Av. São Paulo e denomina-la de Praça da Bíblia". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1167/ind_23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1167/ind_23.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 23/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento, da estrada que passa pelas propriedades das famílias: Bortolanza, Dal Magro, Zanatta...</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1168/ind_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1168/ind_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 24/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias na área de banho da praia artificial do Distrito de Barra Bonita com a colocação de areia, bem como providenciar a limpeza na �...</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1169/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1169/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 25/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regi-mentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "rea-lizar as melhorias necessárias no calçamento das Ruas: Brasília, Carlos Fernando Costa D Avila, seguindo até o ...</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1170/ind_26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1170/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 26/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias nas calçadas e passeios, próximos da APAE, bem como colocar uma camada de lama asf...</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1171/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1171/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 27/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar a reforma da ponte localizada na Comunidade de Alto Barra Bonita, que dá acesso as propriedades das famíli...</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1172/ind_28.pdf</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1172/ind_28.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 28/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento, da estrada que dá acesso as propriedades dos senhores: Teobaldo Retz, Fábio Ret...</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1173/ind_29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1173/ind_29.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 29/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as nor-mas regimentais INDICA ao Exmo Prefeito Municipal, se digne estudar a viabilidade de "enviar projeto a esta casa de leis, autorizando a liberação de verba no valor aproximado de R$ 8.000,00 (oito mil reais), através de convênio com o Recanto do Bem...</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1174/ind_30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1174/ind_30.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 30/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estu-dar a viabilidade de "construir dois redutores de velocidade (lombada), na Rua Vereador Alcides Natal Brandini, no loteamento Jardim América, perí-metro urbano de nossa cidade". Pr...</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1175/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1175/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 31/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne es-tudar a viabilidade de entrar em contato com a Empresa Telefônica OI, e so-licitar da mesma que eleve os cabos telefônicos nas ...</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1176/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1176/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 32/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estu-dar a viabilidade de "providenciar a limpeza geral nas ruas da cidade e dos Distritos, bem como efetuar as pinturas dos meio-fios e ta...</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1177/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1177/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 33/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar em nosso município campanha de vacinação antirrá-bica em cães e gatos". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1178/ind_34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1178/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 34/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "convocar os candidatos aprovados em concurso público, pa-ra os cargos de Agente Administrativo e Assistente Administrativo". Proponente: Câmara Municipal de Três B...</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1179/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1179/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 35/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de estender a ligação de água do poço artesinao localizado na Comunidade de Linha São Francisco neste município, até as propriedades das famílias: Antônio Dário...</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1180/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1180/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 36/2015 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de construção de um campo de futebol suíço devidamente grama-do e iluminado no Distrito de Santo Isidoro, neste município. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1181/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1181/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 37/2015_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento, da estrada que dá aces-so a propriedade do senhor Donizete Conradi na Comunidade de P...</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1182/ind_38.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1182/ind_38.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 38/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de disponibilizar condução para transportar as pessoas residen-tes nos Distritos, para que possam participar da votação para escolha dos conselheiros tutelares, que a...</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1183/ind_39.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1183/ind_39.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 39/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar a revisão na iluminação pública em frente ao Colégio localizado no Distrito de Santo Isidoro, neste mu...</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1184/ind_40.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1184/ind_40.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 40/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estu-dar a viabilidade de construir dois passadores de gado na PR-471, sendo um na propriedade do Sr. Antônio da Silva e outro na propriedade do Sr. Sérgio Nezelo. Proponente: Câmara M...</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1185/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1185/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 41/2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de colocação de camada de lama asfáltica na Rua Santa Catarina, trecho entre a Rua Ângelo Boaretto e Rua General Oli...</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1186/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1186/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 42/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "construir uma lombada, na Rua das Hortênsias, próximo às residências dos senhores: Pedro Grahl e Dona Clara Ferro. Proponente: Câmara Municipal de Três Barras d...</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1187/ind_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1187/ind_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 43/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar os serviços e melhorias abaixo relacionados. " Construir um passador de gado na PR-471, na propriedade do Sr. Amarildo Reffatti; " Realizar a reforma da pont...</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1188/ind_44.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1188/ind_44.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 44/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "colocação de uma camada de lama asfaltica num trecho de aproximadamente dez metros no calçamento da Linha de Alto Barra Bonita, onde liga com o asfalto que dá ace...</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1189/ind_45.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1189/ind_45.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 45/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estu-dar a viabilidade de "construir um redutor de velocidade (lombada), no asfal-to que liga ao Distrito de Barra Bonita, na divisa dos terrenos dos senhores Nei Bruning e Luiz Piovezan,...</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1190/ind_46.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1190/ind_46.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 46/2015_x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de concluir a colocação de camada de lama asfáltica nas seguintes ruas do perímetro urbano da nossa cidade:_x000D_
 Rua Mi...</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1191/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1191/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 47/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento com urgência das estra-das das Comunidades de Alto Barra Bonita e Pica-Pau. Proponente: Câmara Municipal de Três Barras do Pa...</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1192/ind_48.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1192/ind_48.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 48/2015Senhores Vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar a colocação de lama asfáltica, sobre os reparos que fo-ram feitos no asfalto que liga Encruzilhada de Rosário D Oeste ao Distrito de Barra Bonita neste mun...</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ADÃO LINO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1193/ind_49.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1193/ind_49.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 49/2015Senhores Vereadores, Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne es-tudar a viabilidade de conceder uma ajuda financeira ao Centro de Treina-mento Daido Figth Team Ltda ME, devidamente registrado no CNPJ n.º 21.596.298./0001-14. Proponente: Câmara Mun...</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1194/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1194/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO Nº 50/2015_x000D_
 _x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal que se digne estudar a viabilidade de realizar a...</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3370/projeto_de_decreto_legislativo_01_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3370/projeto_de_decreto_legislativo_01_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova despesas com a premiação do_x000D_
 campeonato municipal de bocha ediçâo 2015, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3371/projeto_de_decreto_legislativo_02_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3371/projeto_de_decreto_legislativo_02_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paraná, Exercício Financeiro_x000D_
 de 2013 e dá outras Providências'</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3372/projeto_de_decreto_legislativo_03_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3372/projeto_de_decreto_legislativo_03_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paraná, referente ao Exercício_x000D_
 Financeiro de 2009 e dá outras providências'</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3373/projeto_de_decreto_legislativo_04_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3373/projeto_de_decreto_legislativo_04_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paranâ, referente ao Exercício_x000D_
 Financeiro de 201 0 e dá outras providências.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3374/projeto_de_decreto_legislativo_05_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3374/projeto_de_decreto_legislativo_05_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paraná, referente ao Exercício_x000D_
 Financeiro de 201I e dá outras providências.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3375/projeto_de_decreto_legislativo_06_de_2015.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3375/projeto_de_decreto_legislativo_06_de_2015.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do paraná, referente ao ex".ciiio_x000D_
 Financeiro de2012 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3493,67 +3493,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2315/1178.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2316/1179.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2317/1180.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2318/1182.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2319/1182.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2321/1184.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2322/1185.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2323/1186.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2324/1187.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2325/1188.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2326/1189.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2327/1190.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2328/1191.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2329/1192.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2330/1193.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2331/1194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2332/1195.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2455/1196.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2456/1197.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2457/1198.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2458/1199.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2459/1200.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2460/1201.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2461/1202.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3018/1203.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3019/1204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3020/1205.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3021/1206.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3022/1207.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3023/1208.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3024/1209.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3025/1210.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3026/1211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3027/1212.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3028/1213.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3030/1214.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3031/1215.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3032/1216.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3033/1217.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3034/1218.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3035/1219.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3036/1220.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3037/1221.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3038/1222.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3039/1223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3040/1224.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3041/1225.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3042/1226.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3043/1227.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3044/1228.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3045/1230.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3046/1231.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3047/1232.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3048/1233.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3049/1234.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3050/1235.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3051/1236.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3052/1237.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3053/1238.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3054/1239.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3055/1240.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3056/1241.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3057/1242.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3058/1243.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3059/1244.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3060/1245.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3061/1246.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3062/1247.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3063/1248.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3064/1249.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3065/1250.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3066/1251.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3067/1252.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3068/1253.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3069/1254.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3070/1255.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3071/1256.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3072/1257.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3073/1258.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3074/1259.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3075/1260.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3076/1261.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3077/1262.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3078/1263.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3079/1264.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3080/1265.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3081/1266.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3082/1267.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3083/1268.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3017/1270.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3084/1272.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3085/1273.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3086/1274.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3087/1275.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3088/1276.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3089/1277.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3090/1278.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3091/1280.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3092/1281.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3093/1282.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3094/1283.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3095/1284.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3096/1285.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3097/1286.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3098/1287.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3099/1288.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3100/1289.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3101/1290.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3102/1291.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3103/1292.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3104/1293.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3105/1294.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3106/1295.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3107/1296.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3108/1297.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3163/1298.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3167/1302.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3168/1304.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3170/1206.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3171/1307.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3172/1310.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3173/1311.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3174/1312.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3175/1313.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3176/1314.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3178/1315.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3179/1316.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3180/1318.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3181/1319.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3182/1320.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3183/1321.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3184/1322.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3185/1323.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3186/1324.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3187/1325.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3188/1326.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3204/1327.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3205/1328.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3208/1329.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3209/1331.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3210/1332.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3212/1334.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3213/1335.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3214/1336.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3215/1337.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3216/1338.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3218/1340.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3219/1341.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3220/1342.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3221/1343.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3222/1344.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3223/1345.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3224/1346.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3225/1347.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3226/1348.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3227/1349.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3228/1350.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3229/1351.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3230/1352.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3231/1353.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3232/1354.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3233/1355.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3234/1356.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3235/1357.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3236/1358.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3238/1360.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3239/1361.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3240/1362.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3241/1363.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3242/1364.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3243/1365.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3244/1366.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3245/1367.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3246/1368.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3247/1369.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3248/1370.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3249/1371.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3251/1373.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3252/1374.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3253/1375.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/13/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/14/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/15/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/16/4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/17/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/18/7.pdf.crdownload" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/19/projeto_de_lei_do_legislativo_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3389/projeto_de_resolucao_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3390/projeto_de_resolucao_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3392/projeto_de_resolucao_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1148/ind_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/ind_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/ind_4.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/ind_5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/ind_6.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/ind_7.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/ind_8.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/ind_10.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/ind__11.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/ind_12.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/ind_13.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/ind_14.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/ind_15.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1161/ind_16.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1162/ind_17.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1163/ind_18.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1164/ind_20.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1165/ind_21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1166/ind_22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1167/ind_23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1168/ind_24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1169/ind_25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1170/ind_26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1171/ind_27.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1172/ind_28.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1173/ind_29.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1174/ind_30.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1175/ind_31.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1176/ind_32.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1177/ind_33.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1178/ind_34.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1179/ind_35.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1180/ind_36.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1181/ind_37.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1182/ind_38.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1183/ind_39.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1184/ind_40.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1185/ind_41.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1186/ind_42.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1187/ind_43.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1188/ind_44.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1189/ind_45.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1190/ind_46.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1191/ind_47.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1192/ind_48.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1193/ind_49.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1194/ind_50.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3370/projeto_de_decreto_legislativo_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3371/projeto_de_decreto_legislativo_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3372/projeto_de_decreto_legislativo_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3373/projeto_de_decreto_legislativo_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3374/projeto_de_decreto_legislativo_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3375/projeto_de_decreto_legislativo_06_de_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2315/1178.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2316/1179.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2317/1180.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2318/1182.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2319/1182.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2321/1184.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2322/1185.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2323/1186.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2324/1187.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2325/1188.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2326/1189.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2327/1190.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2328/1191.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2329/1192.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2330/1193.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2331/1194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2332/1195.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2455/1196.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2456/1197.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2457/1198.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2458/1199.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2459/1200.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2460/1201.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/2461/1202.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3018/1203.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3019/1204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3020/1205.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3021/1206.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3022/1207.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3023/1208.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3024/1209.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3025/1210.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3026/1211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3027/1212.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3028/1213.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3030/1214.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3031/1215.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3032/1216.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3033/1217.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3034/1218.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3035/1219.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3036/1220.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3037/1221.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3038/1222.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3039/1223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3040/1224.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3041/1225.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3042/1226.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3043/1227.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3044/1228.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3045/1230.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3046/1231.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3047/1232.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3048/1233.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3049/1234.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3050/1235.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3051/1236.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3052/1237.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3053/1238.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3054/1239.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3055/1240.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3056/1241.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3057/1242.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3058/1243.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3059/1244.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3060/1245.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3061/1246.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3062/1247.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3063/1248.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3064/1249.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3065/1250.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3066/1251.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3067/1252.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3068/1253.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3069/1254.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3070/1255.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3071/1256.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3072/1257.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3073/1258.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3074/1259.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3075/1260.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3076/1261.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3077/1262.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3078/1263.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3079/1264.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3080/1265.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3081/1266.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3082/1267.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3083/1268.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3017/1270.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3084/1272.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3085/1273.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3086/1274.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3087/1275.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3088/1276.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3089/1277.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3090/1278.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3091/1280.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3092/1281.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3093/1282.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3094/1283.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3095/1284.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3096/1285.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3097/1286.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3098/1287.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3099/1288.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3100/1289.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3101/1290.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3102/1291.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3103/1292.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3104/1293.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3105/1294.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3106/1295.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3107/1296.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3108/1297.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3163/1298.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3167/1302.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3168/1304.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3170/1206.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3171/1307.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3172/1310.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3173/1311.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3174/1312.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3175/1313.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3176/1314.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3178/1315.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3179/1316.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3180/1318.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3181/1319.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3182/1320.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3183/1321.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3184/1322.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3185/1323.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3186/1324.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3187/1325.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3188/1326.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3204/1327.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3205/1328.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3208/1329.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3209/1331.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3210/1332.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3212/1334.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3213/1335.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3214/1336.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3215/1337.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3216/1338.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3218/1340.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3219/1341.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3220/1342.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3221/1343.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3222/1344.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3223/1345.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3224/1346.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3225/1347.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3226/1348.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3227/1349.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3228/1350.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3229/1351.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3230/1352.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3231/1353.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3232/1354.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3233/1355.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3234/1356.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3235/1357.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3236/1358.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3238/1360.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3239/1361.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3240/1362.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3241/1363.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3242/1364.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3243/1365.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3244/1366.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3245/1367.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3246/1368.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3247/1369.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3248/1370.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3249/1371.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3251/1373.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3252/1374.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3253/1375.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/13/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/14/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/15/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/16/4.pdf.crdownload" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/17/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/18/7.pdf.crdownload" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/19/projeto_de_lei_do_legislativo_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3389/projeto_de_resolucao_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3390/projeto_de_resolucao_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3392/projeto_de_resolucao_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1148/ind_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/ind_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/ind_4.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/ind_5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/ind_6.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/ind_7.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/ind_8.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/ind_10.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/ind__11.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/ind_12.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/ind_13.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/ind_14.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/ind_15.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1161/ind_16.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1162/ind_17.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1163/ind_18.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1164/ind_20.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1165/ind_21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1166/ind_22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1167/ind_23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1168/ind_24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1169/ind_25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1170/ind_26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1171/ind_27.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1172/ind_28.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1173/ind_29.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1174/ind_30.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1175/ind_31.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1176/ind_32.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1177/ind_33.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1178/ind_34.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1179/ind_35.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1180/ind_36.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1181/ind_37.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1182/ind_38.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1183/ind_39.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1184/ind_40.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1185/ind_41.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1186/ind_42.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1187/ind_43.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1188/ind_44.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1189/ind_45.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1190/ind_46.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1191/ind_47.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1192/ind_48.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1193/ind_49.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/1194/ind_50.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3370/projeto_de_decreto_legislativo_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3371/projeto_de_decreto_legislativo_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3372/projeto_de_decreto_legislativo_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3373/projeto_de_decreto_legislativo_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3374/projeto_de_decreto_legislativo_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2015/3375/projeto_de_decreto_legislativo_06_de_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>