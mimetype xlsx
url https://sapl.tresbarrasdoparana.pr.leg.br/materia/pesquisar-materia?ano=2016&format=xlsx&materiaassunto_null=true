--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -10,2578 +10,2599 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1646" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1654" uniqueCount="820">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/1375.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/1375.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lote urbano o lote rural nº 59-L (cinquenta e nove I), subdivisão do lote 59-Remanescente, da Gleba nº 01, Imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/1376.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/1376.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retira obrigação do art. 2º da Lei nº 269/2003 de 17 de dezembro de 2003, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/1377.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/1377.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regula o acesso á informação no âmbito do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/1379.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/1379.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do magistério), constante da Lei nº 1180/2015 de 23/01/2015, com base no novo piso nacional dos professores e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/1380.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/1380.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a efetuar abertura de crédito adicional especial no orçamento do município de Três Barras do Paraná, para o exercício de 2016. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/1381.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/1381.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição de salários, aos menbros do conselho Tutelar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/1383.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/1383.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/1384.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/1384.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para excursões de encerramento de cursos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/1385.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/1385.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a proceder mediante licitação pública, a alienação de Bem Imóvel, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/1386.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/1386.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder incentivo estrutural para empresa na construção de 01 (um) Hotel na cidade de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/1387.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/1387.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a contratar operações de crédito com a agência de fomento do Paraná S.A, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/1388.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/1388.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Parágrafo único do artigo 1º e os anexos II e III da Lei Municipal 1372/16 de 07/01/2016, que autorizou o Chefe do Poder Executivo Municipal a conceder reposição slaarial aos servidores públicos municipais (profissionais do magistério), constante da Lei nº 1180/2015 de 23/01/2015, com base no novo piso nacional dos professores, ...</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/1389.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/1389.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lote urbano o lote rural nº 216-G da Gleba nº 05, Imóvel Andrada, originário da subdivisão do lote nº 216-A, da gleba nº 05, Imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do PAraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/1390.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/1390.pdf</t>
   </si>
   <si>
     <t>Resumo:  Majora os valores constantes da Lei nº 030/09, combinada com a Lei nº 1191/2015, que autorizou o Chefe do Poder Executivo a realizar viagens para entidades e/ou grupos de pessoas, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/1391.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/1391.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer parceria, com a empresa Maycon Luiz Vigano Monteiro de Souza, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/1392.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/1392.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as dependências do Ginásio de Esportes Mário Lopes para a empresa Maycon Luiz Viganó Monteiro de Souza, para a realização de um show baile e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/1393.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/1393.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a aumentar número de vagas existente na Lei nº 1371/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/1394.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/1394.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1.331/15, (LOA) Lei nº 1.356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/1395.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/1395.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera Lei Municipal nº 830/13, de 04 de Julho de 2013-Plano Plurianual (PPA), Lei Municipal nº 1331/15, de 04 de novembro de 2015-Lei de Diretrizes Orçamentárias (LDO), Lei Municipal nº 1356/15, de 08 de Dezembro de 2015-Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/1396.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/1396.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera Lei Municipal nº 830/13, de 04 de Julho de 2013-Plano Plurianual (PPA), Lei Municipal nº 1331/15, de 04 de novembro de 2015-Lei de Diretrizes Orçamentárias (LDO), Lei Municipal nº 1356/15, de 08 de Dezembro de 2015-Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/1397.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/1397.pdf</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/1398.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/1398.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/1399.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/1399.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as dependências do Ginásio de Esportes Mário Lopes para a Mitra Diocesana de Cascavel, Paróquia Nossa Senhora Aparecida, para a encenação do memorial de Paixão de Cristo e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/1400.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/1400.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para a Associação de Pais e Amigos dos Excepcionais (APAE) de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/1401.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/1401.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para O Recanto e Bem Estar do Idoso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/1402.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/1402.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para a Associação de Assistência a Criança Carente, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/1403.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/1403.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) e/ou serviços para o Conselho Comunitário de Segurança do Município de Três Barras do Paraná, CONSEGBARRAS, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/1404.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/1404.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas idosos, até as Águas do Verê, Município de Verê, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/1405.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/1405.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas para o curso de teologia, até a cidade de Guaraniaçu, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/1406.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/1406.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento do Municipio, atualiza valores das metas finaanceras no (PPA) Lei n° 830/13, (LDO) Lei n° 1.331/15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/1407.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/1407.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento do Municipio, atualiza valores das metas finaanceras no (PPA) Lei n° 830/13, (LDO) Lei n° 1.331/15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/1408.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/1408.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento do Municipio, atualiza valores das metas finaanceras no (PPA) Lei n° 830/13, (LDO) Lei n° 1.331/15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/1409.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/1409.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder dependências do Ginasio de Esportes Mario Lopes para Centro Municipal de Educação Infantil Sonho nde Criança, para a realização de uma festa junina e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/1410.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/1410.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do Campeonato Municipal de Futsal Edição 2016, e das outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/1411.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/1411.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a instituição e o funcionamento do Conselho Escolar para todas as Escolas e Centros municipais de Educação Infantil que integram a Rede Pública Municipal de Educação de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/1412.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/1412.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a premiar ganhador e aplicadores do projeto luta contra o Aedes Aegypti e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/1413.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/1413.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do municipio de Três Barras do Paraná, para uma viagem a Santa Lúcia, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/1414.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/1414.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Conselho Municipal dos Direitos da Mulher, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/1415.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/1415.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Orçamento do Municipio, atualiza valores das Metas Fimanceras no (PPA) Lei n° 830/13, (LDO) Lei n° 1.331/15, (LOA) Leri n° 1.356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/1416.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/1416.pdf</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/1417.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/1417.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo Judicial , nos autos de ação de cobrança de Licença Especial (PRÊMIO), e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/1418.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/1418.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as dependências do Ginasio de Esportes Mario Lopes oara o CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ANAJU, para a realização de uma festa julina e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/1419.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/1419.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio de Estagio com a Universidade Federal da Fronteira do Sul, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/1420.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/1420.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder dependências do Ginásio de Esportes Mário Lopes para o Latícinio Silvestre LTDA, para a realização de uma fests junina, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/1421.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/1421.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Municipio, atualiza valores das metas financeras no (PPA) Lei n° 830/13, (LDO) Lei 1.331/15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/1422.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/1422.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Firmar Convênio com o Consórcio de Intergestores Paraná Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/1423.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/1423.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do munícipio de Três Barras do Paraná, para uma viagem a Lindoeste, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/1424.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/1424.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoda a Lei n° 103/09 de 01/09/09, e aLei n° 521/11 de 25/11/11, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/1425.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/1425.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina Ruas e Avenidas do Loteamento Rommer Ville, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/1426.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/1426.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se Revisão Salarial Anual Exercicio de 2016, dos servidores do CONSORCIO PUBLICO DOS MUNICIPIOS DO PROCAXIAS - COMPRO e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/1427.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/1427.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a Isentart o PAgamernto de Tributos municipais. para micros empreendedores individuais (MEI), er dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/1428.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/1428.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a empresa Adony Confecções LTDA. me., detentora do contrato de comodato firmado em 10/05/12, a edificar aumentando a área construida do barracão, e altera o prazo de vigência do mesmo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/1429.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/1429.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Transportar fiéis da Igreja Católica do munícipio de Três Barras do Paraná, para uma viagem a Quedas do Iguaçu, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/1430.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/1430.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imovéis, em regime de comodato, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/1431.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/1431.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoga em seus inteiros tores as Leis n° 1060/14 e 1070/2014, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/1432.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/1432.pdf</t>
   </si>
   <si>
     <t>Resumo:  Utoriza o Chefe do Poder Executivo Municipal a receber em SERVIDÃO DE USO E PASSAGEM, imóvel destinado a construção de sistema de abastecimento d àgua, é da outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/1433.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/1433.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesa com a confecção e entrega dos Ttulos de Cidadão Honorários , é da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/1434.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/1434.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede TÍTULO DE CIDADÃO HONORÁRIO a cidadãos der Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/1435.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/1435.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retrifica o Paragrafo único do art. 1° da Lei n° 1205/15 de 03/03/15, é da outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/1437.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/1437.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritarias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para a elaboração da Proposta Orçamentaria, Normas de Execução Financera e Políticas de Fomento de Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2017, e dá outras providênc...</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/1438.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/1438.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as depedências do Ginâsio de Esportes Mário Lopes para o Colégio Estadual Princesa Izabel, Ensino Fundamental Médio e Normal, para a realização de uma Festa Junina, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/1439.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/1439.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Sistema de Avaliaçao da Educação Pública Municipal de Três Barras do Paraná - SAEMTB - e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/1440.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/1440.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Criação de Forum Municipal de Educação de Três Barras do Paraná, suas entidades representativas, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/1441.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/1441.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a destinação para áreas de Educação e Saúde de Parcela da Participação no resultado ou da compensação financera pela exploração de petróleo e gás natural, com a finalidade de cumprimento de meta prevista no inciso VI do caput do art. 214 e no art. 196 da Constituição Federal, em conformidades com a Lei federal , e d...</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/1442.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/1442.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal n° 830/13 de 4 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal n° 1.331/15, de 04 de novembro de 2015 - Lei de Diretrizes Orçamentarias (LDO), Lei Municipal n° 1.356/15, de 08 de Dezembro de 2015 - Lei Orçamentária Anual (LOA), e dá putras providências. Proponente: Câmara Municipal de Três Barras do Para...</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/1443.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/1443.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal n° 830/13 de 4 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal n° 1.331/15, de 04 de novembro de 2015 - Lei de Diretrizes Orçamentarias (LDO), Lei Municipal n° 1.356/15, de 08 de Dezembro de 2015 - Lei Orçamentária Anual (LOA), e dá putras providências. Proponente: Executivo Municipal de Três Barras do Pa...</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/1444.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/1444.pdf</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/1445.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/1445.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Orçamento Geral do Municipio atualiza valores das Metas Financeras na- (PPA) Lei n° 830/13(LDO) Lei n° 1.331/15, (LOA) Lei n° 1.356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/1446.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/1446.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Suplementar no Orçamento Geral do Municipio. atualiza valores das Metas Financeras no- (PPA) Lei n° 830/13(LDO) Lei n° 1.331/15, (LOA) Lei n° 1.356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/1447.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/1447.pdf</t>
   </si>
   <si>
     <t>Resumo:  Utoriza a empresa de I.R DE SOUZA LANCHONETE M.E., detentora do Comodato autorizado pela Lei n° 1099/14, de 16/09/14, a efetuar melhoria nas dependências do Imóvel, e d outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/1448.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/1448.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza Chefe do Poder Executivo a rescindir Contrato de Comodato, firmado com a Associação Agricola de Santo Izidoro, e d outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/1449.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/1449.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza Chefe do Poder Executivo a rescindir Contrato de Comodato, firmado com a Associação de Desenvolvimento dos Moradores de Alto Alegre, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/1450.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/1450.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Efetuar despesas com a viatura da Polícia Militar do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/1451.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/1451.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, para participar de oficina de Biologia promovida pela unioeste, na cidade de cascavel PR, e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/1452.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/1452.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Orçamento do Municipio, atualiza valores das metas financeras no (PPA) Lei n° 830/13, (LDO) Lei n° 1.331/15, (LOA) Lei n° 1.356/15, e d outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/1453.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/1453.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reratifica-se a Lei n° 1369/16 de 07/01/16, com a retirada da obrigação do art. 2° da Lei , autoriza a sua venda e das outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/1454.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/1454.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina-se Escola Municipal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/1455.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/1455.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/1456.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/1456.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a utilizar Energia Elétrica, do á torre de transmissão da Linha Nova, pela empressa S.C Terres % CIA Ltda. ME, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/1457.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/1457.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza parceria. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/1458.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/1458.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos e professores para participar dos jogos escolares do Paraná, do Colégio Estadual Princesa Isabel - Ensino fundamental, Médio e Normal, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/1459.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/1459.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza os Poderes Executivo e Legislativo Municipal a assinar contrato com operadora de plano de saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/1460.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/1460.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/1461.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/1461.pdf</t>
   </si>
   <si>
     <t>Resumo:  Retifica o Parágrafo único do art. 1º da Lei nº 1205/15 de 03/03/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/1462.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/1462.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a rescindir os contratos de comodatos, firmado com a empresa Patrícia Zandonai &amp; Cia Ltda. ME, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/1463.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/1463.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder bem imóvel (terreno), para a empresa Aguiar Santos de Paula ME., em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/1464.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/1464.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imóveis (terreno e piso de concreto) para a empresa Klein da Silva Cruzetta Ltda. ME., em regime de comodato, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/1466.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/1466.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel (terreno), para a empresa RNTB Indústria Metalúrgica e Vidraçaria Ltda. ME., em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/1467.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/1467.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza a aditar ou repassar produtos (materiais) e/ou serviços para a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/1468.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/1468.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de formatura, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/1469.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/1469.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar jovens agricultores, para participar de um encontro na cidade de Santa Helena PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/1470.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/1470.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 1º da Lei nº 1412/16 de 15/03/2016, que cedeu as dependências do Ginásio de Esportes Mário Lopes para o Centro Municipal de Educação Infantil ANAJU, para a realização de uma festa julina e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/1471.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/1471.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a tranportar pessoas do municipio de Três Barras do Paraná para uma viagem a capitão Leonidas Marques, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/1472.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/1472.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atera o artigo 5° da Lei nº 935/13, de 10/12/2013, que autorizou o Chefe do Poder Executivo Municipal a ceder em regime de comodarto, lote urbano e barracão industrial, para a empresa Ivo Ferla &amp; Ferla LTDA. ME, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/1473.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/1473.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento geral do Municipio, atualiza valores das metas financeras no (PPA) Lei nº830/13, (LDO) Lei n° 1.331.15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/1474.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/1474.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento geral do Municipio, atualiza valores das metas financeras no (PPA) Lei nº830/13, (LDO) Lei n° 1.331.15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/1475.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/1475.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento geral do Municipio, atualiza valores das metas financeras no (PPA) Lei nº830/13, (LDO) Lei n° 1.331.15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/1476.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/1476.pdf</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/1477.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/1477.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre CréditoSuplementar no Orçamento geral do Municipio, atualiza valores das metas financeras no (PPA) Lei nº830/13, (LDO) Lei n° 1.331.15, (LOA) Lei n° 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/1478.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/1478.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder espaço publico e fazert com a empresa Globoaves São Paulo Agroavicola Ltda. inscrita no CNPJ sob o n° 07.580.512/0001-13, com a sede na cidade de cascavel, Rstado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/1479.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/1479.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o n° de Vaga da Lei n° 045/09* de 05/05/09, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/1480.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/1480.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reconhece, define e alterta a localização de imóveis urbanos,e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/1481.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/1481.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera denominação da travessa 19 e 19-A localizada na área central do perímetro urbano de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/1482.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/1482.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos do Colégio Estadual de Campo Pedro Luiz Messias - Ensino Fundamental e Médio, do Município de Três Barras do Paraná, para uma viagem a Cascavel Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/1483.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/1483.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a parcelar devolução de salário de servidor em disponibilidade ao Município, oriunda do Estado do Paraná, com ônus para a origem, e dá outros provimentos. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/1484.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/1484.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a criar o Programa Brigadas Escolares - Defesa Civil na Escola, da Secretaria Municipal de Educação, visando ações ordenadas de enfrentamentos de situações emergenciais no interior das escolas e centros de educação infantil para garantir a segurança da população nos estabelecimentos de ensino da red...</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/1485.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/1485.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder as dependências do Ginásio de Esportes Mário Lopes, e o campo de futebol anexo ao ginásio de esportes para a Miltra diocesana de Cascavel, paróquia Nossa Senhora Aparecida, juntamente com o Grupo de Jovens Josefinos (GJJ) para uma missão jovem promovida pela Congregação dos Oblatos de...</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/1486.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/1486.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder bem imóvel (terreno), para a empresa EDJALMO SMANIOTTO 02319223917, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/1487.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/1487.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do campeonato municipal de futebol de campo 2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/1488.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/1488.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a regulamentação da forma de funcionamento do sistema de abastecimento d água, no programa d´água no meio rural, na localidade de São Francisco, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/1489.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/1489.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contribuir com o Recanto Bem Estar do Idoso, para a festa de confraternização, em comemoração ao dia do idoso de 2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/1490.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/1490.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/1491.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/1491.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/1492.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/1492.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/1493.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/1493.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de reclamatória trabalhista, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/1494.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/1494.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de reclamatória trabalhista, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/1495.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/1495.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Pòder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de reclamatória trabalhista, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/1496.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/1496.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a celebrar convênio com a Cooperativa de Crédito de Livre Admissão de Cascavel e Região SICOOB CREDICAPIL, para concessão de empréstimo a servidores públicos municipais mediante consignação em folha de pagamento, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Pa...</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/1499.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/1499.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a fazer ajuda de custo para a empresa, Centro de Treinamento Daido Figth Team Ltda - ME, para participar de um campeonato brasileiro de Karatê Kyokushinkaikan, na cidade de Artur Nogueira, Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/1500.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/1500.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a disponibilizar o Hospital Municipal para a realização de estágio não remunerado, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/1501.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/1501.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o Chefe do Poder Executivo Municipal a fazer acordo judicial em ação de execução do Município contra a empresa Ivo Ferla Ferla Ltda. ME, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/1502.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/1502.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel do perímetro urbano da cidade de Três Barras do Paraná, incorpora o imóvel em Rua, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/1503.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/1503.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/1504.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/1504.pdf</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/1505.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/1505.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o inciso X do § 1º do art. 8º da Lei nº 772/13 de 26/03/13, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/1506.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/1506.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder as dependências do Pátio de Máquinas para a Mitra Diocesana de Cascavel, Paróquia Nossa Senhora Aparecida , juntamente com o Grupo de jovens josefinos (GJJ) para acomodar os ônibus de outras cidades em uma missão jovem promovida pela Congregação Oblatos de São José e dá outras prov...</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/1531.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/1531.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do paraná, para uma viagem a Santa Lúcia, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/1509.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/1509.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a efetuar despesas com a ajuda de custo a pacientes atendidos pela Associação de Pais e Amigos dos Excepcionais de Três Barras do Paraná PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/1510.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/1510.pdf</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/1511.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/1511.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/1512.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/1512.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal Nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 1331/15, de 04 de novembro de 2015 - Lei de Diretrizes orçamentárias (LDO), Lei Municipal nº 1356/15, de 08 de dezembro de 2015 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Par...</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/1513.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/1513.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei Nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/1514.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/1514.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece a política municipal de saneamento básico do município de Três Barras do Paraná, e outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/1515.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/1515.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Licença Especial (Prêmio), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/1516.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/1516.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar grupo de jovens do Município de Três Barras do Paraná, para uma viagem a Santa Helena, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/1517.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/1517.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder executivo Municipal a transportar grupo de pessoas do município de Três Barras do paraná. para uma viagem a cidade de Cascavel, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2142/1518.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2142/1518.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar fatura de consumo de energia elétrica, emitido em nome de terceiro, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2143/1519.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2143/1519.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2144/1520.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2144/1520.pdf</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2145/1521.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2145/1521.pdf</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2146/1522.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2146/1522.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2147/1523.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2147/1523.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesas com a viatura da Polícia Militar do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2148/1524.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2148/1524.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a celebrar convênio, com a Associação Padroeira, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2149/1525.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2149/1525.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel, em regime de comodato, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2150/1526.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2150/1526.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal de Três Barras do Paraná, a fazer a concessão remunerada de 01 (uma) Balsa Fluvial de Travessia, Chassi Nº NOINSCR-9010103308, motor Nº MWM-620809300030, ano de fabricação 1999, comprimento 26.300 metros, arqueação bruta 35,5 m², área líquida 31,5 m², material do casco em aço, número d...</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2151/1527.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2151/1527.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesas para reparo em obra comodatada, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2152/1528.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2152/1528.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo judicial, nos autos de ação de cobrança de Reclamatória Trabalhista, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2153/1531.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2153/1531.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei n º 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2154/1532.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2154/1532.pdf</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2155/1536.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2155/1536.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as dependências do estádio Municipal, José Orbem, anexo ao ginásio de esportes Mário Lopes, para a associação Padroeira, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2156/1537.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2156/1537.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre aprovação do parcelamento do solo de expansão urbana, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2157/1538.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2157/1538.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoga a Lei nº 1070/14 de 08/07/2014, que Re-ratificou a Lei nº 1070/14, de 02/07/14, que transformou em urbano o lote rural nº 30 da gleba nº 07, do imóvel Andrada, do município de Três Barras do Paraná, comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2158/1540.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2158/1540.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder auxilio financeiro e ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um encontro ecumênico, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2160/1541.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2160/1541.pdf</t>
   </si>
   <si>
     <t>Resumo:  Majora em 8,47 % (oito vírgula quarenta e sete por cento), a tabela de cobrança dos serviços de coleta de lixo, instituída pela Lei Complementar Nº 002/12 de 04/12/12, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2161/1542.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2161/1542.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores definidos na Lei nº 153/09, combinada/ com a Lei nº 707/12 de 13/11/12, com a lei Nº 917/13 de 19/11/13, com a Lei nº 1164/14 de 17/12/14 e com a Lei nº 1348/15 de 25/11/15, para fins de cobrança do Imposto Sobre Transição de Bens Móveis e de Direito Real de Uso, sobre Imóveis "Inter Vivos", e dá outras providências...</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2162/1543.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2162/1543.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a reajustar o valor do transporte a estudantes unicersitários, cursos técnicos e cursos preparatórios para vestibulares, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2163/1544.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2163/1544.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a reajustar o valor da expressão monetária, Valor de Referência (VR) do município de Três Barras do Paraná pela variação do Índice Nacional de Preço ao consumidor (IPCA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2164/1545.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2164/1545.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza valores para a concessão de auxílio social constante do artigo 11 da Lei Municipal nº 772/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2165/1547.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2165/1547.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências . Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2166/1548.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2166/1548.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a emissão de título de propriedade, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2167/1549.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2167/1549.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1331/15, (LOA) Lei nº 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2168/1550.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2168/1550.pdf</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2169/1551.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2169/1551.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens móveis inservíveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2170/1552.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2170/1552.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a proceder a baixa de bens móceis não localizados, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2171/1553.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2171/1553.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná, município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2172/1554.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2172/1554.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a proibição da concessão de alvará e ou licença, tráfego de veículos municipal, e uso e queima de gases na atmosfera de competência municipal com a finalidade de exploração e/ou exploração de gases e óleo não convencional (gás de xisto, shale, tight oil e outros) pelo método de fratura hidráulica - "FRACKING" e Ref...</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2173/1555.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2173/1555.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera para uso domiciliar a situação de imóvel localizado no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2174/1556.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2174/1556.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2175/1557.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2175/1557.pdf</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2176/1558.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2176/1558.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei 830/13, (LDO) Lei 1331/15, (LOA) Lei 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2177/1559.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2177/1559.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei 830/13, (LDO) Lei 1331/15, (LOA) Lei 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2178/1560.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2178/1560.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei 830/13, (LDO) Lei 1331/15, (LOA) Lei 1356/15, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2179/1561.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2179/1561.pdf</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2180/1562.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2180/1562.pdf</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2181/1563.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2181/1563.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei 830/13, (LDO) Lei 1331/15, (LOA) Lei 1356/15, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2182/1564.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2182/1564.pdf</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>João Batista de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/20/1.pdf.crdownload</t>
+    <t>JOÃO BATISTA DE SOUZA - JOÃO MARCELINO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/20/1.pdf.crdownload</t>
   </si>
   <si>
     <t>Concede reposição aos subsídios dos agentes Políticos, do Poder Executivo do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/21/2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/21/2.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Conceder reposição aos subsídios dos agentes Políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/22/3.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/22/3.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N.º 03/2016 SÚMULA: Dispõe sobre reposição salarial, aos Servi- dores do Legislativo Municipal, ativos, inativos e aos de cargo em comissão e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3497/projeto_de_lei_do_legislativo_04_de_2016.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3497/projeto_de_lei_do_legislativo_04_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargo em Comissão,_x000D_
 no Plano de Cargos e Salários da Câmara_x000D_
 Municipal de Três Barras do Paraná e dá_x000D_
 outras Providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3498/projeto_de_lei_do_legislativo_06_de_2016.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3498/projeto_de_lei_do_legislativo_06_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios dos Vereadores do_x000D_
 Município de Três Barras do Paraná. Para a_x000D_
 Legislatura de 2017 a 2020. e dá outras providências.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1574/req_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1574/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ao vereador abaixo assinado, de acordo com as normas regimentais REQUER ao Ex. Prefeito Municipal, se digne a estudar a viabilidade de financiamento para a realização do asfalto no trecho que liga a PR-484, ao DISTRITO DE ALTO ALEGRE , ao Municipio de Três Barras do Paraná._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Apresentamos esse pedido atendendo a reinv...</t>
   </si>
   <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>providenciar cópia do projeto de calçamento com pedras irregulares, do_x000D_
+trecho cornpreendido entre a Comunidade de Alto Barra Bonita, ligando com o_x000D_
+asfàlto que dá acesso ao Distrito de Barra Bonita. município de Trés Barras do_x000D_
+Palaná._x000D_
+Justitlcativa;_x000D_
+Apresentamos esse pedido atendendo a reivindicação_x000D_
+dos rnoradores daquela região. que cobram eise beneficio, visto que só faltam_x000D_
+aproximadarrente 1.200 metros par.a a conclusão do calçarnento._x000D_
+Outrossim, faz necessário cópia do referido projeto,_x000D_
+para que possarros buscar recursos junto aos Deputados Federais, através de _x000D_
+emenda._x000D_
+Nestes Termos_x000D_
+Pede DeÍ-erirnento</t>
+  </si>
+  <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1575/req_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1575/req_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO Nº 03/2016_x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo Prefeito Municipal, se digne realizar um levantamento geral no quadro de servidores do município e regularizar a situação no que diz respeito a progressão horizontal, obedecendo o que determina a Lei.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1576/req_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1576/req_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO Nº 04/2016 O vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo Prefeito Municipal, se digne estudar a viabilidade de "realizar a melhoria e o cascalhamento da estrada que dá acesso as propriedades dos senhores: Beijamim Faião, João Rocha e Joelso R. da Silva, na comunidade de Linha Ferrari, neste munic...</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1577/req_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1577/req_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO Nº 05/2016_x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais REQUER do Exmo Prefeito Municipal, se digne estudar a viabilidade de "realizar a melhoria e o cascalhamento da estrada que dá acesso a propriedade de Bernadete Brand, passando pelas propriedades dos Senhores Antônio Foralosso e Miguel Spil...</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>NERCEU DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1197/ind_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1197/ind_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 01/2016_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "aplicar os recursos oriundos da economia gerada em virtude da não concessão do reajuste de 9,92%, aos subsídios do...</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1198/ind_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1198/ind_2.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 _x000D_
 INDICAÇÃO N.º 02/2016_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "instalar uma lixeira grande no parque industrial, próximo dos barracões de facção"._x000D_
 Apresentamos esse ...</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1199/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1199/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N.º 03/2016_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de tomar as providências necessárias com relação a colocação de lama asfaltica , sobre os reparos que foram feitos ...</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1200/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1200/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 04/2016_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar a melhoria e o cascalhamento da estrada que dá acesso a propriedade do senhor Manoel Silva, na Comunidade de Linh...</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1201/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1201/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 05/2016_x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar a contratação dos estagiários que passaram no teste seletivo, para trabalhar em sala de aula, auxiliando os prof...</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1202/ind_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1202/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo: _x000D_
 INDICAÇÃO N.º 06/2016_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de instalação de abrigos nos pontos onde à grande concentração de alunos que esperam a lotação, em todas as linhas ...</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1203/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1203/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assimados de acordo com a normas REGIMENTAIS INDICAM AO EXMO. PREFEITO MUNICIPAL, se digne a viabilidade de efetuar a distribuição de uniformes escolares para todos os alunos da rede municipal de ensino de nosso municipio._x000D_
 Apresentamos essa solicitação atendendo aos constantes pedidos dos pais de alunos que estudam n...</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1204/ind_9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1204/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 09/2016 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1205/ind_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1205/ind_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 10/2016 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1206/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1206/ind_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 11/2016 Proponente: Nerceu de Souza.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1207/ind_12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1207/ind_12.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 12/2016_x000D_
 Senhores Vereadores._x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar a reforma da ponte localizada na Comunidade de Alto Barra Bonita, que dá acesso as propriedades das famílias Blau, Bremm e Bibi...</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1208/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1208/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 13/2016 Senhores Vereadores. O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de um campo de futebol suiço devidamente gramado e iluminado no distrito de Santo Isidoro, neste município. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1209/ind_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1209/ind_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 14/2016_x000D_
 _x000D_
 Senhores Vereadores._x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar o concerto do aparelho de Raio X, com a máxima urgência"._x000D_
 Torna-se necessário, pois com o equipamento quebrad...</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1210/ind_15.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1210/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 15/2016 Senhores Vereadores. O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar o concerto do aparelho de Raio X, com a máxima urgência". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>ANTONIO ADAIR LISCHUISCHY</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1211/ind_16.pdf</t>
+    <t>ANTONIO LISCHUISCHY - TONINHO LECHINSKI</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1211/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 16/2016_x000D_
 _x000D_
 Senhores Vereadores._x000D_
 _x000D_
 O vereador abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "Efetuar as melhorias necessárias na estrada que dá acesso a propriedade do Sr. Enezio da Rocha localizada no Distrito de Santo Isido...</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1212/ind_17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1212/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 17/2016_x000D_
 _x000D_
 Senhores Vereadores._x000D_
 _x000D_
 O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "entrar em contato com os responsáveis pela COPEL, no senti...</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1213/ind_18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1213/ind_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 18/2016Senhores vereadores, O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar uma revisão geral nos brinquedos existentes na Praça Municipal Padre Giovani Batista Cerutti, com a máxima urgência". Proponente: Câmara Municipal de Trê...</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1214/ind_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1214/ind_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 19/2016_x000D_
 _x000D_
 O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar as melhorias necessárias na sinalização horizontal existente nas Avenidas e Ruas ...</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>Antônio Dezan</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1215/ind_20.pdf</t>
+    <t>ANTÔNIO DEZAN - TONI DEZAN</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1215/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 20/2016Os Os Vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de efetuar uma limpeza geral nos fundos do Ginásio Mário Lopes, como roçada e recolhimento do lixo existente no local. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3376/projeto_de_decreto_legislativo_01_de_2016.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3376/projeto_de_decreto_legislativo_01_de_2016.pdf</t>
   </si>
   <si>
     <t>SÚUIUU. Aprova viagem a Cascavel de agricultores e dá outras_x000D_
 Providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2889,67 +2910,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/1375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/1376.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/1377.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/1379.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/1380.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/1381.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/1383.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/1384.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/1385.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/1386.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/1387.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/1388.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/1389.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/1390.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/1391.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/1392.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/1393.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/1394.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/1395.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/1396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/1397.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/1398.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/1399.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/1400.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/1401.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/1402.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/1403.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/1404.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/1405.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/1406.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/1407.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/1408.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/1409.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/1410.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/1411.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/1412.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/1413.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/1414.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/1415.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/1416.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/1417.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/1418.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/1419.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/1420.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/1421.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/1422.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/1423.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/1424.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/1425.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/1426.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/1427.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/1428.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/1429.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/1430.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/1431.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/1432.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/1433.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/1434.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/1435.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/1437.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/1438.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/1439.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/1440.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/1441.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/1442.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/1443.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/1444.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/1445.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/1446.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/1447.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/1448.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/1449.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/1450.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/1451.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/1452.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/1453.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/1454.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/1455.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/1456.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/1457.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/1458.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/1459.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/1460.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/1461.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/1462.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/1463.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/1464.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/1466.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/1467.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/1468.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/1469.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/1470.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/1471.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/1472.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/1473.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/1474.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/1475.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/1476.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/1477.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/1478.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/1479.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/1480.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/1481.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/1482.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/1483.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/1484.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/1485.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/1486.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/1487.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/1488.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/1489.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/1490.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/1491.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/1492.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/1493.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/1494.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/1495.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/1496.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/1499.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/1500.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/1501.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/1502.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/1503.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/1504.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/1505.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/1506.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/1531.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/1509.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/1510.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/1511.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/1512.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/1513.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/1514.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/1515.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/1516.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/1517.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2142/1518.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2143/1519.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2144/1520.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2145/1521.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2146/1522.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2147/1523.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2148/1524.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2149/1525.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2150/1526.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2151/1527.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2152/1528.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2153/1531.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2154/1532.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2155/1536.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2156/1537.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2157/1538.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2158/1540.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2160/1541.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2161/1542.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2162/1543.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2163/1544.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2164/1545.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2165/1547.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2166/1548.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2167/1549.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2168/1550.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2169/1551.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2170/1552.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2171/1553.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2172/1554.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2173/1555.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2174/1556.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2175/1557.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2176/1558.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2177/1559.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2178/1560.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2179/1561.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2180/1562.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2181/1563.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2182/1564.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/20/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/21/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/22/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3497/projeto_de_lei_do_legislativo_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3498/projeto_de_lei_do_legislativo_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1574/req_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1575/req_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1576/req_4.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1577/req_5.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1197/ind_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1198/ind_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1199/ind_3.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1200/ind_4.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1201/ind_5.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1202/ind_6.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1203/ind_7.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1204/ind_9.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1205/ind_10.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1206/ind_11.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1207/ind_12.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1208/ind_13.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1209/ind_14.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1210/ind_15.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1211/ind_16.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1212/ind_17.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1213/ind_18.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1214/ind_19.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1215/ind_20.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3376/projeto_de_decreto_legislativo_01_de_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1995/1375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1996/1376.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1997/1377.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1941/1379.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1942/1380.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1943/1381.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1944/1383.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1945/1384.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1946/1385.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1947/1386.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1948/1387.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1949/1388.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1998/1389.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1950/1390.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1951/1391.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1952/1392.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1953/1393.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1954/1394.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1955/1395.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1956/1396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1957/1397.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1958/1398.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1959/1399.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1960/1400.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1961/1401.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1962/1402.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1999/1403.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1963/1404.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1964/1405.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1965/1406.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1966/1407.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1967/1408.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1968/1409.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1969/1410.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1970/1411.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1971/1412.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1972/1413.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1973/1414.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1974/1415.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1975/1416.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1976/1417.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1977/1418.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1978/1419.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1979/1420.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1980/1421.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1981/1422.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1982/1423.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1983/1424.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1984/1425.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1985/1426.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1986/1427.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1987/1428.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1988/1429.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1989/1430.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1990/1431.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1991/1432.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1992/1433.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1993/1434.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1994/1435.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2000/1437.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2001/1438.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2002/1439.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2003/1440.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2004/1441.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2005/1442.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2006/1443.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2007/1444.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2008/1445.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2009/1446.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2010/1447.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2011/1448.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2012/1449.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2013/1450.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2014/1451.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2015/1452.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2016/1453.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2017/1454.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2064/1455.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2065/1456.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2066/1457.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2067/1458.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2068/1459.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2069/1460.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2070/1461.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2071/1462.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2072/1463.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2073/1464.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2074/1466.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2075/1467.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2076/1468.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2077/1469.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2078/1470.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2079/1471.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2080/1472.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2081/1473.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2082/1474.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2083/1475.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2084/1476.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2085/1477.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2086/1478.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2087/1479.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2088/1480.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2089/1481.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2090/1482.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2091/1483.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2092/1484.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2093/1485.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2094/1486.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2095/1487.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2096/1488.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2097/1489.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2098/1490.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2099/1491.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2100/1492.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2101/1493.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2102/1494.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2103/1495.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2104/1496.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2105/1499.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2106/1500.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2107/1501.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2108/1502.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2128/1503.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2129/1504.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2130/1505.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2131/1506.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2132/1531.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2133/1509.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2134/1510.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2135/1511.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2136/1512.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2137/1513.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2138/1514.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2139/1515.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2140/1516.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2141/1517.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2142/1518.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2143/1519.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2144/1520.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2145/1521.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2146/1522.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2147/1523.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2148/1524.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2149/1525.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2150/1526.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2151/1527.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2152/1528.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2153/1531.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2154/1532.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2155/1536.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2156/1537.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2157/1538.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2158/1540.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2160/1541.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2161/1542.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2162/1543.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2163/1544.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2164/1545.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2165/1547.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2166/1548.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2167/1549.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2168/1550.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2169/1551.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2170/1552.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2171/1553.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2172/1554.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2173/1555.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2174/1556.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2175/1557.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2176/1558.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2177/1559.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2178/1560.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2179/1561.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2180/1562.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2181/1563.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/2182/1564.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/20/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/21/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/22/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3497/projeto_de_lei_do_legislativo_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3498/projeto_de_lei_do_legislativo_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1574/req_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1575/req_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1576/req_4.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1577/req_5.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1197/ind_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1198/ind_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1199/ind_3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1200/ind_4.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1201/ind_5.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1202/ind_6.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1203/ind_7.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1204/ind_9.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1205/ind_10.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1206/ind_11.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1207/ind_12.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1208/ind_13.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1209/ind_14.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1210/ind_15.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1211/ind_16.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1212/ind_17.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1213/ind_18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1214/ind_19.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/1215/ind_20.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2016/3376/projeto_de_decreto_legislativo_01_de_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H206"/>
+  <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7672,635 +7693,661 @@
       </c>
       <c r="D183" t="s">
         <v>723</v>
       </c>
       <c r="E183" t="s">
         <v>724</v>
       </c>
       <c r="F183" t="s">
         <v>725</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H183" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>728</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="D184" t="s">
         <v>723</v>
       </c>
       <c r="E184" t="s">
         <v>724</v>
       </c>
       <c r="F184" t="s">
         <v>725</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H184" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>731</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D185" t="s">
         <v>723</v>
       </c>
       <c r="E185" t="s">
         <v>724</v>
       </c>
       <c r="F185" t="s">
         <v>725</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>732</v>
       </c>
       <c r="H185" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>734</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="D186" t="s">
         <v>723</v>
       </c>
       <c r="E186" t="s">
         <v>724</v>
       </c>
       <c r="F186" t="s">
         <v>725</v>
       </c>
       <c r="G186" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H186" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>737</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>738</v>
       </c>
-      <c r="B187" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D187" t="s">
+        <v>723</v>
+      </c>
+      <c r="E187" t="s">
+        <v>724</v>
+      </c>
+      <c r="F187" t="s">
+        <v>725</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="E187" t="s">
+      <c r="H187" t="s">
         <v>740</v>
-      </c>
-[...7 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>741</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>700</v>
+      </c>
+      <c r="D188" t="s">
+        <v>742</v>
+      </c>
+      <c r="E188" t="s">
+        <v>743</v>
+      </c>
+      <c r="F188" t="s">
         <v>744</v>
-      </c>
-[...13 lines deleted...]
-        <v>741</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H188" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>747</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="D189" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E189" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F189" t="s">
-        <v>703</v>
+        <v>744</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H189" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>750</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D190" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E190" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F190" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H190" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>753</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="D191" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E191" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F191" t="s">
         <v>725</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H191" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>756</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
       <c r="D192" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E192" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F192" t="s">
         <v>725</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H192" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>759</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>760</v>
+        <v>719</v>
       </c>
       <c r="D193" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E193" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F193" t="s">
         <v>725</v>
       </c>
       <c r="G193" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H193" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>762</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>763</v>
       </c>
-      <c r="B194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D194" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E194" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F194" t="s">
         <v>725</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H194" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>766</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>767</v>
       </c>
-      <c r="B195" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D195" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E195" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F195" t="s">
         <v>725</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H195" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>770</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>771</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>742</v>
+      </c>
+      <c r="E196" t="s">
+        <v>743</v>
+      </c>
+      <c r="F196" t="s">
+        <v>725</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="D196" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>774</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>775</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="D197" t="s">
+        <v>742</v>
+      </c>
+      <c r="E197" t="s">
+        <v>743</v>
+      </c>
+      <c r="F197" t="s">
+        <v>744</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="D197" t="s">
-[...8 lines deleted...]
-      <c r="G197" s="1" t="s">
+      <c r="H197" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>778</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>779</v>
       </c>
-      <c r="B198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D198" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E198" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F198" t="s">
         <v>725</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H198" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>782</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>783</v>
       </c>
-      <c r="B199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D199" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E199" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F199" t="s">
         <v>725</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H199" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>786</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>787</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>742</v>
+      </c>
+      <c r="E200" t="s">
+        <v>743</v>
+      </c>
+      <c r="F200" t="s">
+        <v>725</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="D200" t="s">
-[...5 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>790</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>791</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>742</v>
+      </c>
+      <c r="E201" t="s">
+        <v>743</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="D201" t="s">
-[...5 lines deleted...]
-      <c r="F201" t="s">
+      <c r="H201" t="s">
         <v>793</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>794</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>795</v>
+      </c>
+      <c r="D202" t="s">
+        <v>742</v>
+      </c>
+      <c r="E202" t="s">
+        <v>743</v>
+      </c>
+      <c r="F202" t="s">
         <v>796</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="G202" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="D202" t="s">
-[...8 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>799</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>800</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="D203" t="s">
+        <v>742</v>
+      </c>
+      <c r="E203" t="s">
+        <v>743</v>
+      </c>
+      <c r="F203" t="s">
+        <v>796</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="D203" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>803</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>804</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>742</v>
+      </c>
+      <c r="E204" t="s">
+        <v>743</v>
+      </c>
+      <c r="F204" t="s">
+        <v>744</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="D204" t="s">
-[...8 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>807</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>808</v>
       </c>
-      <c r="B205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E205" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F205" t="s">
+        <v>744</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>811</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>699</v>
+      </c>
+      <c r="D206" t="s">
+        <v>742</v>
+      </c>
+      <c r="E206" t="s">
+        <v>743</v>
+      </c>
+      <c r="F206" t="s">
         <v>812</v>
       </c>
-      <c r="B206" t="s">
-[...2 lines deleted...]
-      <c r="C206" t="s">
+      <c r="G206" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H206" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>815</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
         <v>700</v>
       </c>
-      <c r="D206" t="s">
-[...5 lines deleted...]
-      <c r="F206" t="s">
+      <c r="D207" t="s">
+        <v>816</v>
+      </c>
+      <c r="E207" t="s">
+        <v>817</v>
+      </c>
+      <c r="F207" t="s">
         <v>703</v>
       </c>
-      <c r="G206" s="1" t="s">
-[...3 lines deleted...]
-        <v>816</v>
+      <c r="G207" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H207" t="s">
+        <v>819</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8466,50 +8513,51 @@
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>