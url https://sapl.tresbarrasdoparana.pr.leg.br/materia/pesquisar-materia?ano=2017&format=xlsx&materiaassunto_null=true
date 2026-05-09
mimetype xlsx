--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -10,3086 +10,3102 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2020" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2028" uniqueCount="1014">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2183/5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2183/5.pdf</t>
   </si>
   <si>
     <t>Resumo:  projeto 05 2017 Dispõe sobre reposição salarial, aos servidore do legislativo municipal ativos inativos e aos de cargo em comissao e da outras providencias Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2184/6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2184/6.pdf</t>
   </si>
   <si>
     <t>Resumo:  PL 07 2017 Súmula:Institui o plano Municipal de políticas públicas de /para/com as juventudes e dá outras providências Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2185/1566.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2185/1566.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Conselho Comunitário de Segurança do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2186/1567.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2186/1567.pdf</t>
   </si>
   <si>
     <t>Resumo:  dispõe sobre implantação do Programa de guarda subsídiada para crianças e adolescentes em situação de risco social e para pessoas com deficiência que necessitam de cuidadores, denominado programa família acolhedora e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2187/1568.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2187/1568.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2188/1569.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2188/1569.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2189/1570.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2189/1570.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a conceder auxílio mudança, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2190/1571.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2190/1571.pdf</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2191/1572.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2191/1572.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera as Leis Municipais nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 1523/16, de 04 de novembro de 2016 - Lei de Diretrizes Orçamentária (LDO), Lei Municipal nº 1550/16, de 09 de Dezembro de 2016 - Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do P...</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2192/1573.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2192/1573.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para sua alienação de bens móveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2193/1574.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2193/1574.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para excursão de encerramento de curso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2194/1575.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2194/1575.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Sindicato dos Trabalhadores Rurais e jovens do Município de Três Barras do Paraná, para uma viagem ao Show Rural Coopavel, na cidade de Cascavel PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/1576.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/1576.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar aposentados do Sindicato dos Trabalhadores Rurais do Município de Três Barras do Paraná, para uma viagem de lazer as Águas do Verê PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/1577.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/1577.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar agricultores do Município de Três Barras do Paraná, para uma viagem ao Show Rural Coopavel, na cidade de Cascavel PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2197/1579.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2197/1579.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Clube de Mães São José, para uma viagem de lazer as Águas do Verê, município do Verê PR, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2198/1580.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2198/1580.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Recanto Bem Estar dos Idosos, até a cidade de Catanduvas PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2199/1581.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2199/1581.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Clube de Mães Nossa Senhora dos Navegantes, até a cidade de Itaipulância PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2200/1582.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2200/1582.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cooperação Técnica com a Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2201/1583.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2201/1583.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Parágrafo único do artigo 1º da Lei Municipal nº 1206/15 de 03/03/15, que autorizou o Chefe do Poder Executivo Municipal a excepcionalmente a pagar concessão de auxílio social (aluguel social), diferenciado e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2202/1585.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2202/1585.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova o calendário esportivo de 2017, autoriza a realizar despesas com os campeonatos, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2203/1586.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2203/1586.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece instruções destinadas á realização de Processo Seletivo - PSS, visando compor Cadastro de Reserva para contratações temporários para o cargo de Professor, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2204/1587.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2204/1587.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a denominação de Rua A e das Travessas nº 09, 11, 21 e 23 da planta urbana da cidade de Três Barras do paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2205/1588.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2205/1588.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2206/1589.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2206/1589.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede auxílio-deslocamento aos profissionais que atuam nas escolas municipais, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2207/1592.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2207/1592.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Permissão de Uso de equipamento agrícola Municipal, a título gratuito, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2208/1593.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2208/1593.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 830/13, LDO Lei nº 1523/16, LOA Lei nº 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2209/1594.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2209/1594.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Recanto Bem Estar dos Idosos, até a localidade de Rosário D Oeste, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2210/1595.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2210/1595.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o vaor a ser pago por plantão médico de 12 (doze) horas criado pela Lei Municipal nº 555/08, de 03/09/08, com última majoração na Lei Municipal nº 1168/14 de 17/12/14, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2211/1596.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2211/1596.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2212/1597.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2212/1597.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executvo a assumir partes das despesas da Associação da Casa Familiar Rura de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2213/1598.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2213/1598.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a assumir partes das despesas da Associação de Pais e Amigos dos Excepcionais (APAE) de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2214/1599.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2214/1599.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a assumir partes das despesas do Recanto Bem estar do Idoso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2215/1600.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2215/1600.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a assumir partes das despesas do conselho Comunitário de Segurança do Município de Três Barras do PAraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2216/1601.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2216/1601.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2217/1602.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2217/1602.pdf</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2218/1603.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2218/1603.pdf</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2219/1604.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2219/1604.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2220/1605.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2220/1605.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal de Três Barras do Paraná, fazer concessão remunerada de espaços públicos vinculados aos esportes do município, dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2221/1606.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2221/1606.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Permissão de Uso de Veículo Municipal, a título gratuito, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2222/1607.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2222/1607.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a assumir partes das despesas da Associação de Assistência a Criança carente, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2223/1608.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2223/1608.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em ote urbano o lote rural nº 59-A, originário da subdivisão do lote nº 59 da Gleba nº 01, Imóvel Andrada, do Município de Três Barras do PAraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2224/1609.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2224/1609.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o item II do artigo 5º, o § 2º do artigo 5º, e o artigo 6º da Lei Municipal nº 1268/2015 de 19/06/2015, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2225/1610.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2225/1610.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Mnicipal a efetuar despesas para a realização das festividades ausivas a comemoração do aniversário do Município/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2226/1614.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2226/1614.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N° 1614/17AUORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇAO SALARIAL AOS SERVIDORES PUBLICOS MUNICÍPAIS. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2227/1615.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2227/1615.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA Autoriza o chefe do poder Executivo Municipal a conceder reposição salarial aos servidores publicos municipais ativos,temporarios,inativos,pensionistas e cargos em comissão constantes dos anexos I,II,III,IV, V com exeção aos agentes politicos e magistério e dá outras providências. Proponente: Câmara Municipal de Três Barras do ...</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2228/1616.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2228/1616.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Cria progrma de transportes de estudantes de transporte de estudantes de enino superior, cursos profissionalizantes e pré -vestibulares, para frequentar cursos em outros municípios e da outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2229/1617.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2229/1617.pdf</t>
   </si>
   <si>
     <t>Resumo:  projeto 1617 2017 Súmula: Cria o PROGRAMA Porteira Adentro e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2230/1618.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2230/1618.pdf</t>
   </si>
   <si>
     <t>Resumo:  Sumula: AUTORIZA o chefe do poder Executivo Municipal a transportar o Grupo de jovens josefinos até a cidade de Apucarana PR, e dá outras providêncais. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2231/1619.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2231/1619.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO 1619 2017 Súmula - Cria o programa Cidade Limpa e dá outras providencias Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2232/1620.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2232/1620.pdf</t>
   </si>
   <si>
     <t>Resumo:  projeto de lei n ° 1620 2017 Súmula Autoriza o Poder Executivo Municipal a contribuir mensalmente com Associação dos Municípios do Estado do Paraná - AMP Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2233/1621.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2233/1621.pdf</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N° 1621 2017 Institui o Diário Oficial dos Municípios do Paraná como veiculo oficial de comunicação dos atos normativos e administrativos do Município de Três barras do Paraná -eatdo do Paraná Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2234/1622.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2234/1622.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA. CRIA PROGRAMA ACESSO A INTERNET NA ZONA RURAL CONCEDE AUXILIO A ENTIDADES E /OU GRUPOS ORGANIZADOS PARA FIRMAR COOPERAÇÃO OBJETIVANDO CONDIÇOES FÍSICAS FAVORÁVEIS PARA INSTALAÇÃO DO DINAL DE INTERNET E DA OUTRAS PROVIDÊNCIAS. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2235/1623.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2235/1623.pdf</t>
   </si>
   <si>
     <t>Resumo:  Sumula: Altera a quantidade de vagas e a remuneração do programa de estágios,constante da Lei Municipal n ° 1281/15 e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2236/1624.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2236/1624.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se Revisão salarial Geral Anual para Exercicio de 2017 do Consorcio PUBLICO DOS MUNICÍPIOS DO PROCAXIAS- COMPRO E DA OUTRAS PROVIDÊNCIAS. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2237/1625.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2237/1625.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração pública Municipal, metas e riscos fiscais, diretrizes gerais para elaboração da proposta orçamentária, normas de execução financeira e políticas de fomento e desenvolvimento a serem executadas pelo município de Três Barras do Paraná, no exercício de 2018, e dá outras providênci...</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2238/1626.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2238/1626.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o inciso VIII, do § 1º, do artigo 8º, da Lei 772/2013, de 26/03/2013, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2239/1627.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2239/1627.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Concede Homenagem aos cidadãos Pioneiros de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2240/1628.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2240/1628.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula:autoriza p chefe do Poder Executivo Municipal a conceder auxilio mudança,e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2241/1629.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2241/1629.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera artigo 8º da Lei 1303/17, de 18 de abril de 2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2242/1630.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2242/1630.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LDO) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2243/1631.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2243/1631.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder resposição de subsídios, aos membros do Conselho Tutelar e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2244/1632.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2244/1632.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA - Revoga a Lei Municipal n°957 2017 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2245/1633.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2245/1633.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no PPA, Lei 830/13, LDO Lei nº 1523/16, LOA Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2246/1634.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2246/1634.pdf</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2247/1635.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2247/1635.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a Assinar Termo de Adesão com a Associação Nacional dos Municípios Sedes de Usinas Hidrelétricas - AMUSUH, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2248/1636.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2248/1636.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui a Lei Orgânica de Segurança Alimentar e Nutricional - LOSAN, cria o Sistema Municipal de Segurança Alimentar e Nutricional - SISAM no Município de Três Barras do Paraná, com vistas a assegurar direito humano á alimentação adequada e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2249/1638.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2249/1638.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2250/1639.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2250/1639.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2251/1640.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2251/1640.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2252/1641.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2252/1641.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2253/1643.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2253/1643.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera as Leis Municipais nº 830/13, de 04 de julho de 2013 - Plano Plurianual (PPA), Lei Municipal nº 1523/2016, de 04 de novembro de 2016 - Lei de Diretrizes orçamentárias (LDO), Lei Municipal nº 1550/2016, de 09 de Dezembro de 2016- Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Executivo Municipal de Três Barra...</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2254/1644.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2254/1644.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2255/1645.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2255/1645.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Três Barras do Paraná, para o Exercício de 2017. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2256/1646.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2256/1646.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento do Município, atualiza vaores das metas financeiras no (PPA) Lei nº 830/13, (LDO) LEi nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2257/1647.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2257/1647.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a ceder maquinários a terceiro pelo prazo de um dia, para realização de curso de aperfeiçoamento de servidores operadores de máquinas, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2258/1648.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2258/1648.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o Plano Plurianual - PPA do Município de Três Barras do Paraná, para o período 2018 a 2021, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2259/1649.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2259/1649.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a Conferência Municipal de Saúde, altera a Lei nº 832/13 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2260/1650.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2260/1650.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar atletas até a cidade de Naviraí - MS, para a disputa da 14º Campeonato Brasileiro Kyokushinkaikan de Karatê, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2261/1651.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2261/1651.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providêncas. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2262/1652.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2262/1652.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o parágrafo único do artigo 1º da Lei Municipal nº 1572/17 de 02/02/17, que autorizou o chefe do Poder Executivo Municipal a excepcionalmente a pagar concessão de auxílio social (aluguel social), diferenciado e dá outras providêncas. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2263/1653.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2263/1653.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a receita e fixa a despesa para o exercício de 2018, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2264/1654.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2264/1654.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o pagamento de indenização a particular. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2265/1655.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2265/1655.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2266/1656.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2266/1656.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2267/1657.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2267/1657.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/2016, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2268/1658.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2268/1658.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a, excepcionalmente, pagar concessão de auxílio social (aluguel social) diferenciado, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2269/1659.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2269/1659.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta o item III e IV no artigo 5º, altera o § 2º do artigo 5º e o artigo 6º da Lei Municipal nº 1268/15 de 19/06/15, revoga a Lei Municipal nº 1596/17 de 30/03/17 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2270/1660.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2270/1660.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 830/2013, (LDO) Lei nº 1523/2016, (LOA) Lei nº 1550/2016, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2271/1662.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2271/1662.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA- Institui horário especial de trabalho, cria gratificação de natureza especial para motoristas do trasnporte escolar, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2272/1664.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2272/1664.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2273/1665.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2273/1665.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei nº 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2274/1666.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2274/1666.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei nº 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2275/1667.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2275/1667.pdf</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2276/1668.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2276/1668.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei nº 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2277/1669.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2277/1669.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoga o inciso III do art. 2º e altera o art. 8º da Lei Municipal Nº 1601/2017, que criou o "Programa Porteira Adentro". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2278/1670.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2278/1670.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2279/1671.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2279/1671.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a realizar despesas com o Recanto Bem Estar do Idoso, para a festa de confraternização, em comemoração ao dia do idoso de 2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2280/1672.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2280/1672.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal de Três Barras do Paraná, conceder auxílio financeiro a atletas do Município para participar de campeonato Internaciona de Karatê e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2281/1673.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2281/1673.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes para realização de um baile de formatura, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2282/1674.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2282/1674.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a participar da Promoção Natal Premiado/2017. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2283/1675.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2283/1675.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os artigos 1º e 3º e revoga o artigo 4º da Lei nº 1.648/2017, que instituiu horário especial de trabalho e criou gratificação especial para motoristas do transporte escolar. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2284/1676.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2284/1676.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera símbolo de cargo efetivo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2285/1677.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2285/1677.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa Municipal de Transportes para Estudantes do Ensino Superior, Cursos Profissionalizantes e Pré-Vestibulares", e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2286/1678.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2286/1678.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal de Três Barras do PAraná, a realizar despesas com premiação aos participantes da etapa do campeonato Regional de Pesca a ser realizado no município, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2287/1679.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2287/1679.pdf</t>
   </si>
   <si>
     <t>Resumo:  Re-ratifica a transformação em lote urbano do ote rural nº 59 A, originário da subdivisão do lote nº 59, da Gleba nº 01, Imóvel Andrada, Comarca de Catanduvas, estado do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2288/1680.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2288/1680.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2289/1681.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2289/1681.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LDO) Lei nº 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2290/1682.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2290/1682.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza e define critérios para alienação de bens móveis, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2291/1683.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2291/1683.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei Nº 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2292/1684.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2292/1684.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a, excepcinalmente , pagar concessão de auxílio social (aluguel social) diferenciado, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2293/1685.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2293/1685.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder barracão, em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2294/1686.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2294/1686.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os artigos 57 e 58 da Lei nº 85/1994 - Estatuto dos Servidores do Município de Três barras do Paraná - que tratam da concessão de licença especial, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2295/1687.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2295/1687.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no PPA Lei nº 830/13, LDO Lei nº 1523/16, LOA Lei nº 1550/16 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2296/1688.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2296/1688.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Dia Municipal do gaúcho, a ser comemorado no dia 20 de setembro de cada ano, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2297/1689.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2297/1689.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atuaiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2298/1690.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2298/1690.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atuaiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2299/1691.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2299/1691.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2300/1692.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2300/1692.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atuaiza valores das metas financeiras no PPA Lei nº 830/2013, LDO Lei 1523/2016, LOA Lei nº 1550/2016, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2301/1693.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2301/1693.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a desmenbrar a matrícula de imóvel pertencente ao Município. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2302/1694.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2302/1694.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualiza valores das metas financeiras no (PPA) Lei nº 830/13, (LDO) Lei nº 1523/16, (LOA) Lei nº 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2303/1695.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2303/1695.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os anexos I e II, da Lei Municipal nº 08/2009 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2304/1696.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2304/1696.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o cargo de Diretor e Vice-diretor da Escola Municipal Angelina Segalla Dezan - Ensino Fundamental e Educação Infantil, define critério para sua escolha, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2305/1697.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2305/1697.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA- Altera o art. 34 da Lei n° 234/03 - Estatuto do Magistério Municipal -_x000D_
 que trata da dobra da carga horária de professores e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2306/1698.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2306/1698.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA - Consolida os cargos de Diretores. das Escolas municipais e CMEI s e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2307/1699.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2307/1699.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA - Prorroga a data de vigência da Lei n ° 216/10, conbinado com a Lei n° 311/10, com a Lei n° 540/11, com a Lei n° 701/12, com a Lei n° 908/13, com a Lei n° 1529/16 com a Lei n° 1149/14 , com a Lei n° 1343/15 e com a Lei n° 1529/16 e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2308/1700.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2308/1700.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA- Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no_x000D_
 (PPA) Lei n°830/13, (LDO) Lei n ° 1523/16, (LOA) Lei n° 1550/16, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2309/1701.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2309/1701.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA- Abre Crédito Suplementar no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei n°830/13, (LDO) Lei n ° 1523/16, (LOA) Lei n° 1550/16, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2310/1705.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2310/1705.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: Autoriza o Chefe do Poder Executivo Municipal a ceder bens em regime de Permissão de Uso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2311/1706.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2311/1706.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula : Autoriza o Chefe do poder Executivo Municipal a reajustar o valor da expressão monetária, valor de Referência (VR) do Município de Três Barras do Paraná pela variação do Índice Nacional de Preço ao Consumidor - IPCA, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2312/1707.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2312/1707.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula : Altera os valores definidos na Lei n° 153/09, para fins de cobrança dp Imposto sobre Transmissão " Inter Vivos" de Bens Imóveis e de Direitos Reais sobre Imóveis, e dá outras Providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2313/1708.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2313/1708.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Altera a Lei n° 175/02, define o valor da Unidade de Custeio (UVC), redefine tabela de desconto, para cobrança da Contribuição da Iluminação Pública -COSIP, instituida pela Lei n° 175 /02 , e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2314/1709.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2314/1709.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Altera e consolida a estrutura da organização administrativa do Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/23/1.pdf.crdownload</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/23/1.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a implantação de Câmeras de segurança e videomonitoramento em prédios e logradouros púbicos, no município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LEANDRO SALLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/24/2.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/24/2.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N°02/2017_x000D_
 súmula: Autoriza a Concessão de isenção do imposto predial e territorial urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer) ou seus dependentes, e dá outras providências Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/25/3.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/25/3.pdf.crdownload</t>
   </si>
   <si>
     <t>Resumo:  PROJETO DE LEI N° 03/2017_x000D_
 SÚMULA; Autoriza a cobrança de multa para indivíduos que picharem qualquer patrimônio público, jogarem lixo nas ruas, destruir ou depredar patrimônio público de nossa cidade e da outras providências Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3496/scanner_001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3496/scanner_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição salarial, aos Servi__x000D_
 dores do Legislativo Municipal, ativos,_x000D_
 inativos e aos de cargo em comissão e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/26/6.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/26/6.pdf.crdownload</t>
   </si>
   <si>
     <t>Súmula Autoriza o chefe do Poder Legislativo municipal a celebrar convênio com a Cooperativo de Crédito de Livre Admissão de Cascavel e Região SICOOB CREDICAPITAL ,para concessão de Empréstimo aos servidores públicos municipais efetivos e Agentes Políticos Mediante condenação em folha de pagamento e dá outras providências</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/27/projeto_de_lei_do_legislativo_07_de_2017.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/27/projeto_de_lei_do_legislativo_07_de_2017.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Plano Municipal de Políticas Públicas de/para/com as Juventudes e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/28/8.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/28/8.pdf.crdownload</t>
   </si>
   <si>
     <t>SÚMULA: Regulamenta o uso da Capela Mortuária e/ou outro espaço público que vier a ser utilizado para a realização de velório e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>Geovana Apª. Raulik</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/req_1.pdf</t>
+    <t>GEOVANA RAULIK</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO 01 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/req_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/req_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 41/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 01/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>Valdecir L. Joaquim</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_2.pdf</t>
+    <t>VALDECIR LUIZ JOAQUIM - VADECO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 02/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 03/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal que se estude a possibilidade de adquirir 1 (um) caminhão com 15 (quinze caçambas coletoras de entulhos, conforme segue no anexo I. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabiidade de "autorizar o veículo que realiza o transporte público escolar, chegue o mais próximo possível da residência do Sr. Walmir Costa de Oliveira. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acrdo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "realizar o transporte público para a cidade de Quedas do Iguaçú para os acadêmicos da cidade de Três Barras do Paraná". Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 07/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 08/2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 09/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 10/2017 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 11/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_12.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 12/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 13 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Dirceu M. Fabiane</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_15.pdf</t>
+    <t>DIRCEU FABIANE - PASTEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 15/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Eli do Carmo S. Teodoro</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_16.pdf</t>
+    <t>ELI TEODORO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 16 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 17/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 18/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 19/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 20/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_21.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 21/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 22/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 24/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 25/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 26/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO Nº 27/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_28.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 28/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_29.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 29/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_30.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 30/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 31/2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 32/2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 33/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 34/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 35/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 36 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n °37 2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_38.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_38.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n º 38/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_39.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_39.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n° 39/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N°.40/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N°42/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1267/nd_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1267/nd_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 43/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_44.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_44.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 44 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_45.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_45.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n° 45 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_46.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_46.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação 46 2017 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 47/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_48.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_48.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n° 48 /2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_49.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_49.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 49 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 50/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 51/ 2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_52.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_52.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 52/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_53.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_53.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 53/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_54.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_54.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação 54 /2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_55.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_55.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N 55/2017 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_56.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_56.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 56/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_57.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_57.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 57/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_58.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_58.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 58/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_59.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_59.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 59/2017 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_60.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_60.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n 60/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_61.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_61.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicaçao 61/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_62.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_62.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 62 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_63.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_63.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 63 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_64.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_64.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 64 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_65.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_65.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 65 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_66.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_66.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 66 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_67.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_67.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 67 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>Deoclecio Bescorovaine</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_68.pdf</t>
+    <t>DEOCLECIO BESCOROVAINE</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_68.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 68/ 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_69.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_69.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 69 /2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_70.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_70.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 70/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_71.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_71.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação 71 /2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_72.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_72.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 72/2017 Proponente: Dirceu Mauro Fabiane.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1297/nd_73.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1297/nd_73.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 73/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_74.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_74.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 74 2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_75.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_75.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 75 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_76.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_76.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 76/2017O Vereador abaixo assinado de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de "disponiblizar o transporte púbico para que os alunos do EJA, DO DISTRITO DE SANTO ISIDORO E COMUNIDADES VIZINHAS, POSSAM SE DESLOCAR ATÉ A SEDE DO MUNICÍPIO. Proponente: Câmara Municipal de ...</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_77.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_77.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 77 /2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 78/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_79.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_79.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 79/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_80.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_80.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 80/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_81.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_81.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 81/2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_82.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_82.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 82 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_83.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_83.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 83 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_84.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_84.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 84/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_85.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_85.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 85 2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1310/ind_86.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1310/ind_86.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 86 2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1311/ind_87.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1311/ind_87.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 87 2017 Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1312/ind_88.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1312/ind_88.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação N ° 88/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1313/ind_89.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1313/ind_89.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação N ° 89 2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1314/ind_90.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1314/ind_90.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n ° 90 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_91.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_91.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação N° 91 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_92.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_92.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicacão N° 92/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_96.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_96.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 96 /2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_97.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_97.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 97 /2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_99.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_99.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N ° 99 /2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_100.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_100.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n° 100/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_101.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_101.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 101 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_102.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_102.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 102/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_103.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_103.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 103 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_104.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_104.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 104/ 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>Isabel C. P. da Costa</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_105.pdf</t>
+    <t>DRA. ISABEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_105.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n °105/ 2017 Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_106.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_106.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 106/2017 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_107.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_107.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 107 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1328/ind_108.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1328/ind_108.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 108 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_109.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_109.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 109 2017 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_110.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_110.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 110/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_111.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_111.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n 111/2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_112.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_112.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 112 2017 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_113.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_113.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 113 2017 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_114.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_114.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 114 2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_115.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_115.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 115/ 2017 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3377/projeto_de_decreto_legislativo_01_de_2017.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3377/projeto_de_decreto_legislativo_01_de_2017.pdf</t>
   </si>
   <si>
     <t>SÚMULA. Aprova Acordo Judicial e dá outras providências</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3378/projeto_de_decreto_legislativo_02_de_2017.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3378/projeto_de_decreto_legislativo_02_de_2017.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paraná, Exercício Financeiro_x000D_
 de 2015 e dá outras 0 providências.</t>
+  </si>
+  <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>AD REFERENDUM</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/4253/ad_referendum_01_de_20217.pdf</t>
+  </si>
+  <si>
+    <t>Aprovo Acordo Judicial e dá outros_x000D_
+providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3393,67 +3409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2183/5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2184/6.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2185/1566.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2186/1567.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2187/1568.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2188/1569.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2189/1570.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2190/1571.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2191/1572.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2192/1573.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2193/1574.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2194/1575.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/1576.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/1577.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2197/1579.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2198/1580.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2199/1581.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2200/1582.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2201/1583.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2202/1585.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2203/1586.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2204/1587.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2205/1588.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2206/1589.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2207/1592.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2208/1593.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2209/1594.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2210/1595.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2211/1596.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2212/1597.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2213/1598.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2214/1599.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2215/1600.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2216/1601.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2217/1602.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2218/1603.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2219/1604.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2220/1605.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2221/1606.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2222/1607.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2223/1608.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2224/1609.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2225/1610.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2226/1614.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2227/1615.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2228/1616.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2229/1617.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2230/1618.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2231/1619.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2232/1620.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2233/1621.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2234/1622.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2235/1623.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2236/1624.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2237/1625.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2238/1626.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2239/1627.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2240/1628.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2241/1629.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2242/1630.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2243/1631.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2244/1632.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2245/1633.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2246/1634.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2247/1635.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2248/1636.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2249/1638.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2250/1639.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2251/1640.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2252/1641.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2253/1643.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2254/1644.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2255/1645.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2256/1646.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2257/1647.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2258/1648.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2259/1649.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2260/1650.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2261/1651.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2262/1652.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2263/1653.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2264/1654.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2265/1655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2266/1656.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2267/1657.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2268/1658.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2269/1659.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2270/1660.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2271/1662.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2272/1664.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2273/1665.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2274/1666.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2275/1667.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2276/1668.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2277/1669.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2278/1670.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2279/1671.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2280/1672.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2281/1673.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2282/1674.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2283/1675.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2284/1676.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2285/1677.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2286/1678.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2287/1679.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2288/1680.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2289/1681.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2290/1682.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2291/1683.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2292/1684.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2293/1685.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2294/1686.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2295/1687.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2296/1688.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2297/1689.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2298/1690.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2299/1691.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2300/1692.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2301/1693.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2302/1694.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2303/1695.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2304/1696.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2305/1697.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2306/1698.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2307/1699.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2308/1700.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2309/1701.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2310/1705.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2311/1706.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2312/1707.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2313/1708.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2314/1709.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/23/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/24/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/25/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3496/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/26/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/27/projeto_de_lei_do_legislativo_07_de_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/28/8.pdf.crdownload" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/req_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/req_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_41.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_5.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_6.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_7.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_9.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_10.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_15.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_16.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_20.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_32.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_33.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_34.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_35.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_36.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_37.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_38.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_39.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_42.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1267/nd_43.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_44.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_45.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_46.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_47.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_48.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_49.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_50.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_42.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_53.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_54.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_55.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_56.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_57.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_58.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_59.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_60.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_61.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_62.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_63.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_64.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_65.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_66.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_67.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_68.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_69.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_70.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_71.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_72.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1297/nd_73.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_74.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_75.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_76.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_77.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_42.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_79.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_80.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_81.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_82.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_83.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_84.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_85.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1310/ind_86.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1311/ind_87.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1312/ind_88.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1313/ind_89.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1314/ind_90.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_91.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_92.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_96.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_97.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_99.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_100.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_101.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_102.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_103.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_104.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_105.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_106.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_107.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1328/ind_108.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_109.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_110.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_111.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_112.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_113.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_114.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_115.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3377/projeto_de_decreto_legislativo_01_de_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3378/projeto_de_decreto_legislativo_02_de_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2183/5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2184/6.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2185/1566.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2186/1567.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2187/1568.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2188/1569.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2189/1570.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2190/1571.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2191/1572.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2192/1573.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2193/1574.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2194/1575.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/1576.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/1577.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2197/1579.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2198/1580.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2199/1581.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2200/1582.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2201/1583.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2202/1585.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2203/1586.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2204/1587.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2205/1588.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2206/1589.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2207/1592.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2208/1593.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2209/1594.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2210/1595.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2211/1596.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2212/1597.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2213/1598.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2214/1599.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2215/1600.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2216/1601.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2217/1602.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2218/1603.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2219/1604.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2220/1605.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2221/1606.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2222/1607.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2223/1608.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2224/1609.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2225/1610.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2226/1614.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2227/1615.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2228/1616.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2229/1617.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2230/1618.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2231/1619.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2232/1620.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2233/1621.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2234/1622.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2235/1623.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2236/1624.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2237/1625.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2238/1626.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2239/1627.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2240/1628.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2241/1629.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2242/1630.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2243/1631.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2244/1632.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2245/1633.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2246/1634.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2247/1635.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2248/1636.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2249/1638.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2250/1639.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2251/1640.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2252/1641.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2253/1643.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2254/1644.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2255/1645.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2256/1646.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2257/1647.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2258/1648.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2259/1649.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2260/1650.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2261/1651.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2262/1652.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2263/1653.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2264/1654.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2265/1655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2266/1656.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2267/1657.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2268/1658.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2269/1659.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2270/1660.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2271/1662.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2272/1664.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2273/1665.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2274/1666.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2275/1667.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2276/1668.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2277/1669.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2278/1670.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2279/1671.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2280/1672.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2281/1673.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2282/1674.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2283/1675.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2284/1676.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2285/1677.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2286/1678.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2287/1679.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2288/1680.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2289/1681.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2290/1682.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2291/1683.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2292/1684.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2293/1685.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2294/1686.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2295/1687.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2296/1688.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2297/1689.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2298/1690.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2299/1691.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2300/1692.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2301/1693.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2302/1694.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2303/1695.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2304/1696.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2305/1697.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2306/1698.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2307/1699.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2308/1700.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2309/1701.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2310/1705.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2311/1706.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2312/1707.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2313/1708.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/2314/1709.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/23/1.pdf.crdownload" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/24/2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/25/3.pdf.crdownload" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3496/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/26/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/27/projeto_de_lei_do_legislativo_07_de_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/28/8.pdf.crdownload" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1586/req_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1587/req_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_41.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_5.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_6.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_7.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_9.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_10.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_15.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_16.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_20.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_32.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_33.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_34.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_35.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_36.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_37.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_38.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_39.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_42.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1267/nd_43.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_44.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_45.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_46.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_47.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_48.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_49.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_50.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_42.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_53.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_54.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_55.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_56.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_57.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_58.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_59.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_60.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_61.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_62.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_63.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_64.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_65.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_66.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_67.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_68.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_69.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_70.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_71.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_72.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1297/nd_73.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_74.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_75.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_76.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_77.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_42.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_79.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_80.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_81.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_82.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_83.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_84.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_85.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1310/ind_86.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1311/ind_87.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1312/ind_88.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1313/ind_89.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1314/ind_90.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_91.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_92.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_96.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_97.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_99.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_100.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_101.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_102.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_103.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_104.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_105.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_106.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_107.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1328/ind_108.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_109.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_110.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_111.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_112.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_113.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_114.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_115.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3377/projeto_de_decreto_legislativo_01_de_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/3378/projeto_de_decreto_legislativo_02_de_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/4253/ad_referendum_01_de_20217.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H253"/>
+  <dimension ref="A1:H254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9977,50 +9993,76 @@
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>1006</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>540</v>
       </c>
       <c r="D253" t="s">
         <v>1002</v>
       </c>
       <c r="E253" t="s">
         <v>1003</v>
       </c>
       <c r="F253" t="s">
         <v>549</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="H253" t="s">
         <v>1008</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>533</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10233,50 +10275,51 @@
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>