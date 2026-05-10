--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -54,2187 +54,2187 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2341/1208.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2341/1208.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar produtos (materiais) para o Recanto e Bem Estar do Idoso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2342/1710.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2342/1710.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza os valores das Metas Financeiras no (PPA) Lei n° 1667/17, LDO Lei n° 1668/17, (LOA) Lei n° 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2343/1711.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2343/1711.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza os valores das Metas Financeiras no (PPA) Lei n° 1667/17, LDO Lei n° 1668/17, (LOA) Lei n° 1681/17 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2344/1712.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2344/1712.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do Magisterio), Constane da Lei n° 234/03 e suas alterações, com base no novo piso nacional dos professores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2345/1713.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2345/1713.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposições salariais aos servidores públicos municipais ativos, temporarios, inativos, pensionistas, e cargos em comissão constantes dos anexos I,II,III,IV e V, com excessão ao quadro do magistério, e dà outras providências. Proponente: Executivo Municipal de Três Barras do Para...</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2346/1714.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2346/1714.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede reposição aos subsídios dos agentes politicos do Poder Executivo do Município de Três Barras do Paraná, e da, outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2347/1715.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2347/1715.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a prestação de serviço do transporte de passageiros para fins turisticos, excursões e viagens em geral, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2348/1716.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2348/1716.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a promover o transporte de alunos, professores e responsaveis para excursão de encerramento de curso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2349/1717.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2349/1717.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o programa Municipal de Distribuição de postes de iluminação com valor subsidiado, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2350/1718.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2350/1718.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição aos subsídios dos membros do conselho tutelar, e dáo outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2351/1722.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2351/1722.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o programa de "Cestas Natalinas" a ser fornecido ás familias carentes, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2352/1723.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2352/1723.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera Dispositivo do plano de Diretor Municipal, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2353/1724.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2353/1724.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera Dispositivo da Lei 600/08, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2354/1725.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2354/1725.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova o calendário esportivo de 2018, autoriza a realizar despesas com os campeonatos, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2355/1726.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2355/1726.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a concessão de Título de Cidadão Honorário do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2356/1727.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2356/1727.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no Município de Tr~es Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2357/1728.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2357/1728.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a permissão de uso de veículo municipal, a título gratuito, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2358/1730.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2358/1730.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/17, (LOA) Lei nº 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2359/1731.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2359/1731.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o Chefe do Poder Executivo Municipal a ceder o lote, em regime de Permissão de uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2360/1732.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2360/1732.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Chefe do Poder Executivo Municipal a receber em Servidão de Uso e Passagem, imóveis destinados à construção de sistemas de abastecimentos de água, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2361/1733.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2361/1733.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Chefe do Poder Executivo Municipal a receber em Servidão de Uso e Passagem, Imóveis destinados a construção de Sistemas de abastecimentos de água, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2362/1734.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2362/1734.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera Leis Municipais n°1667/17, Plano Plurianual (PPA), Lei Municipal n° 1668/17, Lei de Diretrizes Orçamentária (LDO), Lei Municipal n° 1681/17, Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2363/1735.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2363/1735.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei n° 1.667/17,( LDO) Lei n° 1668/2017 , (LOA) Lei n° 1681/2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2364/1736.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2364/1736.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder o lote, em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2365/1737.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2365/1737.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta o Programa Educacional de Resistência ás Drogas e a Violência - PROERD no Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2366/1738.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2366/1738.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barrras do paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2367/1739.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2367/1739.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no PPA Lei nº 1667/17, LDO Lei 1668/17, LOA Lei nº 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2368/1740.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2368/1740.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2369/1741.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2369/1741.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo a Assumir partes das despesas da Asociação de Pais e Amigos dos Excepcionais (APAE) de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2370/1742.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2370/1742.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo a assumir partes das despesas do Conselho Comunitário de Segurança do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2371/1743.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2371/1743.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Dispõe sobre a Permissão de Uso de Veiculo Municipal, a titulo gratuito, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2372/1744.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2372/1744.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o Chefe do Poder Executivo Municipal a, excepcionalmente, pagar concessão de suxílio social (aluguel social) diferenciado, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2373/1745.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2373/1745.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/17, (LOA) lEI Nº 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2374/1746.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2374/1746.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2375/1747.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2375/1747.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o chefe do Poder Executivo Municipal a ceder o Lote, em regime de Permissão de Uso, e dá outras Providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2376/1749.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2376/1749.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento geral do Município, atualiza valores das metas fiscais no PPA Lei nº 1667/2017, LDO Lei nº 1668/2017, LOA Lei nº 1681/2017 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2377/1750.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2377/1750.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualiza valores da metas financeiras no PPA Lei nº 1667/17, (LDO) Lei nº 1668/17, (LOA) Lei nº 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2378/1751.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2378/1751.pdf</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2379/1753.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2379/1753.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Plano Municipal de Educação, (PME) do Município de Três Barras do Paraná, Estado do Paraná - PME e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2380/1754.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2380/1754.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA : Concede Homenagem aos Cidadaõs Pioneiros de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2381/1755.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2381/1755.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta corte temporário de despesas, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2382/1756.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2382/1756.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei 832/13, que dispõe sobre o Conselho Municipal de Saude e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2383/1757.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2383/1757.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigos da lei 1.601/17 do Programa Porteira Adentro. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2384/1759.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2384/1759.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do Paraná, para uma viagem a Londrina, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2385/1760.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2385/1760.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Chefe do Poder executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2386/1761.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2386/1761.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispoe sobre ações prioritárias da Administração Publica Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para elaboração da Proposta Orçamentária, Normas de Execução Financeira e Politicas de Fomento e Desenvolvimento a serem executadas pelo Municipio de Três Barras do Paraná, no exercicio de 2019, e dá outras providências. P...</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2387/1762.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2387/1762.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade Três Barras do Paraná no município de Três Barras do Paran_x000D_
 á, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2388/1763.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2388/1763.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) L n° 1667/17 (LDO) L n° 1668/17 (LOA) Ln° 1681/17, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2389/1764.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2389/1764.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula. Autoriza o Chefe do Poder Executivo Municipal a ceder o Lote em Regime de Permissão de Uso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2390/1765.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2390/1765.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Chefe do Poder Executivo Municipal de Três Barras do Paraná, para uma viagem a Guarulhos, Estado de São Paulo, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2391/1766.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2391/1766.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula- Atera a Lei 1695/2018 Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2392/1767.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2392/1767.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e consolida o Plano de Cargos, Carreira e Remuneração do Quadro de Pessoal do Magistério Público Municipal de Três Barras do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2393/1769.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2393/1769.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de Imóvel da planta urbana a cidade de Três Barras do Paraná, no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2394/1770.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2394/1770.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Orçamento Geral do Município, atualiza valores das metas financeiras no (PPA) Lei n° 1667/17, (LDO) Lei n° 1668/17, (LOA) Lei n° 1681/17, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2395/1771.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2395/1771.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a responsabilidade na Gestão de Recursos da Secretaria Municipal de Educação de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2396/1774.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2396/1774.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder bens em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2397/1776.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2397/1776.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera as Leis Municipais n° 1667/17, Plano Plurianual (PPA), Lei Municipal n1668/17 Lei de Diretrizes Orçamentarias (LDO), Lei Municipal n ° 1681 /17 Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2398/1777.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2398/1777.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no Orçamento Geral do Município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2399/1778.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2399/1778.pdf</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2400/1779.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2400/1779.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2401/1780.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2401/1780.pdf</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2402/1782.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2402/1782.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a revisão e atualização da Lei Municipal Nº1667/2017, de 14 de novembro de 2017 - Palno Plurianual - PPA do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2403/1783.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2403/1783.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a receita e fixa a despesa para o exercício de 2019, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2404/1784.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2404/1784.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do PAraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2405/1785.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2405/1785.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a proceder à alienação de bens públicos inservíveis de propriedade do Município de Três Barras do Paraná e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2406/1786.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2406/1786.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2407/1787.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2407/1787.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fica proibido o uso do "Narguilé" em locais públicos, bem como a venda de cachimbo conhecido como "Narguilé" aos menores de 18 anos, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2408/1788.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2408/1788.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/17, (LOA) Lei nº 1681/17, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2409/1789.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2409/1789.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder barracão industrial e Máquinas de Costura, em regime de Permissão de uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2410/1790.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2410/1790.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2411/1791.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2411/1791.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2412/1792.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2412/1792.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a contribuir com o Recanto Bem Estar do Idoso, para a festa de confraternização, em comemoração ao dia do idoso de 2018, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2413/1793.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2413/1793.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualizam valores das metas financeiras no PPA Lei nº 1667/2017, LDO Lei nº 1668/2017, LOA Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2414/1794.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2414/1794.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a outorgar permissão de uso para a instalação armário de telecomunicações para acomodações de equipamentos de links de internet via fibra óptica, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2415/1795.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2415/1795.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2416/1796.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2416/1796.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2417/1797.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2417/1797.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2418/1798.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2418/1798.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga a data de vigência da Lei nº 216/2010, combinado com a Lei nº 311/10, com a Lei nº 540/2011, com a Lei nº 701/2012, com a Lei nº 908/2013, com a Lei nº 1149/2014, com a Lei nº 1343/2015, com a Lei nº 1529/2016 e com a lei nº 1683/2017 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2419/1799.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2419/1799.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de Fim de Ano, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2420/1800.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2420/1800.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ás instalações do ginásio de Esportes Mário Lopes, para realização do II Torneio Internacional de Daido Karatê. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2421/1801.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2421/1801.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ás instalações do Ginásio de Esportes Mário Lopes para reaização de Curso de Dança de Salão e baile de formatura. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2422/1802.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2422/1802.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ás instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de formatura, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2423/1803.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2423/1803.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/17, (LDO) Lei nº 1668/17, (LOA) Lei nº 1681/17, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2424/1804.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2424/1804.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2425/1805.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2425/1805.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Programa de recuperação fiscal (REFIS 2018) do Município de nTrês Barras do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2426/1806.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2426/1806.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera critérios para o funcionmaneto dos ônibus escolares, alterando a lei nº 1082/2014, e revogando as leis 536/2011, 1188/2015, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2427/1807.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2427/1807.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e colaboradores da Escola Estadual de Campo Pedro Luiz Messias - Ensino Fundamental e Médio, município de Curitiba, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2428/1808.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2428/1808.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a assinar acordo de cooperação com o Três Nascentes Clube Recreativo, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2429/1809.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2429/1809.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município, atualizam valores das metas financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2430/1810.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2430/1810.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre Acordo Judicial, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2431/1811.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2431/1811.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2432/1812.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2432/1812.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem em regime de Permissão de Uso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2433/1813.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2433/1813.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2434/1814.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2434/1814.pdf</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2435/1815.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2435/1815.pdf</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2436/1816.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2436/1816.pdf</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2437/1817.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2437/1817.pdf</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2438/1818.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2438/1818.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2439/1819.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2439/1819.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2440/1820.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2440/1820.pdf</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2441/1821.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2441/1821.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Conselho Municipal de Sanidade Agropecuária - CSA e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2442/1824.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2442/1824.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Permissão de Uso de Veículo Municipal, a título gratuito, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2443/1825.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2443/1825.pdf</t>
   </si>
   <si>
     <t>Resumo:  Extingue cargos vagos e que vierem a vagar do quadro dos servidores efetivos do Município de Três Barras do Paraná, altera a quantidade de cargos vagos das demais carreiras, consolida os cargos alterando os anexos I e II da Lei nº 195/2010, e da outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2444/1827.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2444/1827.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Executivo Municipal a ceder ônibus para realizar excursão dos alunos do 3º e 4º ano á Francisco Beltrão e pagamento de ingresso no Anila Thermas Hotel e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2445/1828.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2445/1828.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualizam valores das m,etas financeiras financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2446/1829.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2446/1829.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município, atualizam valores das m,etas financeiras financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2447/1830.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2447/1830.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualizam valores das m,etas financeiras financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2448/1831.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2448/1831.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município, atualizam valores das m,etas financeiras financeiras no (PPA) Lei nº 1667/2017, (LDO) Lei nº 1668/2017, (LOA) Lei nº 1681/2017, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2449/1832.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2449/1832.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza valor da Unidade de Custeio (UVC), redefine tabela de desconto para cobrança da contribuição da iluminação pública - COSIP, instituída pela Lei nº 175/02 e suas alterações, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2450/1833.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2450/1833.pdf</t>
   </si>
   <si>
     <t>Resumo:  altera os valores definidos na Lei nº 153/2009, para fins de cobrança de Imposto sobre Transmissão "Inter Vivos" de Bens Imóveis e de Direitos Reais sobre Imóveis, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2451/1834.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2451/1834.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o Valor de Referência - VR - do Município de Três Barras do Paraná, pela variação do Índice Nacional de Preço ao Consumidor. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2452/1835.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2452/1835.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 1º da Lei nº 1758/2018, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2453/1836.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2453/1836.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza valores das metas financeiras no PPA Leis n° 1766/18, LDO Lei n° 1767/18, LOA Lei n° 1786/18, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2454/1838.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2454/1838.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/123/1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/123/1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a concessão de Titulo de Cidadão Honorário do Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/124/2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/124/2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Conceder Reposição aos subsídios dos agentes Políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras Providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/125/3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/125/3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre reposição Salarial, aos servidores do Legislativo ativos, inativos e aos cargos em comissão e dá outras Providências Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Eli do Carmo S. Teodoro</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/126/4.pdf</t>
+    <t>ELI TEODORO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/126/4.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a concessão de Título de Cidadão Honorário de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/127/5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/127/5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a concessão de Título de Cidadão Honorário do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/128/6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/128/6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a realização de feiras itinerantes no Município de Três Barras do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/129/7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/129/7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a política Municipal de incentivo ao Patriotismo, através da execução do hino Nacional e do hino a Três Barras do Paraná nos estabelecimentos de ensino, e dá outras providências. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/130/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/130/8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Projeto de Lei n° 8/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3393/projeto_de_resolucao_07_de_2018.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3393/projeto_de_resolucao_07_de_2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do poder Legislativo o art._x000D_
 57 do Estatuto dos Servidores Municipais, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/req_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 1 /2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1589/req_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1589/req_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO N° 02 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/ind_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/ind_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 01/2018 Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/ind_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/ind_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 02 /2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 03/2017 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 04/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>LEANDRO SALLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 05/2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>Valdecir L. Joaquim</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/ind_6.pdf</t>
+    <t>VALDECIR LUIZ JOAQUIM - VADECO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n ° 06 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 07/2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 08/2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/ind_9.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 09/2018 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/ind_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/ind_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 10/2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/ind_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 11/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/ind_12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/ind_12.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 12 2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 13 2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/ind_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/ind_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 14/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/ind_15.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 15/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/ind_16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 16/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>Geovana Apª. Raulik</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/ind_17.pdf</t>
+    <t>GEOVANA RAULIK</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 17/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Isabel C. P. da Costa</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/ind_18.pdf</t>
+    <t>DRA. ISABEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/ind_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 19/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/ind_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/ind_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 18/2018 Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/ind_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 20/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/ind_21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/ind_21.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 21 2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/ind_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/ind_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 22 2018 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/ind_23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/ind_23.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 23 2018 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/ind_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/ind_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 24 /2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 25 2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Dirceu M. Fabiane</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/ind_26.pdf</t>
+    <t>DIRCEU FABIANE - PASTEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 26/2018 Proponente: Dirceu Mauro Fabiane.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n ° 27 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/ind_28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/ind_28.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 28 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/ind_29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/ind_29.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 29 2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/ind_30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/ind_30.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 30/2018 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°31/2018 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 32/2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 33 2018 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/ind_34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 34 2018 Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1372/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1372/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 35 2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 36/2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 36 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/ind_38.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/ind_38.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 38 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/ind_40.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/ind_40.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 40 2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 41 2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 42 2018 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/ind_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/ind_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 43 2018 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/ind_44.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/ind_44.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 44 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 47 2018 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/ind_48.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/ind_48.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n 48 2018 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/ind_49.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/ind_49.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 49/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação 50 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1388/ind_51.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1388/ind_51.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 51 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/ind_52.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/ind_52.pdf</t>
   </si>
   <si>
     <t>Resumo:  I Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/ind_53.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/ind_53.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 43 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/ind_54.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/ind_54.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 54 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/ind_55.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/ind_55.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 55 2018 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/ind_56.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/ind_56.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO 56 2018 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>Deoclecio Bescorovaine</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/ind_57.pdf</t>
+    <t>DEOCLECIO BESCOROVAINE</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/ind_57.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 57 2018 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3379/projeto_de_decreto_legislativo_01_de_2018.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3379/projeto_de_decreto_legislativo_01_de_2018.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do Paranâ, Exercício Financeiro_x000D_
 de 2016 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2543,67 +2543,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2341/1208.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2342/1710.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2343/1711.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2344/1712.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2345/1713.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2346/1714.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2347/1715.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2348/1716.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2349/1717.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2350/1718.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2351/1722.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2352/1723.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2353/1724.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2354/1725.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2355/1726.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2356/1727.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2357/1728.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2358/1730.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2359/1731.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2360/1732.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2361/1733.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2362/1734.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2363/1735.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2364/1736.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2365/1737.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2366/1738.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2367/1739.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2368/1740.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2369/1741.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2370/1742.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2371/1743.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2372/1744.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2373/1745.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2374/1746.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2375/1747.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2376/1749.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2377/1750.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2378/1751.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2379/1753.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2380/1754.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2381/1755.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2382/1756.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2383/1757.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2384/1759.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2385/1760.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2386/1761.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2387/1762.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2388/1763.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2389/1764.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2390/1765.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2391/1766.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2392/1767.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2393/1769.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2394/1770.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2395/1771.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2396/1774.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2397/1776.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2398/1777.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2399/1778.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2400/1779.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2401/1780.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2402/1782.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2403/1783.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2404/1784.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2405/1785.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2406/1786.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2407/1787.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2408/1788.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2409/1789.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2410/1790.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2411/1791.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2412/1792.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2413/1793.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2414/1794.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2415/1795.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2416/1796.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2417/1797.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2418/1798.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2419/1799.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2420/1800.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2421/1801.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2422/1802.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2423/1803.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2424/1804.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2425/1805.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2426/1806.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2427/1807.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2428/1808.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2429/1809.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2430/1810.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2431/1811.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2432/1812.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2433/1813.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2434/1814.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2435/1815.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2436/1816.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2437/1817.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2438/1818.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2439/1819.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2440/1820.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2441/1821.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2442/1824.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2443/1825.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2444/1827.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2445/1828.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2446/1829.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2447/1830.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2448/1831.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2449/1832.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2450/1833.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2451/1834.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2452/1835.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2453/1836.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2454/1838.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/123/1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/124/2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/125/3.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/126/4.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/127/5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/128/6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/129/7.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/130/8.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3393/projeto_de_resolucao_07_de_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/req_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1589/req_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/ind_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/ind_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/ind_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/ind_4.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/ind_5.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/ind_6.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/ind_7.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/ind_8.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/ind_9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/ind_10.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/ind_11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/ind_12.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/ind_13.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/ind_14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/ind_15.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/ind_16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/ind_17.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/ind_18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/ind_19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/ind_20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/ind_21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/ind_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/ind_23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/ind_24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/ind_25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/ind_26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/ind_27.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/ind_28.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/ind_29.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/ind_30.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/ind_31.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/ind_32.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/ind_33.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/ind_34.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1372/ind_35.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/ind_36.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/ind_37.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/ind_38.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/ind_40.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/ind_41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/ind_42.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/ind_43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/ind_44.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/ind_47.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/ind_48.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/ind_49.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/ind_50.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1388/ind_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/ind_52.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/ind_53.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/ind_54.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/ind_55.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/ind_56.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/ind_57.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3379/projeto_de_decreto_legislativo_01_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2341/1208.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2342/1710.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2343/1711.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2344/1712.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2345/1713.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2346/1714.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2347/1715.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2348/1716.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2349/1717.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2350/1718.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2351/1722.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2352/1723.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2353/1724.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2354/1725.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2355/1726.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2356/1727.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2357/1728.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2358/1730.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2359/1731.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2360/1732.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2361/1733.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2362/1734.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2363/1735.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2364/1736.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2365/1737.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2366/1738.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2367/1739.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2368/1740.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2369/1741.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2370/1742.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2371/1743.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2372/1744.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2373/1745.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2374/1746.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2375/1747.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2376/1749.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2377/1750.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2378/1751.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2379/1753.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2380/1754.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2381/1755.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2382/1756.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2383/1757.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2384/1759.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2385/1760.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2386/1761.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2387/1762.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2388/1763.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2389/1764.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2390/1765.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2391/1766.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2392/1767.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2393/1769.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2394/1770.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2395/1771.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2396/1774.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2397/1776.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2398/1777.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2399/1778.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2400/1779.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2401/1780.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2402/1782.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2403/1783.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2404/1784.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2405/1785.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2406/1786.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2407/1787.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2408/1788.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2409/1789.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2410/1790.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2411/1791.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2412/1792.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2413/1793.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2414/1794.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2415/1795.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2416/1796.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2417/1797.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2418/1798.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2419/1799.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2420/1800.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2421/1801.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2422/1802.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2423/1803.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2424/1804.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2425/1805.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2426/1806.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2427/1807.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2428/1808.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2429/1809.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2430/1810.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2431/1811.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2432/1812.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2433/1813.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2434/1814.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2435/1815.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2436/1816.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2437/1817.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2438/1818.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2439/1819.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2440/1820.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2441/1821.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2442/1824.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2443/1825.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2444/1827.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2445/1828.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2446/1829.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2447/1830.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2448/1831.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2449/1832.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2450/1833.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2451/1834.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2452/1835.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2453/1836.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/2454/1838.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/123/1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/124/2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/125/3.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/126/4.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/127/5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/128/6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/129/7.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/130/8.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3393/projeto_de_resolucao_07_de_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/req_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1589/req_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/ind_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/ind_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/ind_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/ind_4.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/ind_5.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/ind_6.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/ind_7.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/ind_8.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/ind_9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/ind_10.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/ind_11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/ind_12.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/ind_13.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/ind_14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/ind_15.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/ind_16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1353/ind_17.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1354/ind_18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1355/ind_19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1356/ind_20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1357/ind_21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1358/ind_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/ind_23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1360/ind_24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/ind_25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/ind_26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1364/ind_27.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1365/ind_28.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/ind_29.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1367/ind_30.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/ind_31.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1369/ind_32.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/ind_33.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/ind_34.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1372/ind_35.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/ind_36.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/ind_37.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/ind_38.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/ind_40.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/ind_41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/ind_42.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/ind_43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/ind_44.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/ind_47.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/ind_48.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/ind_49.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/ind_50.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1388/ind_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/ind_52.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/ind_53.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/ind_54.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/ind_55.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/ind_56.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/ind_57.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2018/3379/projeto_de_decreto_legislativo_01_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>