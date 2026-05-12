--- v0 (2026-02-03)
+++ v1 (2026-05-12)
@@ -10,2451 +10,2448 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1634" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1634" uniqueCount="797">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2462/1836.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2462/1836.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza valores das metas financeiras no PPA Leis n° 1766/18, LDO Lei n° 1767/18, LOA Lei n° 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2463/1837.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2463/1837.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza valores das metas financeiras no PPA Leis n° 1766/18, LDO Lei n° 1767/18, LOA Lei n° 1786/18, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2465/1839.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2465/1839.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre aumento para parcelamento de débitos previdenciários junto a Secretária da Receita Federal do Brasil, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2466/1840.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2466/1840.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula- Autoriza o Chefe do Poder Executivo Municipal a ceder imóvel em Regime de Permissão e Uso, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2467/1841.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2467/1841.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a ceder, mediante Termo de Cessão de Uso, o veículo Toyata Corolla placas AXB 4633, para o uso da Câmara de Vereadores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2468/1842.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2468/1842.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no PPA leis n° 1667/2017 e 17666/18, (LDO) lei n°1767/18, (LOA) Lei n° 1.786/18, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2469/1843.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2469/1843.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Credito Especial no Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no PPA leis n° 1667/2017 e 17666/18, (LDO) lei n°1767/18, (LOA) Lei n° 1.786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2470/1844.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2470/1844.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o município a particpar da Promoção do C.T.G. Presilha dos Amigos de Três Barras do Paraná. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2471/1845.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2471/1845.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a destinar recursos para o III Encontro da Mulher Tribarrense e segunda edição da campanha " A força da mulher contra o trabalho infantil," e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2472/1846.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2472/1846.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 1º da Lei nº 1758/2018, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2473/1847.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2473/1847.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Dia Municipal da Água, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2474/1848.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2474/1848.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede complementação salarial dos servidores públicos municipais da carreira do magistério, regidos pela Lei nº 1742/2018, para aqueles que possuem vencimentos abaixo do piso nacional dos professores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2475/1849.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2475/1849.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2476/1850.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2476/1850.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2477/1851.pdf</t>
+  </si>
+  <si>
+    <t>Resumo:  Aprova o Calendário Esportivo de 2019, autoriza a reaizar despesas com os campeonatos, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
+  </si>
+  <si>
     <t>2478</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2478/1852.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2478/1852.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/2017 e 1766/2018, (LDO) Lei nº 1767/2018, (LOA) Lei nº 1786/2018, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2479/1853.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2479/1853.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/2017 e 1766/2018, (LDO) Lei nº 1767/2018, (LOA) Lei nº 1786/2018, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2480/1854.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2480/1854.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Santa Lúcia, Estado do Paraná, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2481/1855.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2481/1855.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar concessão de auxílio social (aluguel social), diferenciado e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2482/1856.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2482/1856.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a, excepcionalmente, pagar concessão de auxílio social (aluguel social), diferenciado e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2483/1857.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2483/1857.pdf</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2484/1858.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2484/1858.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2485/1859.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2485/1859.pdf</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2486/1860.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2486/1860.pdf</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2487/1861.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2487/1861.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Poder Executivo Municipal a permutar imóvel público municípal com imovel de propriedade da empresa Centro Automotivo Extang LTDA,. e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2488/1863.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2488/1863.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a apoiar Evento Cultural em comemoração ao evento do Município e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2489/1864.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2489/1864.pdf</t>
   </si>
   <si>
     <t>Resumo:  sumula: Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2490/1865.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2490/1865.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/2017 e 1766/2018 (LDO) Lei nº 1767/2018, (LOA) Lei nº 1786/2018, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2491/1866.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2491/1866.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2492/1867.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2492/1867.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração Pública Munciipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Prposta Orçamentária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2020, e dá outras providência...</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2493/1868.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2493/1868.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Munciipal a ceder as instalações do Ginásio de Esportes Mário Lopes, para a realização de um campeonato de futsal solidário , e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2494/1869.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2494/1869.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do campo de futebol do Alto Campo, para a realização de um Torneio de Pênalti, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2495/1870.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2495/1870.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2496/1871.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2496/1871.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza osvalores das metas financeiras no PPA Leis nº 1667/2017 e 1766/2018, (LDO) Lei nº 1767/2018, (LOA) Lei nº 1786/2018, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2497/1872.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2497/1872.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Homenagem aos Cidadãos Pioneiros de Três Barras do Paraná, e dá outras providências Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2498/1873.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2498/1873.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a firmar convênio com a Caixa Econômica Federal no âmbito de projetos habitacionais - Programa MInha Casa, Minha Vida, declara imóveis como de interesse social, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2499/1874.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2499/1874.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Bandeirantes, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2500/1875.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2500/1875.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina Cemitério Municipal localizado às margens da Rodovia PR 471, na sede do Município e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2501/1877.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2501/1877.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no rçamento Geral do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2502/1878.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2502/1878.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a criação do Polo de Apoio Presencial da Universidade Aberta do Brasil de Três Barras do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2503/1879.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2503/1879.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art. 12, da Lei Municipal nº 512/2011, que determina a composição do Conselho Municipal de Assistência Social, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2504/1880.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2504/1880.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 2º da Lei 1847/2019, que autoriza o Poder Executivo a firmar convênio com a CEF e declarar imóveis como de interesse social. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2578/1881.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2578/1881.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a receber outorga de Servidão de Uso e Passagem, de Bens Imóveis particulares, para fins de perfuração de poços artesianos e instalação de reservatórios elevados, destinados aos sistemas de abastecimento de água potável na zona rural do Município, e dá outras providências. Proponente: Executivo M...</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2579/1882.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2579/1882.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17 e 1766/18, LDO Lei n°1767/18, ( LOA) Lei n° 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2580/1883.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2580/1883.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para u,a viagem a Foz do Iguaçú, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2581/1884.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2581/1884.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2582/1885.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2582/1885.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2583/1886.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2583/1886.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Artigo 1º da Lei 1847/19, que autoriza o Poder Executivo a firmar convênio com a CEF e declara imóveis como de interesse social, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2584/1887.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2584/1887.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece Politica de Desenvolvimento do Turismo no Municipio de Três Barras do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2585/1888.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2585/1888.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo20 e o anexo I da Lei Municipal nº 1688/2017 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2586/1889.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2586/1889.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2587/1890.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2587/1890.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2588/1891.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2588/1891.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município de Três Barras do Paraná a terceirizar os serviços de Copa e Cozinha na realização do XXV FERMUPS - Festival Regional de Música Popular e Sertaneja, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2589/1892.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2589/1892.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoga as Leis nº 619/12 e 532/11, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2590/1893.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2590/1893.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal de Três Barras do Paraná a realizar despesas com materiais de construção para moradores do Município que tiveram suas casas queimadas por incêndio, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2591/1894.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2591/1894.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica o Protocolo de Intenções firmado pelo Município de TRÊS BARRAS DO PARANÁ e o CONSÓRCIO DE GESTÃO E TRATAMENTO DE RESÍDUOS URBANOS DO OESTE DO PARANÁ para educação ambiental, transbordo, tratamento e disposição final relativos aos resíduos sólidos urbanos e /ou outros resíduos. Proponente: Executivo Municipal de Três Bar...</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2592/1895.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2592/1895.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município de Três Barras do Paraná a associar-se á UNDIME - PR União Nacional dos Dirigentes Municipais de Educação do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2593/1896.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2593/1896.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a participação, com reservas, do Município de Três Barras do Paraná/PR, no Consócio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2594/1897.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2594/1897.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2595/1898.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2595/1898.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar pagamento de pernoites e refeições á Oficinas da Marinha do Brasil, para realização curso de formação de condutores de embarcações fluviais de pequeno porte, ceder local, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2596/1899.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2596/1899.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal viajar e , também a transportar representantes da sociedade do Município de Três Barras do Paraná, para uma viagem á Brasília-DF, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2597/1900.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2597/1900.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder um terreno, em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2598/1901.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2598/1901.pdf</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2599/1902.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2599/1902.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui e regulamenta o Programa Educacional " Cidadania e Justiça" na Rede Municipal de Ensino em parceria com a AMB - Associação dos Magistrados do Brasil, no Município de Três Barras do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2600/1903.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2600/1903.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 16677/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2601/1904.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2601/1904.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o anexo II da Lei Municipal nº 195/2010 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2602/1905.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2602/1905.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder terreno, em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a revisão e atualização da Lei Municipal nº 1667/17, de 14 de Novembro de 2017 - Plano Plurianual - PPA do Município de Três Barras do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2604/1907.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2604/1907.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Supleentar no orçamento geral da Câmara Municipal e atualiza os valores das metas financeiras no PPA, LDO e LOA e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2605/1908.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2605/1908.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a receita e fixa a despesa para o exercício de 2020, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2606/1909.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2606/1909.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2607/1910.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2607/1910.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2608/1911.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2608/1911.pdf</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2609/1912.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2609/1912.pdf</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2610/1913.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2610/1913.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a providenciar o transporte de grupo de pessoas do Município de Três Barras do Paraná, para uma viagem a Foz do Iguaçú, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2611/1914.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2611/1914.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ás instalações do Ginásio de Esportes Mário Lopes, para a realização do baile de formatura do Colégio Estadual Princesa Izabel, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2612/1915.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2612/1915.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ás instalações do Ginásio de Esportes Mário Lopes, para a realização da I Taça Finosport, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2613/1916.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2613/1916.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2614/1917.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2614/1917.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imóveis para o Clube de Mães Nossa Senhora dos Navegantes em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2615/1918.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2615/1918.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre acordo Judicial. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2616/1919.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2616/1919.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a realizar despesas para a festa de confraternização, em comemoração ao Dia do Idoso de 2019, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2617/1920.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2617/1920.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposições salariais aos servidores públicos municipais ativos, temporários, inativos, pensionistas, funções gratificadas e cargos em comissão constantes dos anexo I, II, III, IV e V, com exceção ao quadro do magistério, e dá outras providências. Proponente: Executivo Municipal...</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2618/1921.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2618/1921.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais (profissionais do magistério), constante da Lei nº 1742/18, com base no novo piso nacional dos professores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2619/1922.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2619/1922.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição aos subsídios dos membros do Conselho Tutelar, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2620/1924.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2620/1924.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana da cidade de Três Barras do Paraná PR, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2621/1925.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2621/1925.pdf</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2622/1926.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2622/1926.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Programa de Recuperação Fiscal REFIS - 2019 do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2623/1927.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2623/1927.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a distribuição de água por caminhão pipa, no Município de Três Barras do Paraná, durante períodos de seca, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2624/1928.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2624/1928.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre política de incentivo ao desenvolvimento econômico e social do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2625/1929.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2625/1929.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a conceder ajuda de custo a atletas tribarresnses que disputarão o W.K.B WORLD CUP 2019, representando o Município de Três Barras do Paraná. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2626/1931.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2626/1931.pdf</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2627/1932.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2627/1932.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede incentivo para instalação de indústria, nos termos da lei Municipal nº 1898/2019, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2628/1933.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2628/1933.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2629/1934.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2629/1934.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa Frente de Trabalho Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2630/1935.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2630/1935.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes, para realização de um baile de formatura, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2631/1936.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2631/1936.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a apoiar evento cultural "Cavalgada da Proclamação da República" e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2632/1937.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2632/1937.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Suplementar no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2633/1938.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2633/1938.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18, (LOA) Lei nº 1786/18, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2634/1939.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2634/1939.pdf</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2635/1940.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2635/1940.pdf</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2636/1941.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2636/1941.pdf</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2637/1942.pdf</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2638/1943.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2638/1943.pdf</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2639/1944.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2639/1944.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Executivo Municipal a ceder ônibus para transporte de alunos e professores a realizarem visita de estudos ao Polo Astronômico, Usina Itaipu entre outras atrações curriculares á Foz do Iguaçú e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2640/1945.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2640/1945.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas do município de Três Barras do Paraná, para uma viagem a Naviraí - MS, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2641/1946.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2641/1946.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Boa Vista da Aparecida, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2642/1947.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2642/1947.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18 (LOA) Lei nº 1786/17 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2643/1948.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2643/1948.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito suplementar no orçamento geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17 e 1766/18, (LDO) Lei nº 1767/18 (LOA) Lei nº 1786/17 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2644/1949.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2644/1949.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o valor da Unidade de Custeio (UVC), redefine tabela de desconto para cobrança da Contribuição da Iluminação Pública - COSIP, instituída pela Lei 175/02 e suas alterações, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2645/1950.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2645/1950.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transforma em lote Urbano o lote Rural nº 216-G-B, subdivisão do Lote nº 216-G, da gleba nº 05, imóvel Andrada, do Município de Três Barras do Paraná, Comarca de Catanduvas, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2646/1951.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2646/1951.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o repasse de contribuição associativa anualç á ADETUROESTE - Agência de Desenvolvimento Turístico do Oeste do Paraná - Riquezas do Oeste e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2647/1952.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2647/1952.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a concessão de diárias no âmbito do Município de Três Barras do Paraná, altera os artigos 36 e 37 da Lei Municipal 85/1994 - Estatuto dos Servidores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2648/1953.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2648/1953.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os artigos 13 e 22 e o anexo I da Lei Municipall Nº 1688/2017 e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2649/1954.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2649/1954.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder caminhão para a Associação de Catadores Ambientalistas de Três Barras do Paraná em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2650/1955.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2650/1955.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis da planta urbana da cidade de Três Barras do Paraná no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2651/1956.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2651/1956.pdf</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2652/1957.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2652/1957.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga a data de vigência da Lei nº 216/10 de 13/04/2010, e suas alterações, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2653/1958.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2653/1958.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Sulina, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2654/1959.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2654/1959.pdf</t>
   </si>
   <si>
     <t>Resumo:  altera os valores definidos na Lei nº 153/2019, para fins de cobrança do Imposto sobre Transmissão "Inter Vivos" de Bens Imóveis e de Direitos Reais sobre Imóveis, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2655/1960.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2655/1960.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o valor de Referência - VR - do Município de Três Barras do Paraná, pela variação do ìndice Nacional de Preço ao Consumidor - IPCA. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2464/1838.pdf</t>
-[...26 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2637/1942.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2464/1838.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>Eli do Carmo S. Teodoro</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/35/1.pdf</t>
+    <t>ELI TEODORO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/35/1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Concede reposição da inflação aos subsídios dos agentes políticos do poder legislativo do município de Três Barras do Paraná. e dá outras providências. Proponente: Legislativo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/36/2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/36/2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Dispõe sobre a reposição salarial dos servidores ativos do Legislativo Municipal e ao Cargo de Comissão, e dá outras providências. Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LEANDRO SALLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/37/3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/37/3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Autoriza o Município de Três Barras do Paranà a criar o BANCO MUNICÍPAL DE MATERIAIS DE CONSTRUÇÃO e dá outras providências. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/38/4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/38/4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_do_legislativo_05_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_do_legislativo_05_de_2019.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a publicação da lista de espera de pacientes da Secretaria Municipal de Saúde, e dá outras providências. Proponente: Legislativo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Isabel C. P. da Costa</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/40/6.pdf.crdownload</t>
+    <t>DRA. ISABEL, LEANDRO SALLA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/40/6.pdf.crdownload</t>
   </si>
   <si>
     <t>Institui a Câmara Mirim no Município de Três Barras do Paraná, e dá outras providências. Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/41/7.pdf.crdownload</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/41/7.pdf.crdownload</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Cultural dos Peões e Prendas de Três Barras do Paraná e dá outras providências. Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/42/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/42/8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Nomeia a pista Municipal de motocross, e dá outras providências. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Valdecir Borges</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_do_legislativo_09_de_2019.pdf</t>
+    <t>VALDECIR BORGES - NENÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_do_legislativo_09_de_2019.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade pública a Associação de Agricultores, Piscicultores e Aquicultores de Três Barras do Paraná e dá outras providências. Proponente: Legislativo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3394/projeto_de_resolucao_06_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3394/projeto_de_resolucao_06_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a concessão, valor, pagamento e_x000D_
 prestação de contas de diárias no âmbito da Câ__x000D_
 mara Municipal de Vereadores, e dá outras pro__x000D_
 vidências.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3395/projeto_de_resolucao_07_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3395/projeto_de_resolucao_07_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a utilização de veículo disponível_x000D_
 à Câmara Municipal de Vereadores, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3396/projeto_de_resolucao_10_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3396/projeto_de_resolucao_10_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre o Controle Intemo na Câmara_x000D_
 Municipal de Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_resolucao_13_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_resolucao_13_de_2019.pdf</t>
   </si>
   <si>
     <t>f]yl: acrescenra dispositivo a Resoluçâo no_x000D_
 U /l20l9, e dá outras providências.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3398/projeto_de_resolucao_14_de_2019.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3398/projeto_de_resolucao_14_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a filiação da Câmara Municipal_x000D_
 de Vereadores à Associaçào de Câmaras e Vere__x000D_
 adores do Oeste do paraná, e dá outras provi__x000D_
 e dências.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/req_1.pdf</t>
+    <t>DRA. ISABEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 01/2019 Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/req_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/req_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 02/2019 Proponente: LEANDRO MOCELIN SALLA</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/req_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/req_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 01 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/req_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/req_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 04/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1594/req_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1594/req_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO N° 05 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3877/scanner_002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3877/scanner_002.pdf</t>
   </si>
   <si>
     <t>REQUER DE REALIZAR CASCALHAMENTO DA ESTRADA QUE DA ACESSO À PROPRIEDADE DOS SENHORES NELSON COGO  NEI BERDARDE E RAIMUNDO CARNEIRO, ALTO BARRA BONITA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1595/req_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1595/req_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 07/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/req_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/req_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 08 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>Valdecir L. Joaquim</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/req_9.pdf</t>
+    <t>VALDECIR LUIZ JOAQUIM - VADECO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/req_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  REQUERIMENTO N° 09 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/req_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/req_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 10/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/req_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/req_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 11/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/ind_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/ind_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 01 2019 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1569/ind_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1569/ind_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 02/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1570/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1570/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°03 2019 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1571/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1571/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°05/2019 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1572/ind_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1572/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 06 2019 Proponente: Câmara Municipal de Três Barras do Paraná</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1573/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1573/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 7 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2061/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2061/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n 08/2019 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2062/ind_9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2062/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 09 /2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2063/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2063/ind_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°11/2019 Proponente: Câmara Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_11.pdf</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 13 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2509/ind_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2509/ind_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 14 2019 Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2510/ind_15.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2510/ind_15.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 15 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 16 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_17.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 17 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°18 2019 Proponente: VALDECIR LUIZ JOAQUIM.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 19/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2516/ind_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2516/ind_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 20/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_21.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°21/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 22 2019 Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_23.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°23 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 24 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 25 2019 Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 26 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 27/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_28.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 28/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_29.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 29/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_30.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 30 2019 Proponente: VALDECIR LUIZ JOAQUIM.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 31 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 32/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 33 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Geovana Apª. Raulik</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_34.pdf</t>
+    <t>GEOVANA RAULIK</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação n° 34 2019 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 35 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação nº 36 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 37 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_38.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_38.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 38 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_39.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_39.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 39 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_40.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_40.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 40 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2537/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2537/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 41 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2538/iknd_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2538/iknd_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 42 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2539/ind_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2539/ind_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n°43/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2540/ind_44.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2540/ind_44.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 44/2019 Proponente: Simão Alberton.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2541/ind_45.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2541/ind_45.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 08 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2542/ind_46.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2542/ind_46.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 46/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 47 2019 Proponente: Simão Alberton.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_48.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_48.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 48 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_49.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_49.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 49/2019 Proponente: Simão Alberton.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2546/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2546/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 50/2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2547/ind_51.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2547/ind_51.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 51/ 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_52.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_52.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 52/2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>Dirceu M. Fabiane</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_53.pdf</t>
+    <t>DIRCEU FABIANE - PASTEL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_53.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 53 2019 Proponente: Dirceu Mauro Fabiane.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_57.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_57.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 57 2019 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_59.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_59.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 59 2019 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_66.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_66.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 66/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_67.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_67.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 67/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_68.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_68.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 68/2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2555/ind_69.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2555/ind_69.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 69 2019 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3380/projeto_de_decreto_legislativo_01_de_2019.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3380/projeto_de_decreto_legislativo_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do paraná, Exercício fin*".lio_x000D_
 de 2017 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2763,67 +2760,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2462/1836.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2463/1837.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2465/1839.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2466/1840.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2467/1841.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2468/1842.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2469/1843.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2470/1844.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2471/1845.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2472/1846.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2473/1847.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2474/1848.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2475/1849.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2476/1850.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2478/1852.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2479/1853.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2480/1854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2481/1855.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2482/1856.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2483/1857.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2484/1858.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2485/1859.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2486/1860.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2487/1861.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2488/1863.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2489/1864.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2490/1865.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2491/1866.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2492/1867.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2493/1868.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2494/1869.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2495/1870.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2496/1871.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2497/1872.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2498/1873.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2499/1874.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2500/1875.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2501/1877.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2502/1878.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2503/1879.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2504/1880.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2578/1881.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2579/1882.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2580/1883.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2581/1884.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2582/1885.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2583/1886.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2584/1887.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2585/1888.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2586/1889.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2587/1890.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2588/1891.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2589/1892.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2590/1893.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2591/1894.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2592/1895.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2593/1896.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2594/1897.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2595/1898.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2596/1899.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2597/1900.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2598/1901.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2599/1902.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2600/1903.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2601/1904.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2602/1905.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2604/1907.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2605/1908.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2606/1909.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2607/1910.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2608/1911.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2609/1912.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2610/1913.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2611/1914.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2612/1915.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2613/1916.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2614/1917.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2615/1918.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2616/1919.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2617/1920.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2618/1921.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2619/1922.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2620/1924.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2621/1925.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2622/1926.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2623/1927.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2624/1928.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2625/1929.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2626/1931.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2627/1932.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2628/1933.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2629/1934.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2630/1935.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2631/1936.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2632/1937.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2633/1938.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2634/1939.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2635/1940.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2636/1941.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2638/1943.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2639/1944.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2640/1945.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2641/1946.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2642/1947.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2643/1948.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2644/1949.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2645/1950.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2646/1951.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2647/1952.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2648/1953.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2649/1954.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2650/1955.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2651/1956.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2652/1957.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2653/1958.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2654/1959.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2655/1960.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2464/1838.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2477/1851.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2637/1942.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/35/1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/36/2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/37/3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/38/4.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_do_legislativo_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/40/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/41/7.pdf.crdownload" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/42/8.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_do_legislativo_09_de_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3394/projeto_de_resolucao_06_de_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3395/projeto_de_resolucao_07_de_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3396/projeto_de_resolucao_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_resolucao_13_de_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3398/projeto_de_resolucao_14_de_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/req_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/req_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/req_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/req_4.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1594/req_5.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3877/scanner_002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1595/req_7.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/req_8.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/req_9.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/req_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/req_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/ind_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1569/ind_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1570/ind_3.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1571/ind_5.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1572/ind_6.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1573/ind_7.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2061/ind_8.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2062/ind_9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2063/ind_11.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_11.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_13.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2509/ind_14.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2510/ind_15.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_16.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_17.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_18.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2516/ind_20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_21.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_26.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_27.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_28.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_29.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_30.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_31.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_32.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_33.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_34.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_35.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_36.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_37.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_38.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_39.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_40.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2537/ind_41.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2538/iknd_42.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2539/ind_43.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2540/ind_44.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2541/ind_45.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2542/ind_46.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_47.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_48.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_49.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2546/ind_50.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2547/ind_51.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_52.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_53.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_57.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_59.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_66.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_67.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_68.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2555/ind_69.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3380/projeto_de_decreto_legislativo_01_de_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2462/1836.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2463/1837.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2465/1839.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2466/1840.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2467/1841.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2468/1842.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2469/1843.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2470/1844.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2471/1845.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2472/1846.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2473/1847.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2474/1848.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2475/1849.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2476/1850.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2477/1851.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2478/1852.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2479/1853.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2480/1854.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2481/1855.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2482/1856.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2483/1857.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2484/1858.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2485/1859.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2486/1860.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2487/1861.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2488/1863.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2489/1864.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2490/1865.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2491/1866.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2492/1867.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2493/1868.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2494/1869.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2495/1870.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2496/1871.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2497/1872.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2498/1873.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2499/1874.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2500/1875.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2501/1877.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2502/1878.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2503/1879.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2504/1880.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2578/1881.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2579/1882.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2580/1883.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2581/1884.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2582/1885.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2583/1886.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2584/1887.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2585/1888.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2586/1889.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2587/1890.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2588/1891.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2589/1892.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2590/1893.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2591/1894.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2592/1895.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2593/1896.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2594/1897.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2595/1898.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2596/1899.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2597/1900.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2598/1901.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2599/1902.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2600/1903.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2601/1904.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2602/1905.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2604/1907.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2605/1908.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2606/1909.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2607/1910.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2608/1911.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2609/1912.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2610/1913.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2611/1914.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2612/1915.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2613/1916.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2614/1917.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2615/1918.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2616/1919.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2617/1920.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2618/1921.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2619/1922.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2620/1924.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2621/1925.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2622/1926.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2623/1927.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2624/1928.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2625/1929.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2626/1931.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2627/1932.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2628/1933.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2629/1934.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2630/1935.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2631/1936.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2632/1937.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2633/1938.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2634/1939.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2635/1940.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2636/1941.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2637/1942.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2638/1943.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2639/1944.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2640/1945.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2641/1946.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2642/1947.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2643/1948.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2644/1949.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2645/1950.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2646/1951.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2647/1952.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2648/1953.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2649/1954.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2650/1955.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2651/1956.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2652/1957.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2653/1958.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2654/1959.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2655/1960.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2464/1838.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/35/1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/36/2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/37/3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/38/4.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_do_legislativo_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/40/6.pdf.crdownload" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/41/7.pdf.crdownload" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/42/8.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_do_legislativo_09_de_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3394/projeto_de_resolucao_06_de_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3395/projeto_de_resolucao_07_de_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3396/projeto_de_resolucao_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3397/projeto_de_resolucao_13_de_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3398/projeto_de_resolucao_14_de_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/req_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/req_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/req_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/req_4.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1594/req_5.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3877/scanner_002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1595/req_7.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/req_8.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/req_9.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/req_10.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/req_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/ind_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1569/ind_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1570/ind_3.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1571/ind_5.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1572/ind_6.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/1573/ind_7.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2061/ind_8.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2062/ind_9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2063/ind_11.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_11.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_13.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2509/ind_14.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2510/ind_15.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_16.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_17.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_18.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2516/ind_20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_21.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_26.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_27.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_28.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_29.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_30.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_31.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_32.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_33.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_34.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_35.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_36.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_37.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_38.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_39.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_40.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2537/ind_41.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2538/iknd_42.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2539/ind_43.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2540/ind_44.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2541/ind_45.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2542/ind_46.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_47.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_48.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_49.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2546/ind_50.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2547/ind_51.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_52.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_53.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_57.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_59.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_66.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_67.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_68.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/2555/ind_69.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2019/3380/projeto_de_decreto_legislativo_01_de_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3326,155 +3323,155 @@
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
         <v>91</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>106</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H26" t="s">
@@ -3534,77 +3531,77 @@
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
         <v>120</v>
-      </c>
-[...19 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>125</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H31" t="s">
@@ -3839,76 +3836,76 @@
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>165</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
       <c r="G41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H41" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>169</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H42" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>173</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
@@ -4129,77 +4126,77 @@
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>209</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>213</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
         <v>211</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>215</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>216</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H54" t="s">
@@ -4415,77 +4412,77 @@
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>251</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>252</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H63" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>259</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H65" t="s">
@@ -4675,103 +4672,103 @@
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>291</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>295</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
         <v>293</v>
-      </c>
-[...19 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>300</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>301</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H76" t="s">
@@ -5013,77 +5010,77 @@
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>340</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>341</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H86" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>347</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>348</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H88" t="s">
@@ -5143,77 +5140,77 @@
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>359</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>360</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H91" t="s">
-        <v>222</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H92" t="s">
-        <v>365</v>
+        <v>226</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>366</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H93" t="s">
@@ -5351,467 +5348,467 @@
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>390</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>392</v>
       </c>
       <c r="H99" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H100" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H101" t="s">
-        <v>207</v>
+        <v>393</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H102" t="s">
-        <v>385</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H103" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>406</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H104" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>409</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>410</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="D105" t="s">
-[...8 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>413</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>414</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="D106" t="s">
-[...8 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>418</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="D107" t="s">
-[...8 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>422</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="D108" t="s">
-[...8 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>425</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
         <v>426</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="D109" t="s">
-[...8 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>429</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>430</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="D110" t="s">
-[...8 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>433</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>434</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D111" t="s">
-[...8 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>437</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
         <v>438</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="D112" t="s">
-[...8 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>441</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>442</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="D113" t="s">
-[...8 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>445</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>446</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="D114" t="s">
-[...8 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>449</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
         <v>450</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="D115" t="s">
-[...8 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>453</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>454</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H116" t="s">
@@ -5819,2324 +5816,2324 @@
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>457</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>458</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H117" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>460</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>461</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="D118" t="s">
-[...8 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>464</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>465</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="D119" t="s">
-[...8 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>468</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>469</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="D120" t="s">
-[...8 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>472</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>473</v>
       </c>
       <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="E121" t="s">
+      <c r="H121" t="s">
         <v>475</v>
-      </c>
-[...7 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>476</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>477</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="B122" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H122" t="s">
-        <v>385</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>479</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>480</v>
+      </c>
+      <c r="D123" t="s">
         <v>481</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>482</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>483</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>486</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>487</v>
+      </c>
+      <c r="D124" t="s">
+        <v>481</v>
+      </c>
+      <c r="E124" t="s">
+        <v>482</v>
+      </c>
+      <c r="F124" t="s">
+        <v>483</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="H124" t="s">
         <v>489</v>
-      </c>
-[...13 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>490</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>491</v>
+      </c>
+      <c r="D125" t="s">
+        <v>481</v>
+      </c>
+      <c r="E125" t="s">
+        <v>482</v>
+      </c>
+      <c r="F125" t="s">
         <v>492</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="G125" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="D125" t="s">
-[...5 lines deleted...]
-      <c r="F125" t="s">
+      <c r="H125" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>495</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>496</v>
+      </c>
+      <c r="D126" t="s">
+        <v>481</v>
+      </c>
+      <c r="E126" t="s">
+        <v>482</v>
+      </c>
+      <c r="F126" t="s">
+        <v>492</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="H126" t="s">
         <v>498</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>499</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>500</v>
+      </c>
+      <c r="D127" t="s">
+        <v>481</v>
+      </c>
+      <c r="E127" t="s">
+        <v>482</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="H127" t="s">
         <v>502</v>
-      </c>
-[...10 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>503</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>504</v>
+      </c>
+      <c r="D128" t="s">
+        <v>481</v>
+      </c>
+      <c r="E128" t="s">
+        <v>482</v>
+      </c>
+      <c r="F128" t="s">
         <v>505</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="G128" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="D128" t="s">
-[...5 lines deleted...]
-      <c r="F128" t="s">
+      <c r="H128" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>508</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>509</v>
+      </c>
+      <c r="D129" t="s">
+        <v>481</v>
+      </c>
+      <c r="E129" t="s">
+        <v>482</v>
+      </c>
+      <c r="F129" t="s">
+        <v>483</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="H129" t="s">
         <v>511</v>
-      </c>
-[...13 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>512</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>513</v>
+      </c>
+      <c r="D130" t="s">
+        <v>481</v>
+      </c>
+      <c r="E130" t="s">
+        <v>482</v>
+      </c>
+      <c r="F130" t="s">
+        <v>492</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="H130" t="s">
         <v>515</v>
-      </c>
-[...13 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>516</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>517</v>
+      </c>
+      <c r="D131" t="s">
+        <v>481</v>
+      </c>
+      <c r="E131" t="s">
+        <v>482</v>
+      </c>
+      <c r="F131" t="s">
         <v>518</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="G131" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="D131" t="s">
-[...5 lines deleted...]
-      <c r="F131" t="s">
+      <c r="H131" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>521</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>504</v>
+      </c>
+      <c r="D132" t="s">
+        <v>522</v>
+      </c>
+      <c r="E132" t="s">
         <v>523</v>
       </c>
-      <c r="B132" t="s">
-[...5 lines deleted...]
-      <c r="D132" t="s">
+      <c r="F132" t="s">
+        <v>483</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E132" t="s">
+      <c r="H132" t="s">
         <v>525</v>
-      </c>
-[...7 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>526</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>509</v>
+      </c>
+      <c r="D133" t="s">
+        <v>522</v>
+      </c>
+      <c r="E133" t="s">
+        <v>523</v>
+      </c>
+      <c r="F133" t="s">
+        <v>483</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H133" t="s">
         <v>528</v>
-      </c>
-[...19 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>529</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>530</v>
+      </c>
+      <c r="D134" t="s">
+        <v>522</v>
+      </c>
+      <c r="E134" t="s">
+        <v>523</v>
+      </c>
+      <c r="F134" t="s">
+        <v>483</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="H134" t="s">
         <v>532</v>
-      </c>
-[...13 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>533</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>534</v>
+      </c>
+      <c r="D135" t="s">
+        <v>522</v>
+      </c>
+      <c r="E135" t="s">
+        <v>523</v>
+      </c>
+      <c r="F135" t="s">
+        <v>483</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="H135" t="s">
         <v>536</v>
-      </c>
-[...13 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>537</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>538</v>
+      </c>
+      <c r="D136" t="s">
+        <v>522</v>
+      </c>
+      <c r="E136" t="s">
+        <v>523</v>
+      </c>
+      <c r="F136" t="s">
+        <v>483</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="H136" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>541</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>480</v>
+      </c>
+      <c r="D137" t="s">
+        <v>542</v>
+      </c>
+      <c r="E137" t="s">
         <v>543</v>
       </c>
-      <c r="B137" t="s">
-[...5 lines deleted...]
-      <c r="D137" t="s">
+      <c r="F137" t="s">
         <v>544</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="F137" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>547</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>487</v>
+      </c>
+      <c r="D138" t="s">
+        <v>542</v>
+      </c>
+      <c r="E138" t="s">
+        <v>543</v>
+      </c>
+      <c r="F138" t="s">
+        <v>492</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>550</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>491</v>
+      </c>
+      <c r="D139" t="s">
+        <v>542</v>
+      </c>
+      <c r="E139" t="s">
+        <v>543</v>
+      </c>
+      <c r="F139" t="s">
         <v>551</v>
       </c>
-      <c r="B139" t="s">
-[...11 lines deleted...]
-      <c r="F139" t="s">
+      <c r="G139" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>554</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>496</v>
+      </c>
+      <c r="D140" t="s">
+        <v>542</v>
+      </c>
+      <c r="E140" t="s">
+        <v>543</v>
+      </c>
+      <c r="F140" t="s">
+        <v>551</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>557</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>500</v>
+      </c>
+      <c r="D141" t="s">
+        <v>542</v>
+      </c>
+      <c r="E141" t="s">
+        <v>543</v>
+      </c>
+      <c r="F141" t="s">
+        <v>551</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>560</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>504</v>
+      </c>
+      <c r="D142" t="s">
+        <v>542</v>
+      </c>
+      <c r="E142" t="s">
+        <v>543</v>
+      </c>
+      <c r="F142" t="s">
+        <v>551</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="B142" t="s">
-[...14 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>563</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>509</v>
+      </c>
+      <c r="D143" t="s">
+        <v>542</v>
+      </c>
+      <c r="E143" t="s">
+        <v>543</v>
+      </c>
+      <c r="F143" t="s">
+        <v>551</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>566</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>513</v>
+      </c>
+      <c r="D144" t="s">
+        <v>542</v>
+      </c>
+      <c r="E144" t="s">
+        <v>543</v>
+      </c>
+      <c r="F144" t="s">
+        <v>551</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B144" t="s">
-[...14 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>569</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>517</v>
+      </c>
+      <c r="D145" t="s">
+        <v>542</v>
+      </c>
+      <c r="E145" t="s">
+        <v>543</v>
+      </c>
+      <c r="F145" t="s">
         <v>570</v>
       </c>
-      <c r="B145" t="s">
-[...11 lines deleted...]
-      <c r="F145" t="s">
+      <c r="G145" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>573</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>530</v>
+      </c>
+      <c r="D146" t="s">
+        <v>542</v>
+      </c>
+      <c r="E146" t="s">
+        <v>543</v>
+      </c>
+      <c r="F146" t="s">
+        <v>551</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>576</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
         <v>577</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
+        <v>542</v>
+      </c>
+      <c r="E147" t="s">
+        <v>543</v>
+      </c>
+      <c r="F147" t="s">
+        <v>570</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="D147" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>580</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>480</v>
+      </c>
+      <c r="D148" t="s">
         <v>581</v>
       </c>
-      <c r="B148" t="s">
-[...5 lines deleted...]
-      <c r="D148" t="s">
+      <c r="E148" t="s">
         <v>582</v>
       </c>
-      <c r="E148" t="s">
+      <c r="F148" t="s">
+        <v>518</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="F148" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>585</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>487</v>
+      </c>
+      <c r="D149" t="s">
+        <v>581</v>
+      </c>
+      <c r="E149" t="s">
+        <v>582</v>
+      </c>
+      <c r="F149" t="s">
+        <v>518</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="B149" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>588</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>491</v>
+      </c>
+      <c r="D150" t="s">
+        <v>581</v>
+      </c>
+      <c r="E150" t="s">
+        <v>582</v>
+      </c>
+      <c r="F150" t="s">
+        <v>492</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="B150" t="s">
-[...14 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>591</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>500</v>
+      </c>
+      <c r="D151" t="s">
+        <v>581</v>
+      </c>
+      <c r="E151" t="s">
+        <v>582</v>
+      </c>
+      <c r="F151" t="s">
+        <v>492</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>594</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>504</v>
+      </c>
+      <c r="D152" t="s">
+        <v>581</v>
+      </c>
+      <c r="E152" t="s">
+        <v>582</v>
+      </c>
+      <c r="F152" t="s">
+        <v>492</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>597</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>509</v>
+      </c>
+      <c r="D153" t="s">
+        <v>581</v>
+      </c>
+      <c r="E153" t="s">
+        <v>582</v>
+      </c>
+      <c r="F153" t="s">
+        <v>551</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>600</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>513</v>
+      </c>
+      <c r="D154" t="s">
+        <v>581</v>
+      </c>
+      <c r="E154" t="s">
+        <v>582</v>
+      </c>
+      <c r="F154" t="s">
+        <v>492</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>603</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>517</v>
+      </c>
+      <c r="D155" t="s">
+        <v>581</v>
+      </c>
+      <c r="E155" t="s">
+        <v>582</v>
+      </c>
+      <c r="F155" t="s">
+        <v>492</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B155" t="s">
-[...14 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="H155" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>606</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>577</v>
+      </c>
+      <c r="D156" t="s">
+        <v>581</v>
+      </c>
+      <c r="E156" t="s">
+        <v>582</v>
+      </c>
+      <c r="F156" t="s">
+        <v>570</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>609</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>610</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="D157" t="s">
+        <v>581</v>
+      </c>
+      <c r="E157" t="s">
+        <v>582</v>
+      </c>
+      <c r="F157" t="s">
+        <v>570</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="D157" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H157" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>612</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>534</v>
+      </c>
+      <c r="D158" t="s">
+        <v>581</v>
+      </c>
+      <c r="E158" t="s">
+        <v>582</v>
+      </c>
+      <c r="F158" t="s">
+        <v>570</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="B158" t="s">
-[...14 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="H158" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>615</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>538</v>
+      </c>
+      <c r="D159" t="s">
+        <v>581</v>
+      </c>
+      <c r="E159" t="s">
+        <v>582</v>
+      </c>
+      <c r="F159" t="s">
+        <v>518</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B159" t="s">
-[...14 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>618</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>619</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
+        <v>581</v>
+      </c>
+      <c r="E160" t="s">
+        <v>582</v>
+      </c>
+      <c r="F160" t="s">
+        <v>518</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="D160" t="s">
-[...8 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>622</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>623</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
+        <v>581</v>
+      </c>
+      <c r="E161" t="s">
+        <v>582</v>
+      </c>
+      <c r="F161" t="s">
+        <v>492</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="D161" t="s">
-[...8 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>626</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>627</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
+        <v>581</v>
+      </c>
+      <c r="E162" t="s">
+        <v>582</v>
+      </c>
+      <c r="F162" t="s">
+        <v>551</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="D162" t="s">
-[...8 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>630</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
         <v>631</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>581</v>
+      </c>
+      <c r="E163" t="s">
+        <v>582</v>
+      </c>
+      <c r="F163" t="s">
+        <v>570</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="D163" t="s">
-[...8 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>634</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>635</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
+        <v>581</v>
+      </c>
+      <c r="E164" t="s">
+        <v>582</v>
+      </c>
+      <c r="F164" t="s">
+        <v>551</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="D164" t="s">
-[...8 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>638</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
         <v>639</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="D165" t="s">
+        <v>581</v>
+      </c>
+      <c r="E165" t="s">
+        <v>582</v>
+      </c>
+      <c r="F165" t="s">
+        <v>551</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="D165" t="s">
-[...8 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>642</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
         <v>643</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="D166" t="s">
+        <v>581</v>
+      </c>
+      <c r="E166" t="s">
+        <v>582</v>
+      </c>
+      <c r="F166" t="s">
+        <v>492</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="D166" t="s">
-[...8 lines deleted...]
-      <c r="G166" s="1" t="s">
+      <c r="H166" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>646</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>647</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="D167" t="s">
+        <v>581</v>
+      </c>
+      <c r="E167" t="s">
+        <v>582</v>
+      </c>
+      <c r="F167" t="s">
+        <v>544</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="D167" t="s">
-[...8 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>650</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>651</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>581</v>
+      </c>
+      <c r="E168" t="s">
+        <v>582</v>
+      </c>
+      <c r="F168" t="s">
+        <v>544</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="D168" t="s">
-[...8 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>654</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>655</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
+        <v>581</v>
+      </c>
+      <c r="E169" t="s">
+        <v>582</v>
+      </c>
+      <c r="F169" t="s">
+        <v>551</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="D169" t="s">
-[...8 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>658</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>659</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
+        <v>581</v>
+      </c>
+      <c r="E170" t="s">
+        <v>582</v>
+      </c>
+      <c r="F170" t="s">
+        <v>483</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="D170" t="s">
-[...8 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>662</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>663</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
+        <v>581</v>
+      </c>
+      <c r="E171" t="s">
+        <v>582</v>
+      </c>
+      <c r="F171" t="s">
+        <v>551</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="D171" t="s">
-[...8 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>666</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>667</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
+        <v>581</v>
+      </c>
+      <c r="E172" t="s">
+        <v>582</v>
+      </c>
+      <c r="F172" t="s">
+        <v>551</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="D172" t="s">
-[...8 lines deleted...]
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>670</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>671</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
+        <v>581</v>
+      </c>
+      <c r="E173" t="s">
+        <v>582</v>
+      </c>
+      <c r="F173" t="s">
+        <v>492</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="D173" t="s">
-[...8 lines deleted...]
-      <c r="G173" s="1" t="s">
+      <c r="H173" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>674</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
         <v>675</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="D174" t="s">
+        <v>581</v>
+      </c>
+      <c r="E174" t="s">
+        <v>582</v>
+      </c>
+      <c r="F174" t="s">
+        <v>492</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="D174" t="s">
-[...8 lines deleted...]
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>678</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
         <v>679</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="D175" t="s">
+        <v>581</v>
+      </c>
+      <c r="E175" t="s">
+        <v>582</v>
+      </c>
+      <c r="F175" t="s">
+        <v>492</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="D175" t="s">
-[...8 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>682</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>683</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>581</v>
+      </c>
+      <c r="E176" t="s">
+        <v>582</v>
+      </c>
+      <c r="F176" t="s">
+        <v>492</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="D176" t="s">
-[...8 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>686</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
         <v>687</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
+        <v>581</v>
+      </c>
+      <c r="E177" t="s">
+        <v>582</v>
+      </c>
+      <c r="F177" t="s">
+        <v>492</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="D177" t="s">
-[...8 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>690</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
         <v>691</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
+        <v>581</v>
+      </c>
+      <c r="E178" t="s">
+        <v>582</v>
+      </c>
+      <c r="F178" t="s">
+        <v>551</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="D178" t="s">
-[...8 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>694</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>695</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>581</v>
+      </c>
+      <c r="E179" t="s">
+        <v>582</v>
+      </c>
+      <c r="F179" t="s">
         <v>696</v>
       </c>
-      <c r="D179" t="s">
-[...5 lines deleted...]
-      <c r="F179" t="s">
+      <c r="G179" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>699</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>479</v>
+      </c>
+      <c r="D180" t="s">
+        <v>581</v>
+      </c>
+      <c r="E180" t="s">
+        <v>582</v>
+      </c>
+      <c r="F180" t="s">
+        <v>551</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B180" t="s">
-[...14 lines deleted...]
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>702</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>486</v>
+      </c>
+      <c r="D181" t="s">
+        <v>581</v>
+      </c>
+      <c r="E181" t="s">
+        <v>582</v>
+      </c>
+      <c r="F181" t="s">
+        <v>492</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="B181" t="s">
-[...14 lines deleted...]
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>705</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>490</v>
+      </c>
+      <c r="D182" t="s">
+        <v>581</v>
+      </c>
+      <c r="E182" t="s">
+        <v>582</v>
+      </c>
+      <c r="F182" t="s">
+        <v>492</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B182" t="s">
-[...14 lines deleted...]
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>708</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>495</v>
+      </c>
+      <c r="D183" t="s">
+        <v>581</v>
+      </c>
+      <c r="E183" t="s">
+        <v>582</v>
+      </c>
+      <c r="F183" t="s">
+        <v>483</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B183" t="s">
-[...14 lines deleted...]
-      <c r="G183" s="1" t="s">
+      <c r="H183" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>711</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>499</v>
+      </c>
+      <c r="D184" t="s">
+        <v>581</v>
+      </c>
+      <c r="E184" t="s">
+        <v>582</v>
+      </c>
+      <c r="F184" t="s">
+        <v>492</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B184" t="s">
-[...14 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>714</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>503</v>
+      </c>
+      <c r="D185" t="s">
+        <v>581</v>
+      </c>
+      <c r="E185" t="s">
+        <v>582</v>
+      </c>
+      <c r="F185" t="s">
+        <v>492</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="B185" t="s">
-[...14 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>717</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>508</v>
+      </c>
+      <c r="D186" t="s">
+        <v>581</v>
+      </c>
+      <c r="E186" t="s">
+        <v>582</v>
+      </c>
+      <c r="F186" t="s">
+        <v>492</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B186" t="s">
-[...14 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>720</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>512</v>
+      </c>
+      <c r="D187" t="s">
+        <v>581</v>
+      </c>
+      <c r="E187" t="s">
+        <v>582</v>
+      </c>
+      <c r="F187" t="s">
+        <v>492</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="B187" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>516</v>
+      </c>
+      <c r="D188" t="s">
+        <v>581</v>
+      </c>
+      <c r="E188" t="s">
+        <v>582</v>
+      </c>
+      <c r="F188" t="s">
+        <v>492</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B188" t="s">
-[...14 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>726</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>727</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>581</v>
+      </c>
+      <c r="E189" t="s">
+        <v>582</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="D189" t="s">
-[...5 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>730</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
         <v>731</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
+        <v>581</v>
+      </c>
+      <c r="E190" t="s">
+        <v>582</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="D190" t="s">
-[...5 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>734</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>735</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
+        <v>581</v>
+      </c>
+      <c r="E191" t="s">
+        <v>582</v>
+      </c>
+      <c r="F191" t="s">
+        <v>551</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="D191" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>738</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>739</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>581</v>
+      </c>
+      <c r="E192" t="s">
+        <v>582</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="D192" t="s">
-[...5 lines deleted...]
-      <c r="G192" s="1" t="s">
+      <c r="H192" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>742</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
         <v>743</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193" t="s">
+        <v>582</v>
+      </c>
+      <c r="F193" t="s">
+        <v>492</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="D193" t="s">
-[...8 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>746</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>747</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="D194" t="s">
+        <v>581</v>
+      </c>
+      <c r="E194" t="s">
+        <v>582</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="D194" t="s">
-[...5 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>750</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>751</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" t="s">
+        <v>581</v>
+      </c>
+      <c r="E195" t="s">
+        <v>582</v>
+      </c>
+      <c r="F195" t="s">
+        <v>492</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="D195" t="s">
-[...8 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>754</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>755</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>581</v>
+      </c>
+      <c r="E196" t="s">
+        <v>582</v>
+      </c>
+      <c r="F196" t="s">
+        <v>492</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="D196" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>758</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>759</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="D197" t="s">
+        <v>581</v>
+      </c>
+      <c r="E197" t="s">
+        <v>582</v>
+      </c>
+      <c r="F197" t="s">
+        <v>570</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="D197" t="s">
-[...8 lines deleted...]
-      <c r="G197" s="1" t="s">
+      <c r="H197" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>762</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>763</v>
       </c>
-      <c r="B198" t="s">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="D198" t="s">
+        <v>581</v>
+      </c>
+      <c r="E198" t="s">
+        <v>582</v>
+      </c>
+      <c r="F198" t="s">
         <v>764</v>
       </c>
-      <c r="D198" t="s">
-[...5 lines deleted...]
-      <c r="F198" t="s">
+      <c r="G198" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="G198" s="1" t="s">
+      <c r="H198" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>767</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>768</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="D199" t="s">
+        <v>581</v>
+      </c>
+      <c r="E199" t="s">
+        <v>582</v>
+      </c>
+      <c r="F199" t="s">
+        <v>492</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="D199" t="s">
-[...8 lines deleted...]
-      <c r="G199" s="1" t="s">
+      <c r="H199" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>771</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>772</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>581</v>
+      </c>
+      <c r="E200" t="s">
+        <v>582</v>
+      </c>
+      <c r="F200" t="s">
+        <v>492</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="D200" t="s">
-[...8 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>775</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>776</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>581</v>
+      </c>
+      <c r="E201" t="s">
+        <v>582</v>
+      </c>
+      <c r="F201" t="s">
+        <v>551</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="D201" t="s">
-[...8 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>779</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>780</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="D202" t="s">
+        <v>581</v>
+      </c>
+      <c r="E202" t="s">
+        <v>582</v>
+      </c>
+      <c r="F202" t="s">
+        <v>551</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="D202" t="s">
-[...8 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>783</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>784</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="D203" t="s">
+        <v>581</v>
+      </c>
+      <c r="E203" t="s">
+        <v>582</v>
+      </c>
+      <c r="F203" t="s">
+        <v>551</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="D203" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>787</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>788</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>581</v>
+      </c>
+      <c r="E204" t="s">
+        <v>582</v>
+      </c>
+      <c r="F204" t="s">
+        <v>551</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="D204" t="s">
-[...8 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>791</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>480</v>
+      </c>
+      <c r="D205" t="s">
         <v>792</v>
       </c>
-      <c r="B205" t="s">
-[...5 lines deleted...]
-      <c r="D205" t="s">
+      <c r="E205" t="s">
         <v>793</v>
       </c>
-      <c r="E205" t="s">
+      <c r="F205" t="s">
         <v>794</v>
       </c>
-      <c r="F205" t="s">
+      <c r="G205" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>