--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -10,1561 +10,1594 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="503">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2656/1961.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2656/1961.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder ônibus para realizar excursão dos formandos do Ensino Médio e dos Docentes do Curso Normal á Francisco Beltrão e pagamento de ingresso ao Anila Thermas Hotel e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2660/1965.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2660/1965.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Três Barras do Paraná, para o exercício de 2020. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2661/1966.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2661/1966.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1.667/17, 1.766/18 e 1.766/18 e 1.912/19, (LDO) Lei nº 1.917/19, (LOA) Lei nº 1.938/19, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2662/1967.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2662/1967.pdf</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2663/1968.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2663/1968.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a afetação de imóvel público e autoriza o Poder Executivo Municipal a cedê-lo em regime de Permissão de Uso, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>Eli do Carmo S. Teodoro</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2664/1969.pdf</t>
+    <t>ELI TEODORO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2664/1969.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a ceder em regime de Concessão de Uso, as dependências do abatedouro Público Municipal, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2665/1970.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2665/1970.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Programa de incentivo as Cooperativas e Associações de Catadores de material reciclável no Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2666/1971.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2666/1971.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula: Altera destinação de imóvel da planta urbana do Município de Três Barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2667/1972.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2667/1972.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova Calendário Esportivo de 2020, autoriza a realizar despesas com os campeonatos, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2668/1973.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2668/1973.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede complementação salarial aos servidores Públicos Municipais da Carreira do Magistério, regidos pela Lei n° 1742/18, para aqueles que possuem vencimentos abaixo do Piso Nacional dos professores, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2669/1974.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2669/1974.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede complementação salarial aos Servidores Públicos Municipais ocupantes dos cargos de Agente de Saúde e Agente Comunitáio de Saúde, para aqueles que possuem vencimentos abaixo do valor fixado e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2670/1975.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2670/1975.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre inspeção sanitária dos produtos de Origem Animal, institui taxas e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2671/1976.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2671/1976.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no orçamento geral do Município e atualiza valores das metas financeiras no (PPA) Leis nº 1667/2017 , 1766/2018, e Lei nº 1912/2019, (LDO) Lei n° 1917/19 (LOA) Lei nº 1938/2019, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2672/1977.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2672/1977.pdf</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2673/1978.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2673/1978.pdf</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2674/1979.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2674/1979.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a destinar ecursos para realização da IV Edição do Encontro da Mulher Tribarrense, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2675/1980.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2675/1980.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2676/1981.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2676/1981.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do POder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Sulina, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2677/1982.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2677/1982.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17, 1766/18 e 1912/19, (LDO) Lei nº 1917/19, (LOA) Lei nº 1938/19, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2678/1983.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2678/1983.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana do Município de Três barras do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2679/1984.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2679/1984.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a alienar as dependências do Abatedouro Público Municipal e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2680/1985.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2680/1985.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revisa os valores para a concessão de auxílio social constante do artigo 11 da Lei Municipal nº 772/2013, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2681/1986.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2681/1986.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem a Dois Vizinhos, Estado do Paraná, Estado do Paraná, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2682/1988.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2682/1988.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1667/17, 1766/18 e 1912/19, (LDO) Lei nº 1917/19, (LOA) Lei nº 1938/19, e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2683/1989.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2683/1989.pdf</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2684/1993.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2684/1993.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula - Cria os cargos de Engenheiro Ambiental 20 h e Contador 20 h e espefica axigência de carteira nacional de habilitação no mínimo "D", para o cargo de motorista, alterando os anexos I, II e III da Lei Municipal n° 195/10, com redação dada pela Lei Municipal n° 1808/18, e dá outras providências. Proponente: Executivo Municipal d...</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2685/2001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2685/2001.pdf</t>
   </si>
   <si>
     <t>Resumo:  LDO 2021 Proponente: Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2686/2012.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2686/2012.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no PPA Leis nº 1667/17, 1766/18 e 1912/19, LDO Lei nº 1917/19, LOA Lei nº 1938/19 e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2687/2014.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2687/2014.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) leis n° 1.667/17 e 1.766/18 e 1912/19, LDO Lei n° 1.917/19, (LOA) Lei n° 1938/19, e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2688/2016.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2688/2016.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera dispositivo da Lei Municipal n°1.985/20 Proponente: Executivo.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2689/2018.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2689/2018.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis nº 1.667/17, 1.766/18 e 1.912/19, (LDO) Lei nº 1.917/19, (LOA) Lei nº 1.938/19, e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2701/2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2701/2020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a receita e fixa despesa para o exercício de 2021, e dá outras providências. Proponente: Poder Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2702/2021.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2702/2021.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prorroga os pagamentos referentes ao Imposto Predial e Territorial Urbano (IPTU) e dos Alvarás e do Programa de Recuperação Fiscal - REFIS 2020- no município de Três Barras do Paraná , e dá outras providências. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2703/2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2703/2022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17, 1.766/18 e 1912/19, (LDO) Lei n° 1.917/19 (LOA) Lei n° 1938/19, e dá outras providências. Proponente: Poder Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2704/2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2704/2023.pdf</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2705/2024.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2705/2024.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município a efetuar a compensação de benfeitorias feitas em imóvel público com dívida oriunda de financiamento denominado de FUNDETED, e dá outras providências. Proponente: Poder Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2706/2025.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2706/2025.pdf</t>
   </si>
   <si>
     <t>Resumo:  Nomeia de " Residencial Dom José Marello", o conjunto habitacional a ser construído ao lado da PR 471, e dá outras providências. Proponente: Poder Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2707/2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2707/2026.pdf</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2708/2027.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2708/2027.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2709/2029.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2709/2029.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17, 1.766/18 e 1912/19, (LDO) Lei n° 1.917/19 (LOA) Lei n° 1938/19, e dá outras providências.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2710/2030.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2710/2030.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17, 1.766/18 e 1912/19, (LDO) Lei n° 1.917/19 (LOA) Lei n° 1938/19, e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2711/2031.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2711/2031.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17, 1.766/18 e 1912/19, (LDO) Lei n° 1.917/19 (LOA) Lei n° 1938/19, e dá outras providências. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2712/2032.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2712/2032.pdf</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2713/2033.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2713/2033.pdf</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2714/2034.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2714/2034.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Leis n° 1667/17, 1.766/18 e 1912/19, (LDO) Lei n° 1.917/19 (LOA) Lei n° 1938/19, e dá outras providências. Proponente: poder Executivo.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2715/2035.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2715/2035.pdf</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2716/2036.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2716/2036.pdf</t>
   </si>
   <si>
     <t>Resumo:  Desafeta as dependências do Bem Público denominado " Abatedouro Publico Municipal". Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2717/2037.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2717/2037.pdf</t>
   </si>
   <si>
     <t>Resumo:  Consolida e Regulamenta a Equipe Multifuncional da Sec. da Educação e Cultura de Três Barras do Paraná, Estado do Paraná, e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2718/2038.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2718/2038.pdf</t>
   </si>
   <si>
     <t>Resumo:  Denomina Centro de Convivência de Idosos, localizado na Rua das Rosas, nº 131. Centro, na sede do Município e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2719/2039.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2719/2039.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de imóvel da planta Urbana do município de Três Barras do Paraná e dá outras providências. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2720/2040.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2720/2040.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abertura de Crédito Especial no Orçamento Geral do Município Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2721/2041.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2721/2041.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóveis de planta urbana da cidade de Três Barras do Paraná no município de Três Barras do Paraná, e dá outras providências. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2722/2042.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2722/2042.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre nomeação de logradouros públicos. Proponente: Executivo.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2723/2043.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2723/2043.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre denominação de Logradouros Públicos. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2724/2044.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2724/2044.pdf</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2725/2045.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2725/2045.pdf</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2726/2046.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2726/2046.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o Valor de Referência - VR - do município de Três Barras do Paraná, pela variação do Índice Nacional de Preço ao Consumidor Amplo. IPCA. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2727/2048.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2727/2048.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza os valores definidos na Lei n° 153/09, para fins de cobrança do Imposto sobre Transmissão " Inter Vivos" de Bens Imóveis e de Direitos Reais sobre imóveis, e dá outras providencias. Proponente: Poder Executivo.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2728/2049.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2728/2049.pdf</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2729/2050.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2729/2050.pdf</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2657/1962.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2657/1962.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera as Leis Municipais nº 1667/17, Plano Plurianual (PPA), Lei Municipal Nº 1917/19, Lei de Diretrizes Orçamentárias (LDO), Lei Municipal Nº 1938/19, Lei Orçamentária Anual (LOA), e dá outras providências. Proponente: Executivo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2658/1963.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2658/1963.pdf</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2659/1964.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2659/1964.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/44/1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/44/1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria e regulamenta as Funções Gratificadas no Poder Legislativo, e dá outras providências. Proponente: Legislativo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_do_legislativo_02_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_do_legislativo_02_de_2020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fixa novos subsídios para os secretários Municipais (Agentes Políticos) e dá outras providências. Proponente: Legislativo Municipal de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/46/3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/46/3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a reposição salarial dos servidores do Legislativo Municipal e ao Cargo em Comissão, e dá outras providências. Proponente: Diversos Proponentes.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_do_legislativo_04_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_do_legislativo_04_de_2020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Lista de Espera dos alunos do CMEIS Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_do_legislativo_05_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_do_legislativo_05_de_2020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 7 da Lei 1924/19 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_do_legislativo_06_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_do_legislativo_06_de_2020.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera vencimentos e reestrutura a carreira do cargo de Advogado, e dá outras providências. Proponente: ISABEL CRISTINA PEREIRA COSTA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/50/7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/50/7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fixa Subsídios dos vereadores para a Legislatura de 2021 a 2024, e dá outras providências Proponente: Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/51/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/51/8.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, vice-prefeito e dos secretários municipais para a gestão de 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/52/9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/52/9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria ponto de parada de Táxi, e dá outras providências. Proponente: Eli do Carmo, Valdecir Borges, Dirceu F, Leandro Salla, Osmar Zorzi, Isabel P. Valdecir L..</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/53/10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/53/10.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: ESTABELECE NORMAS PARA USO DE VEÍCULO OFICIAL, E DÁ OUTRAS PROVIDÊNCIAS. Proponente: Osmar Zorzi, Leandro M Salla.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>LEANDRO SALLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3399/projeto_de_resolucao_11_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3399/projeto_de_resolucao_11_de_2020.pdf</t>
   </si>
   <si>
     <t>Ficam suspensas as sessões ordinárias da Câmara Muni__x000D_
 cipal de vereadores, em razão da pandemia covlD-19, podendo retomarem a qualquer_x000D_
 momento, alem de poderem ser realizadas em horário diferente do estabelecido_x000D_
 no artigo 72 do Regimento Intemo.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3400/projeto_de_resolucao_13_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3400/projeto_de_resolucao_13_de_2020.pdf</t>
   </si>
   <si>
     <t>Define horário especial para tealização de sessões_x000D_
 ordinárias da Câmara Municipal, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2556/req_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2556/req_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 01 2020 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2557/req_2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2557/req_2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 02 2020 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2558/req_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2558/req_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 03 2020 Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2559/req_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2559/req_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 04 2020 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2560/req_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2560/req_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento n° 05 2020 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2561/req_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2561/req_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Rquerimento n° 06 2020 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/scanner_003.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/scanner_003.pdf</t>
   </si>
   <si>
     <t>REQUER A VIABILIDADE DE CONCEDER REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/scanner_001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/scanner_001.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE MELHORIAS _x000D_
 ALTO ALEGRE _x000D_
 ALTO BARRA_x000D_
 MATO RALO_x000D_
 FLORES DA CUNHA</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/scanner_002.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/scanner_002.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE MELHORIA CASCALHAMENTO ESTRADA DA FAMÍLIA WEBER _x000D_
 NA PROPRIEDADE SR ANILDO PIMENTEL</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2562/req_10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2562/req_10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de calçamento na Comunidade Trigolândia, iniciando no Bairro Alto Campo e Camada de lama asfáltica no calçamento da serra da Linha Pica Pau, neste Município. Proponente: Legislativo.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2563/req_11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2563/req_11.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias em estradas e calcamentos:_x000D_
 Camada de lama asfáltica no calçamento que liga a Sede do Município com a PR 484, Passando pelas comunidades de Barra Grande e São Bento, neste município;_x000D_
 Tapa Buraco com lama asfáltica no calçamento que passa pela Comunidade de Linha Nova. Propo...</t>
   </si>
   <si>
+    <t>4247</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as noÍrnas_x000D_
+regimentais REQLIER do Exmo. Prefeito Municipal, se digne estudar a viabilidade_x000D_
+de entrar em contato com a assessoria do Deputado Estadual Paulo Litro,_x000D_
+no sentido de reÍbrçar a solicitação feita pelos vereadores da gestão anterior através_x000D_
+do Oficio n.'01/2020 cópia em anexo.</t>
+  </si>
+  <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2564/req_13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2564/req_13.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado indica ao prefeito municipal se digne estudar a viabilidade de instalação de um poço artesiano na Comunidade de Encruzinhada, neste município. Proponente: Eli do Carmo S. Teodoro.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2565/req_14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2565/req_14.pdf</t>
   </si>
   <si>
     <t>Resumo:  Se digne estudar a viabilidade de "realizar a melhoria e cascalhamento da estrada que acesso as propriedades dos Srs. Ivalino Rotta, Nelson Rotta, Ari Ricardo dos Santos, Nilson Artecoff, Nilton Oenning e Renildo Rotta na localidade de Rosário DOeste, neste município. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/scanner_004.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/scanner_004.pdf</t>
   </si>
   <si>
     <t>REQUER MELHORIAS DE LAMA ASFÁLTICA, PR 484 DISTRITO DE ALTO ALEGRE.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2566/req_16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2566/req_16.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar a melhoria e cascalhamento dos seguintes trechos de estradas localizadas neste município._x000D_
 Comunidade de Mato Ralo:_x000D_
 * Estrada que dá acesso a propriedade dos senhores Altair Helmann e Luiz Salla;_x000D_
 Comunidade de Linha Gafuri_x000D_
 * Melhorias nas estradas desta comunidade, bem como realizar a reforma de duas ...</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/scanner_005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/scanner_005.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE LAMA ASFÁLTICA, TRECHO LOCALIZADO NA SAÍDA PARA COMUNIDADE DE TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2567/req_18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2567/req_18.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de " realizar a melhoria e o cascalhamento da estrada que dá acesso as propriedades dos senhores Pedro Ludvichak e Gilmar Bibiano, na comunidade de Alto Barra Bonita. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2568/req_19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2568/req_19.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de " realizar a melhoria e o cascalhamento da estrada que dá acesso as propriedades das familias: Revelino, Arnaldo e Molinari, na comunidade de Linha Alta Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2569/req_20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2569/req_20.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar revisão geral na iluminação publica do Distrito de Santo Isidoro neste município. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/4248/requerimento_21_de_2020.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as no[nas_x000D_
+regimentais REQUER ao Exmo. prefeito Municipal, se digne estudar a viabilidade_x000D_
+de "rea],tzar as melhorias necessárias na área de uantro da praia artificial do_x000D_
+Distrito de Barra Bonita com a colocação de areia, bem como providenciar a_x000D_
+limpeza na ârea de camping da referida praia, como roçada e eliÁinação do capim_x000D_
+onde foi colocado pedra brita',.</t>
+  </si>
+  <si>
     <t>2570</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2570/req_22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2570/req_22.pdf</t>
   </si>
   <si>
     <t>Resumo:  Se digne estudar a viabilidade de realizar a seguinte melhoria em beneficio das famílias que residem no antigo viveiro municipal._x000D_
 providenciar uma caixa de água de 10 mil litros, que poderá ser abastecida com águas da Sanepar, e servirá para abastecer as residências das pessoas que lá residem. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/scanner_003.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/scanner_003.pdf</t>
   </si>
   <si>
     <t>RETIRAR A LIXEIRA LOCALIZADA NO TREVO DO SERTÃOZINHO, PRÓXIMO DE BARRA BONITA, NESTE MUNICÍPIO E INSTALAR OUTRA EM LOCAL PÚBLICO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2571/req_24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2571/req_24.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de " Instalar Redutor de Velocidade (Lombada), nas duas pistas da Av. Paraná, sendo uma em frente ao salão de Beleza Lara e outra em a residencia da Sra. Tereza Freitas, nas proximidades da esquina com a Rua Nereu Ramos, perímetro urbano de nossa cidade." Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2572/req_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2572/req_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de regularizar a situação dos Agentes Comunitários de Saúde, com direito ao reconhecimento do adicional de insalubridade." Proponente: Leandro M Salla.</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2027/ind_1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2027/ind_1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n ° 01 2020 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2028/ind_3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2028/ind_3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 03 2020 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2029/ind_4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2029/ind_4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 04 2020 Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2030/ind_5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2030/ind_5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 05 2020 Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2031/ind_6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2031/ind_6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 06 2020 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2032/ind_7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2032/ind_7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 07 2020 Proponente: Osmar Zorsi.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2033/ind_8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2033/ind_8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 08 2020 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2034/ind_9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2034/ind_9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação n° 09 2020 Proponente: Diversos Proponentes.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2035/ind_25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2035/ind_25.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado de acordo com as normas regimentais indica ao Exmo. Prefeito Municipal, se digne estudara a viabilidade de realizar as seguintes melhorias no Ginásio de esportes do Distrito da Barra Bonita, neste município:_x000D_
 Melhorias de Iluminação; Reparos na cobertura; reparos com urgência nas barras metálicas de sustentação;...</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2036/ind_26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2036/ind_26.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias no perímetro urbano de nossa cidade_x000D_
 150 metros de calçamento no Bairro Jardim Floresta acesso ao Morro da Formiga;_x000D_
 Calçamento na Estrada que passa pelo Bairro Jardim Floresta e dá acesso a propriedade do Sr. Paulo KasmierKzak Proponente: Todos os Vereadores.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_27.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias no perímetro urbano de nossa cidade._x000D_
 Providenciar um mutirão para limpeza geral das ruas do perímetro urbano de nossa cidade, com recolhimento de entulhos, galhos e demais objetos que se encontram sobre calçadas. Proponente: Vereadora Geovana.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2038/ind_31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2038/ind_31.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de construir uma lombada na rua das Hortência em frente a residência do Sr. Lucas Jose dos Passos. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2039/ind_32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2039/ind_32.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de Colocação de placas indicativas com o nome das ruas no Bairro Jardim Iguaçu, perímetro urbano de nossa cidade. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2040/ind_33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2040/ind_33.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de solicitar a SANEPAR que inclua a Rua Ipê bem como os demais ruas que ainda não possuem rede de esgoto nos projetos a serem executados, ou para os próximos que vierem a ser contratados. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2041/ind_34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2041/ind_34.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de providenciar rede de proteção para os trabalhos de roçagem ( corte de grama) em vias publicas. Proponente: Geovana Aparecida Raulik.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2042/ind_35.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2042/ind_35.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar uma revisão geral na iluminação pública nos Distritos de Santo Isidoro, Barra Bonita e Alto Alegre, bem como na sede do Município. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2043/ind_36.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2043/ind_36.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de colocação de camada de lama asfáltica na seguinte rua Rua do perímetro urbano de nossa cidade:_x000D_
 Rua Bahia; Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2044/ind_37.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2044/ind_37.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar a melhoria e o cascalhamento da estrada que passa nas propriedades dos seguintes agricultores na Comunidade de Linha São Luiz: Cicero da Silva, Sebastião Lima, Lucas Amorin e Sebastião Pinheiro entre outros. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2045/ind_39.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2045/ind_39.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar a reforma de um boeiro localizado na estrada que dá acesso ao Loteamento Lechinsky no Distrito de Barra Bonita. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2046/ind_40.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2046/ind_40.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de instalar torre de transmissão, para que os moradores das comunidades de Pica -Pau, Laginha, Santa Barbara e Santa Genoveva, possam ter acesso a internet. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2047/ind_41.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2047/ind_41.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias em estradas de nosso município:_x000D_
 Continuar o Calçamento com pedras irregulares, na estrada da Linha Trigolândia até a Igreja da referida comunidade. Proponente: ELI DO CARMO SCHUBERT TEODORO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2048/ind_42.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2048/ind_42.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias no perímetro urbano de nossa cidade._x000D_
 Conclusão do asfalto na Rua Amapá;_x000D_
 Asfalto na Rua das Oliveiras e Rua Rondônia;_x000D_
 Calçamento no final da Rua General Olivério; Proponente: Valdecir Borges.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2049/ind_43.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2049/ind_43.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prefeito Municipal se Digne estudar a viabilidade de realizar a melhoria e o cascalhamento da estrada que da acesso à propriedade do Sr. Itamar Conradi, Antônio, Jacinto Chiquelero, na localidade de Rosário DOeste, neste município. Proponente: Osmar Zorsi.</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2050/ind_47.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2050/ind_47.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de realizar as seguintes melhorias em estradas com calçamento._x000D_
 * Asfalto no calçamento que liga a sede do Município com a PR-484, passando pelas comunidades de Barra Grande e São Bento, neste município. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_50.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_50.pdf</t>
   </si>
   <si>
     <t>Resumo:  Se digna a estudar a viabilidade da construção de um passador de gado. Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_51.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_51.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de " providenciar a instalação de braço e lâmpada no poste localizado na Rua Minas Gerais em frente ao endereço n° 1113, bem como efetuar a substituição de Lâmpadas queimadas na Av. Paraná, esquina com a Rua Santo Antonio". Proponente: LEANDRO MOCELIN SALLA.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2053/ind_52.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2053/ind_52.pdf</t>
   </si>
   <si>
     <t>Resumo:  Lama asfáltica na Rua João Martendal, no Distrito de Santo Isidoro neste município. Proponente: Osmar Zorzi, Valdecir L. Joaquin Simão Alberton.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2054/ind_53.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2054/ind_53.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reforma em ponte localizada próximo as propriedades dos senhores Amarildo Salla e Vilmar Doré, acesso a Comunidade de Linha São Francisco. Proponente: Osmar Zorzi, Valdecir L. Joaquin Simão Alberton.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_54.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_54.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regularizar situação dos Agentes Comunitários de Saúde, com direito ao recebimento do adicional de insalubridade. Justificamos essa indicação pelo fato que os referidos servidores, não estão recebendo o adicional de insalubridade embora já tenha sido reconhecido o direito em sentença judicial. Proponente: Leandro M Salla.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_55.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_55.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de colocação de lama asfáltica, na Rua Timóteo Bernandes Prestes, do Ginásio de Esportes até próximo ao Clube do Idoso,perímetro urbano de nossa cidade. Proponente: Osmar Zorzi, Valdecir L Joaquim.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_56.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_56.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de providenciar mão de obra para viabilizar a instalação de rede de água da Sanepar nas Ruas Jaú e Timbó, perímetro urbano de nossa cidade. Proponente: Eli do Carmo.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_57.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_57.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de reduzir em 40 % a taxa referente a distribuição de água por caminhão pipa, objeto do PL Municipal n° 1892/2019". Proponente: Geovana Raulik.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_58.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_58.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de efetuar o pagamento do conserto da bomba do poço artesiano localizado na comunidade de Linha Sertãozinho, neste município. Proponente: Osmar Zorzi, Leandro M Salla, Eli do Carmo, Valdecir Borges,.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_59.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_59.pdf</t>
   </si>
   <si>
     <t>Resumo:  se digne estudar a viabilidade de reduzir o valor cobrado referente a contribuição de iluminação pública paga pelos consumidores de nosso município." Proponente: Osmar Zorzi.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3381/projeto_de_decreto_legislativo_01_de_2020.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3381/projeto_de_decreto_legislativo_01_de_2020.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município_x000D_
 de Três Barras do paraná, Exercício Financeiro_x000D_
 de 201 8 e dá outras providências.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3382/projeto_de_decreto_legislativo_02_de_2020.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3382/projeto_de_decreto_legislativo_02_de_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1871,67 +1904,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2656/1961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2660/1965.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2661/1966.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2662/1967.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2663/1968.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2664/1969.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2665/1970.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2666/1971.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2667/1972.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2668/1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2669/1974.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2670/1975.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2671/1976.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2672/1977.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2673/1978.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2674/1979.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2675/1980.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2676/1981.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2677/1982.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2678/1983.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2679/1984.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2680/1985.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2681/1986.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2682/1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2683/1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2684/1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2685/2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2686/2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2687/2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2688/2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2689/2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2701/2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2702/2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2703/2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2704/2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2705/2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2706/2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2707/2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2708/2027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2709/2029.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2710/2030.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2711/2031.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2712/2032.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2713/2033.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2714/2034.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2715/2035.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2716/2036.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2717/2037.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2718/2038.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2719/2039.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2720/2040.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2721/2041.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2722/2042.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2723/2043.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2724/2044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2725/2045.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2726/2046.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2727/2048.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2728/2049.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2729/2050.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2657/1962.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2658/1963.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2659/1964.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/44/1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_do_legislativo_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/46/3.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_do_legislativo_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_do_legislativo_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_do_legislativo_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/50/7.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/51/8.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/52/9.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/53/10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3399/projeto_de_resolucao_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3400/projeto_de_resolucao_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2556/req_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2557/req_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2558/req_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2559/req_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2560/req_5.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2561/req_6.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/scanner_003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/scanner_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2562/req_10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2563/req_11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2564/req_13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2565/req_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/scanner_004.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2566/req_16.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/scanner_005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2567/req_18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2568/req_19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2569/req_20.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2570/req_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/scanner_003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2571/req_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2572/req_25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2027/ind_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2028/ind_3.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2029/ind_4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2030/ind_5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2031/ind_6.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2032/ind_7.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2033/ind_8.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2034/ind_9.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2035/ind_25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2036/ind_26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_27.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2038/ind_31.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2039/ind_32.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2040/ind_33.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2041/ind_34.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2042/ind_35.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2043/ind_36.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2044/ind_37.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2045/ind_39.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2046/ind_40.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2047/ind_41.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2048/ind_42.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2049/ind_43.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2050/ind_47.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_51.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2053/ind_52.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2054/ind_53.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_58.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_59.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3381/projeto_de_decreto_legislativo_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3382/projeto_de_decreto_legislativo_02_de_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2656/1961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2660/1965.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2661/1966.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2662/1967.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2663/1968.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2664/1969.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2665/1970.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2666/1971.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2667/1972.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2668/1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2669/1974.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2670/1975.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2671/1976.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2672/1977.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2673/1978.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2674/1979.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2675/1980.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2676/1981.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2677/1982.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2678/1983.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2679/1984.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2680/1985.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2681/1986.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2682/1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2683/1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2684/1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2685/2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2686/2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2687/2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2688/2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2689/2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2701/2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2702/2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2703/2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2704/2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2705/2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2706/2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2707/2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2708/2027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2709/2029.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2710/2030.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2711/2031.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2712/2032.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2713/2033.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2714/2034.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2715/2035.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2716/2036.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2717/2037.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2718/2038.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2719/2039.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2720/2040.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2721/2041.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2722/2042.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2723/2043.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2724/2044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2725/2045.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2726/2046.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2727/2048.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2728/2049.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2729/2050.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2657/1962.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2658/1963.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2659/1964.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/44/1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_do_legislativo_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/46/3.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_do_legislativo_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_do_legislativo_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_do_legislativo_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/50/7.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/51/8.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/52/9.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/53/10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3399/projeto_de_resolucao_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3400/projeto_de_resolucao_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2556/req_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2557/req_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2558/req_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2559/req_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2560/req_5.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2561/req_6.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/scanner_003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/scanner_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2562/req_10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2563/req_11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2564/req_13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2565/req_14.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/scanner_004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2566/req_16.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/scanner_005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2567/req_18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2568/req_19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2569/req_20.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/4248/requerimento_21_de_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2570/req_22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/scanner_003.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2571/req_24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2572/req_25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2027/ind_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2028/ind_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2029/ind_4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2030/ind_5.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2031/ind_6.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2032/ind_7.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2033/ind_8.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2034/ind_9.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2035/ind_25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2036/ind_26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2038/ind_31.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2039/ind_32.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2040/ind_33.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2041/ind_34.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2042/ind_35.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2043/ind_36.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2044/ind_37.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2045/ind_39.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2046/ind_40.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2047/ind_41.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2048/ind_42.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2049/ind_43.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2050/ind_47.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_51.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2053/ind_52.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2054/ind_53.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_54.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_56.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_57.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_58.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_59.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3381/projeto_de_decreto_legislativo_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2020/3382/projeto_de_decreto_legislativo_02_de_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H135"/>
+  <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4113,179 +4146,179 @@
       </c>
       <c r="C87" t="s">
         <v>291</v>
       </c>
       <c r="D87" t="s">
         <v>302</v>
       </c>
       <c r="E87" t="s">
         <v>303</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H87" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="D88" t="s">
         <v>302</v>
       </c>
       <c r="E88" t="s">
         <v>303</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>341</v>
+        <v>298</v>
       </c>
       <c r="D89" t="s">
         <v>302</v>
       </c>
       <c r="E89" t="s">
         <v>303</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H89" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>345</v>
       </c>
       <c r="D90" t="s">
         <v>302</v>
       </c>
       <c r="E90" t="s">
         <v>303</v>
       </c>
-      <c r="F90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G90" s="1" t="s">
         <v>346</v>
       </c>
       <c r="H90" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>349</v>
       </c>
       <c r="D91" t="s">
         <v>302</v>
       </c>
       <c r="E91" t="s">
         <v>303</v>
       </c>
+      <c r="F91" t="s">
+        <v>313</v>
+      </c>
       <c r="G91" s="1" t="s">
         <v>350</v>
       </c>
       <c r="H91" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>352</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>353</v>
       </c>
       <c r="D92" t="s">
         <v>302</v>
       </c>
       <c r="E92" t="s">
         <v>303</v>
       </c>
-      <c r="F92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="1" t="s">
         <v>354</v>
       </c>
       <c r="H92" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>357</v>
       </c>
       <c r="D93" t="s">
         <v>302</v>
       </c>
       <c r="E93" t="s">
         <v>303</v>
       </c>
+      <c r="F93" t="s">
+        <v>294</v>
+      </c>
       <c r="G93" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H93" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>360</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>361</v>
       </c>
       <c r="D94" t="s">
         <v>302</v>
       </c>
       <c r="E94" t="s">
         <v>303</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>362</v>
@@ -4334,941 +4367,987 @@
         <v>303</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H96" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>372</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>373</v>
       </c>
       <c r="D97" t="s">
         <v>302</v>
       </c>
       <c r="E97" t="s">
         <v>303</v>
       </c>
-      <c r="F97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H97" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>376</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>377</v>
       </c>
       <c r="D98" t="s">
         <v>302</v>
       </c>
       <c r="E98" t="s">
         <v>303</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H98" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>380</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>381</v>
       </c>
       <c r="D99" t="s">
         <v>302</v>
       </c>
       <c r="E99" t="s">
         <v>303</v>
       </c>
+      <c r="F99" t="s">
+        <v>294</v>
+      </c>
       <c r="G99" s="1" t="s">
         <v>382</v>
       </c>
       <c r="H99" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>159</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>249</v>
+        <v>385</v>
       </c>
       <c r="D100" t="s">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="E100" t="s">
-        <v>385</v>
+        <v>303</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>386</v>
       </c>
       <c r="H100" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>388</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>259</v>
+        <v>389</v>
       </c>
       <c r="D101" t="s">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="E101" t="s">
-        <v>385</v>
+        <v>303</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H101" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E102" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="H102" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>166</v>
+        <v>396</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="D103" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E103" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="H103" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E104" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>393</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="H104" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D105" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E105" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="H105" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="D106" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E106" t="s">
-        <v>385</v>
+        <v>393</v>
+      </c>
+      <c r="F106" t="s">
+        <v>33</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D107" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E107" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="H107" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>381</v>
+        <v>279</v>
       </c>
       <c r="D108" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E108" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="H108" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>405</v>
+        <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E109" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H109" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
       <c r="D110" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E110" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D111" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E111" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H111" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D112" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E112" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="H112" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D113" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E113" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="H113" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D114" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E114" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H114" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D115" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E115" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H115" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D116" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E116" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="H116" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D117" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E117" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H117" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D118" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E118" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H118" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D119" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E119" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H119" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>438</v>
+        <v>222</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D120" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E120" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H120" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D121" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E121" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H121" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>233</v>
+        <v>446</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D122" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E122" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H122" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>262</v>
+        <v>450</v>
       </c>
       <c r="D123" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E123" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="H123" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>450</v>
+        <v>233</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>274</v>
+        <v>453</v>
       </c>
       <c r="D124" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E124" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="H124" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>453</v>
+        <v>236</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="D125" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E125" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H125" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D126" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E126" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="H126" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D127" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E127" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H127" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>463</v>
+        <v>282</v>
       </c>
       <c r="D128" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E128" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H128" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>467</v>
+        <v>286</v>
       </c>
       <c r="D129" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E129" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>468</v>
       </c>
       <c r="H129" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>470</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>471</v>
       </c>
       <c r="D130" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E130" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H130" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>474</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>475</v>
       </c>
       <c r="D131" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E131" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H131" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>478</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>479</v>
       </c>
       <c r="D132" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E132" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H132" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>482</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>483</v>
       </c>
       <c r="D133" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E133" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H133" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>486</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>249</v>
+        <v>487</v>
       </c>
       <c r="D134" t="s">
-        <v>487</v>
+        <v>392</v>
       </c>
       <c r="E134" t="s">
+        <v>393</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>490</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>491</v>
+      </c>
+      <c r="D135" t="s">
+        <v>392</v>
+      </c>
+      <c r="E135" t="s">
+        <v>393</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="H135" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>494</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>249</v>
+      </c>
+      <c r="D136" t="s">
+        <v>495</v>
+      </c>
+      <c r="E136" t="s">
+        <v>496</v>
+      </c>
+      <c r="F136" t="s">
+        <v>497</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H136" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>500</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
         <v>255</v>
       </c>
-      <c r="D135" t="s">
-[...12 lines deleted...]
-        <v>494</v>
+      <c r="D137" t="s">
+        <v>495</v>
+      </c>
+      <c r="E137" t="s">
+        <v>496</v>
+      </c>
+      <c r="F137" t="s">
+        <v>497</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H137" t="s">
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5363,50 +5442,52 @@
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>