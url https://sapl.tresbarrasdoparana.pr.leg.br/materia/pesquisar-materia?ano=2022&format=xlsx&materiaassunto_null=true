--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -10,4031 +10,4318 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2814" uniqueCount="1314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2987" uniqueCount="1379">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/438/guoplyvldg3neesgb2w8vqqdkplb036qwdqgvtdh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/438/guoplyvldg3neesgb2w8vqqdkplb036qwdqgvtdh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria Órgão de Assessoramento dentro da estrutura administrativa, altera o artigo 3° e 4 ° e os anexos -I- e II Lei Municipal n° 1688/17, de 28/12/2017, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/439/t0ij8utl6mi16egt8pqms3jwplz04ppo74bnaugk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/439/t0ij8utl6mi16egt8pqms3jwplz04ppo74bnaugk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vagas do cargo de enfermeiro, criado pela Lei Nº 2193/2021 de 14/12/2021, de servidores temporários, contratados por tempo determinado, para atender a necessidade temporária da excepcional interesse público, nos termos da Lei Municipal, do inciso IX do artigo 37 da Constituição Federal e inciso IX do artigo 9º da Lei Orgâ...</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/440/aw58ozeipqlcfnpqbyccthqr6dx1kt3l0e8vcxfr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/440/aw58ozeipqlcfnpqbyccthqr6dx1kt3l0e8vcxfr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem, ao Thermas de Sulina, Município de Sulina, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/441/15qbpypofs9hgxbra5pqfhqn3er29q7vzc1c0ddb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/441/15qbpypofs9hgxbra5pqfhqn3er29q7vzc1c0ddb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Município de Três Barras do Paraná, para uma viagem ao Thermas de Sulina, Município de Sulina, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/442/jd6r6kotnhuriibaixc4y9prrsm7plcoirjbnvfb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/442/jd6r6kotnhuriibaixc4y9prrsm7plcoirjbnvfb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vagas do cargo de Psicólogo, criado pela Lei Nº 2193/2021 de 14/12/2021, de servidores temporários, contratados por tempo determinado, para atender a necessidade temporária da excepcional interesse público, nos termos da Lei Municipal, do inciso IX do artigo 37 da Constituição Federal e inciso IX do artigo 9º da Lei Orgâ...</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/443/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/443/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o menor valor a ser pago para aposentadoria (as) e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/444/6pexrpkj6ixndk5xcmgcucuslri9o4rdgdbuy5lv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/444/6pexrpkj6ixndk5xcmgcucuslri9o4rdgdbuy5lv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a pagar os valores Suspensos temporariamente e aplicação da Lei Municipal nº 2063/2021, de 10/03/2021, que concedeu reposição salarial dos servidores públicos municipais ativos, temporários, inativos, pensionistas, constantes dos anexos I, II, III, IV e V, com exceção aos agentes políticos, profissio...</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/445/038oxuhewz7jcbykcjj8ehtyau5bc1o86mzfolxk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/445/038oxuhewz7jcbykcjj8ehtyau5bc1o86mzfolxk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a pagar os valores Suspensos temporariamente e aplicação da Lei Municipal nº 2062/2021, de 17/03/2021, que concedeu reposição salarial dos servidores efetivos do magistério, e complementação salarial para aqueles que possuíam vencimento abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/446/hlk5zmoba5g3q9dvq7qfvebotkkm8jgb4gdpp1gv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/446/hlk5zmoba5g3q9dvq7qfvebotkkm8jgb4gdpp1gv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção do Recanto do Bem Estar do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/447/celllw5fjomiakxmql2qgft7uybsf0bchxjed3qp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/447/celllw5fjomiakxmql2qgft7uybsf0bchxjed3qp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 2º da Lei Municipal nº 1576/17, de 14/02/17, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/448/iwnfw9nizdkf8bxajmvum0antc7aujlkfbcxcpvd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/448/iwnfw9nizdkf8bxajmvum0antc7aujlkfbcxcpvd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através de "Termo de Colaboração/Parceria" com a entidade "Associação dos Pais e Amigos dos Excepcionais de Três Barras do Paraná" para repasse de materiais e ou/ serviços do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais d...</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/456/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/456/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o n° de vagas do cargo de Auxiliar de Serviços Gerais criado pela Lei n° 2193/2021 de 14/12/2021, de servidores temporários, contratados por tempo determinado, para atender a necessidade temporária da excepcional interesse público, nos termos da Lei Municipal, do inciso IX do artigo 37 da Constituição Federal e inciso IX do artigo...</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>arquivo nao encontrado</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/458/yb2ir8xvda10kdordrfrdlz3zqdbohixso9xpt9w.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/458/yb2ir8xvda10kdordrfrdlz3zqdbohixso9xpt9w.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a pagar valores suspensos temporariamente a aplicação da Lei Municipal n° 2065/2021 de 17/03/2021, que concedeu reposição aos subsídios dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/459/4gm6bqduih3slmeuhmoaghnzafgfwpzodrq6kfyu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/459/4gm6bqduih3slmeuhmoaghnzafgfwpzodrq6kfyu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a efetuar despesas com a A.P.A Associação de Proteção aos animais de Três Barras do Paraná- PR, entidade sem fins lucrativos, inscrita no CNPJ/MF sob o n° 21.791.441/0001-29, com sede na rua Minas Gerais, 1145, na cidade de Três Barras do Paraná para a realização de campanha de castrações de cacho...</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/460/xjachriqinriozivdp4lxymj5jrgkmhjltumumdy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/460/xjachriqinriozivdp4lxymj5jrgkmhjltumumdy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Plano Plurianual (PPA), Lei n° 2.165/21, Lei de Diretrizes Orçamentárias (LDO) Lei n° 2.187/21, Lei Orçamentária Anual ( LOA) Lei n° 2.197/21, e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/461/lj59eznoxpm0beottljygeiaf3jzgytr8k29ykc2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/461/lj59eznoxpm0beottljygeiaf3jzgytr8k29ykc2.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/462/ml3znst0vwq4bta2xtmqfjjlxs2xmtx2nrobsyww.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/462/ml3znst0vwq4bta2xtmqfjjlxs2xmtx2nrobsyww.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/463/4adwxxfoojydqmxwcb5tgeojqrajprzd9zxii0oe.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/463/4adwxxfoojydqmxwcb5tgeojqrajprzd9zxii0oe.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/464/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/464/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o programa de distribuição gratuita de calcário", e dá outras providencias.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/465/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/465/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a pagar a Título de indenização, despesas de exercícios anteriores, e dá outras providências</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/466/szogmoz7b2tqvr6k1rsuhmvz9qddi7f13d33ppi7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/466/szogmoz7b2tqvr6k1rsuhmvz9qddi7f13d33ppi7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os Artigos 1° e 2° da Lei Municipal n° 2113/2021 de 18/08/2021, que autorizou o Chefe do Poder Executivo Municipal a firmar parceria através de " Termo de Colaboração/Parceria " com a Entidade " Associação dos Brigadistas Tribarrense ABT, para repasse de materiais de expediente, higiene e limpeza, e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/482/ry5vujwsghipq7oosmmj8qx7vpjx8vc5g12oagia.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/482/ry5vujwsghipq7oosmmj8qx7vpjx8vc5g12oagia.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera e acrescenta dispositivos a Lei Municipal n° 2191/2021 que instituiu e regulamentou a jornada especial de trabalho no regime de 12h/36h no âmbito do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/483/saunxwrievohzntvtlrl6hcaj5g8mgkkskasoly6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/483/saunxwrievohzntvtlrl6hcaj5g8mgkkskasoly6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa para a realização de curso de Formação de Aquaviários Marinheiro Auxiliar Fluvial (MAF), e dá outras providências;</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/484/krfqajk8rreej18ourha8jt6cu0a8wdcd9xmdcvs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/484/krfqajk8rreej18ourha8jt6cu0a8wdcd9xmdcvs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta cargos e vagas de servidores temporários, contratados por determinado, para atender a necessidade temporária de excepcional interesse público, nos termos da Lei Municipal, do inciso IX do artigo 37 da Lei Municipal, inciso IX do artigo 9° da Lei Municipal, na Lei Municipal2193/2021, de 14/12/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/485/i0govueqgu3j78ykc6iwi8nkdangm6bamik1lbjc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/485/i0govueqgu3j78ykc6iwi8nkdangm6bamik1lbjc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do Campeonato Municipal de Bocha, e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/486/m3kgsbfk1ospihsx7zreljvmeqbjow2p6eornmwi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/486/m3kgsbfk1ospihsx7zreljvmeqbjow2p6eornmwi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa de acesso ao local de produção e armazenagem, com a utilização do material produzido pelo conjunto de britagem móvel em propriedades''. e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/487/bafexyz670icoo9c5ptglrmz3nftonjv7ik0qccy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/487/bafexyz670icoo9c5ptglrmz3nftonjv7ik0qccy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso espaço para alocar antena na torre, localizada sobre o lote n° 65-1 da Gleba 01, imóvel Andrada, e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/488/7mth1fjp2xoxyehozwtio30ecqqz3prfdb6xzbrs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/488/7mth1fjp2xoxyehozwtio30ecqqz3prfdb6xzbrs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a incorporar ao seu patrimônio bem imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/489/ijccbr8unmoddgmy1ersgj6d6opedfkqdycm5bmz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/489/ijccbr8unmoddgmy1ersgj6d6opedfkqdycm5bmz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede Complementação salarial aos servidores efetivos do quadro do magistério, para aqueles que tem vencimento abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/490/kyhrrcon7oorhjbp78j1ayy8suf7rjrrnhxkzm9s.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/490/kyhrrcon7oorhjbp78j1ayy8suf7rjrrnhxkzm9s.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 2° da Lei Municipal n° 2003/2020 de 22/09/2022, que autorizou o Município a efetuar compensação de benfeitorias feitas em imóvel público com dívida de financiamento denominado de FUNDETEP, e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/491/qnojvxsx0mcymtl9xclmjneatihooqgabk0divi7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/491/qnojvxsx0mcymtl9xclmjneatihooqgabk0divi7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Transporte membros da Associação do Clube de Mães Nossa Senhora dos Navegantes, até a cidade de Realeza, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/492/dabsrnxhrfo55nbcgtslsmfx8kzahb1as05ljfmd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/492/dabsrnxhrfo55nbcgtslsmfx8kzahb1as05ljfmd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a prorrogar o prazo de validade do contrato de comodato, advindo da Lei Municipal n° 700/12, de 06/11/2012, e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/493/q3ttwwmxd3slareutbtumezn6knnrhvk4spvckba.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/493/q3ttwwmxd3slareutbtumezn6knnrhvk4spvckba.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede auxilio - deslocamento aos Agentes Comunitários de Saúde que atuam na área rural do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/494/vagbqwd64rvunkkalcxpmqgwkoww7pzvz7jjilwo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/494/vagbqwd64rvunkkalcxpmqgwkoww7pzvz7jjilwo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/495/6ficjg9bvs3nynukydkaypwbojm1ftgzab4yhl6u.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/495/6ficjg9bvs3nynukydkaypwbojm1ftgzab4yhl6u.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar membros do Clube de Desbravadores Água Real, de Três Barras do Paraná até a cidade de Cascavel -PR, e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/496/myxeujik6h8qdqhnloimgugjckrqxiurid5xu3cw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/496/myxeujik6h8qdqhnloimgugjckrqxiurid5xu3cw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção da Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências;</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/497/pynrxu5zecj0f4snmguhjajwaxdmfutzdgajdcqd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/497/pynrxu5zecj0f4snmguhjajwaxdmfutzdgajdcqd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa para o evento a ser promovido pelo Grupo Airsoft Tático de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/498/yqijuymiqwfqhyiun3zaeqrtfxj9vxqbiapeifrn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/498/yqijuymiqwfqhyiun3zaeqrtfxj9vxqbiapeifrn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a autorização para realizar a Concessão de Uso de Remunerado de espaços físicos destinados a publicidade comercial, situados no interior do estádio Municipal Jose Orbem, e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/499/ajkprwfv6cnm4btxstlji1begq2zpyclxqfuyjhx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/499/ajkprwfv6cnm4btxstlji1begq2zpyclxqfuyjhx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor do auxílio- deslocamento criado pela Lei n° 1576/2017, de 14/02/2017, com a alteração pela Lei n° 2212/2022, de 26.01.2022, e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/500/xkpuvlkj4thaf0hjqrdk3monqguqwktnngc523y2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/500/xkpuvlkj4thaf0hjqrdk3monqguqwktnngc523y2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas de Três Barras do Paraná, para a cidade de Dourados MS, para disputa do campeonato Interestadual de Karate Kyokushinkaikan, e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/521/b5am0udqvvxmziknjbgrbf4an6afx2kkr4jlm4gj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/521/b5am0udqvvxmziknjbgrbf4an6afx2kkr4jlm4gj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os Parágrafos 3° e 4° do artigo 2°, o art. 4° e 5° da Lei Municipal n° 2128/2021, de 15/09/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/522/ks59jrn5jbn3xdp7q1brklbtafd26hbukxem1ibm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/522/ks59jrn5jbn3xdp7q1brklbtafd26hbukxem1ibm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/523/2u1eovdpmyf0otexn9yvcbovydii7yevhlmycgxu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/523/2u1eovdpmyf0otexn9yvcbovydii7yevhlmycgxu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Plano Plurianual (PPA) Lei n ° 2.165/2021, Lei de Diretrizes Orçamentárias (LDO) Lei n ° 2.197/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/526/mviqorchvhgvkukl8febvwrvj9fhqugtjhiohzup.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/526/mviqorchvhgvkukl8febvwrvj9fhqugtjhiohzup.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/527/rbkg8h3epda6wcrwmjbezkms44hfnqtjeztcfbxr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/527/rbkg8h3epda6wcrwmjbezkms44hfnqtjeztcfbxr.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/528/zuxoadlchkaehprrl0ux8crpjntj7p1tffq2c9zb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/528/zuxoadlchkaehprrl0ux8crpjntj7p1tffq2c9zb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a vigência de Lei n° 2079/2021, de 14/04/2021, que autoriza o Chefe do Poder Executivo Municipal a pagar aluguel para empresa industrial e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/529/6l2rgutjnivc6b9panq2a97mka2dcfreowxvzvxx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/529/6l2rgutjnivc6b9panq2a97mka2dcfreowxvzvxx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera valores e o anexo I, e extingue o anexo VI da Lei Municipal n° 1936/19 de 10/12/2019, e dá outras providências</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/530/yxfhtxhksqyh29vla1cvxm8apvzsw8mglvzty0dq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/530/yxfhtxhksqyh29vla1cvxm8apvzsw8mglvzty0dq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, o lote n° 59-A-2, da Gleba n/ 01, imóvel Andrada, e as benfeitorias existentes sobre o mesmo, para o C.T.G Presilha dos Amigos, Grupo de Danças - CGT Presilha dos Amigos, e dá outras providências</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/531/1ifdsgjq5qosaqhwvzsomaq58phqywc1mi5rnjpy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/531/1ifdsgjq5qosaqhwvzsomaq58phqywc1mi5rnjpy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com o C.T.G presilhas dos amigos e fazer parceria para realização das festividades de comemoração do aniversário do Município em 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/532/1i4epl15ixbhjjp0vm9mkqe2zb9wyyaltwqfjmdw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/532/1i4epl15ixbhjjp0vm9mkqe2zb9wyyaltwqfjmdw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municípais ativos, temporários, inativos, pensionistas, constantes dos anexos I,II,III, IV, V, com excecão aos agentes políticos, profissionais do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/533/vtxkq6ytsdidflmrmurtrf0uqzrp02ire01qkvcw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/533/vtxkq6ytsdidflmrmurtrf0uqzrp02ire01qkvcw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede reposição salarial aos servidores efetivos do quadro do magistério, e complementação salarial para aqueles que possuem vencimento abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/534/gdn3lnysdpfdxdhll8gl6uqoz8ikd5poo1f9olru.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/534/gdn3lnysdpfdxdhll8gl6uqoz8ikd5poo1f9olru.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição aos subsídios dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/535/xw5rntwc5up31zy3y6n70pbtmgycvqpxkowmbyjc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/535/xw5rntwc5up31zy3y6n70pbtmgycvqpxkowmbyjc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede reposição salarial aos Agentes Politicos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/536/nozldhyrgwowbdsprs0jp1hydre3wg0xzpkbirvc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/536/nozldhyrgwowbdsprs0jp1hydre3wg0xzpkbirvc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a contribuir com a ADAMOP - Associação das Primeiras Damas dos Municípios do Oeste do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/537/ilimmb7icvnkr5ey0g1b6r37e2cnch6cz0hvm36z.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/537/ilimmb7icvnkr5ey0g1b6r37e2cnch6cz0hvm36z.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção de entidades, e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/538/f1egj7ctl2opw72etucmjnrlaxjzlm38ieieajia.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/538/f1egj7ctl2opw72etucmjnrlaxjzlm38ieieajia.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o n° de vagas do cargo de enfermeiro, criado pela lei n° 2193/2021, de servidores temporários, contratados por tempo determinado, para atender a necessidade temporária da expecional interesse público, nos termos do Lei Municipal, do inciso IX do artigo 37 da CF e inciso IX, artigo 9° da Lei Orgânica Municipal, e dá outras provid...</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/539/3fegchcgw0phowhieblrmatave6fh21zrpyrncqm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/539/3fegchcgw0phowhieblrmatave6fh21zrpyrncqm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor a ser pago por plantão médico de 12 horas criado pela lei Municipal n° 555/08, de 03/09/08, com majoração nas Leis Municipais n°s 1168/14 de 17/12/2014, 1582/2017 de 02/03/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/540/qj52bfjmkfu35r00idupyi4lw0lygkzw7zjv7vov.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/540/qj52bfjmkfu35r00idupyi4lw0lygkzw7zjv7vov.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Tribunal de Justiça do Estado do Paraná, para cedência de servidor efetivo para o Foro da Comarca de Catanduvas, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/541/rfe69oc54yjyud9w6esksuhtusymabpifm9kmlrm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/541/rfe69oc54yjyud9w6esksuhtusymabpifm9kmlrm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo indenizar servidores da Secretaria da Educação e Cultura, que tiveram suas gratificações suspensas, e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/542/w3rcz7iderxoobsgwljoryoxko83lt5oar3ol8mg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/542/w3rcz7iderxoobsgwljoryoxko83lt5oar3ol8mg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera destinação de imóvel da planta urbana do município de Três Barras do Paraná, e dá outras providências</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/543/brxh0vnf2d0ovbki7qwb2b4wooz2i4krnu8z49sm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/543/brxh0vnf2d0ovbki7qwb2b4wooz2i4krnu8z49sm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentária, Normas de Execução Financeira e Politicas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/544/ypcmrhv71xqcs9lqjetzl8qz27if37jn4eabzjjm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/544/ypcmrhv71xqcs9lqjetzl8qz27if37jn4eabzjjm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, bens imóveis de seu patrimônio para a empresa Alduino Luiz Vanccin, e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/545/fegj1kslmmfj7npjxamvlucseia67numgwovnjbb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/545/fegj1kslmmfj7npjxamvlucseia67numgwovnjbb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para recuperação do sistema de abastecimento d'agua da comunidade de Sertãozinho, e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/546/e0ztwh4ioyensbjwlbe5mnqc7gmhaa7txjjm6kqi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/546/e0ztwh4ioyensbjwlbe5mnqc7gmhaa7txjjm6kqi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal. a firmar convênio com o Departamento de Trânsito do Paraná (DETRAN/PR), para o atendimento das obrigações mútuas determinadas pela legislação de trânsito, para o planejamento e a operacionalização da Sinalização Urbana Horizontal, Vertical, e Semafórica, compreendendo contratação de...</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/547/nyo39mronrxjpncxrvsaiuze7o5fuf1rnl8mmnff.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/547/nyo39mronrxjpncxrvsaiuze7o5fuf1rnl8mmnff.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a pagar ajuda de custo para atletas do Município, para participarem do Sul Americano de karatê Full Contact 2022 na cidade de Barueri- SP, e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Resumo:  Concede complementação salarial aos servidores públicos municipais ocupantes dos carfos de Agente de Saúde e Agente Comunitário de saúde, que possuem salários inferior ao Piso fixado pelo Governo Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/549/pubgwqk4j5iojvnqrk6s8qog0spnw4ilg25osgpp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/549/pubgwqk4j5iojvnqrk6s8qog0spnw4ilg25osgpp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o art.4° da Lei Municipal n° 2192/2021, de 14/12/2021, que dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do artigo 37 da Constituição Federal, e do artigo 9°, inciso I, alíneas "f" e "s" da Lei Orgânica Municipal, e dá outras p...</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>Resumo:  Altera o Plano Plurianual (PPA) Lei nº 2.165/21, Lei de Diretrizes Orçamentárias (LDO) Lei nº 2.187/21, Lei Orçamentária Anual (LOA) Lei nº 2.197/21, e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/551/i9tnjf72md9d62tje9pmr3i7nocfr1aeycrqlras.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/551/i9tnjf72md9d62tje9pmr3i7nocfr1aeycrqlras.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/552/fpboahsagtrl5msrpknajpo2bq6lpz36kxalpqvo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/552/fpboahsagtrl5msrpknajpo2bq6lpz36kxalpqvo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executibo Municipal a ceder em permissão de uso, bem imóvel de seu patrimônio para a empresa Sergio de Almeida Quadros 07962763906, e dá outras providências</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/555/agymhslsltb9yws8wekb17qezeodg5msijtkarc7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/555/agymhslsltb9yws8wekb17qezeodg5msijtkarc7.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/556/hom0vzrfdmdpux46ubnkppmez6cjzvinn1kgostg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/556/hom0vzrfdmdpux46ubnkppmez6cjzvinn1kgostg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do Paraná, para uma viagem até a cidade de Bandeirantes SP, e dá outras providências</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/557/mouit7geyoqnq6kwqayxytu8foh09gr9zfhkvxrb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/557/mouit7geyoqnq6kwqayxytu8foh09gr9zfhkvxrb.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/558/bmo1zye6l6admgxlgnstauujstnongjzzml1gpzt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/558/bmo1zye6l6admgxlgnstauujstnongjzzml1gpzt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas do Recanto do Bem Estar do Idoso, para uma viagem até a cidade de Aparecida do Norte SP, e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/559/yuhjoral3k3mtkpw1rhcklqvnjte3zogetruvzkx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/559/yuhjoral3k3mtkpw1rhcklqvnjte3zogetruvzkx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a contratar operação de credito com a caixa Econômica Federal'', e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o poder Executivo Municipal a contratar operações de crédito com a agência de Fomento do Paraná S.a. e dá outras providências</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/561/4bmupfgjuvsrrytqcvqcvdw6ytkikv9kpmwjukjq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/561/4bmupfgjuvsrrytqcvqcvdw6ytkikv9kpmwjukjq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n° 2.165/21, (LDO) lei n° 2.187/21, (LOA) Lei n° 2.197/21, e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a efetuar despesas com a premiação do campeonato Municipal de Truco, e dá outras providências</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/563/vrnlyzu7kbh8o6xuegol1mneakllsnxlhebftimo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/563/vrnlyzu7kbh8o6xuegol1mneakllsnxlhebftimo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a efetuar despesas com a melhoria da obra cedida em regime de comodato para Associação de Pais e Amigos dos Exepcionais de Três Barras do Paraná. APAE. e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder instalações do Ginásio de Esportes e o Campo de futebol anexo ano Ginásio de Esportes para realização de uma feira comercial, e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/565/orz3e1r1qolwon4ox7ijdcx1efxuynzb5tbimckq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/565/orz3e1r1qolwon4ox7ijdcx1efxuynzb5tbimckq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Executivo Municipal a Transportar grupo de pessoas do Município de Três Barras do Paraná, para uma viagem ao município de Jaraguá do Sul, Estado de Santa Catarina, e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/566/zoomgredhuwnuvqipy92hpvnjbzti5cbcjneedor.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/566/zoomgredhuwnuvqipy92hpvnjbzti5cbcjneedor.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/567/ryjpxh3lusjmgwaqmf7zwy4hvuzdutpgqoteot1n.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/567/ryjpxh3lusjmgwaqmf7zwy4hvuzdutpgqoteot1n.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Três Barras do Paraná, para o Exercicío de 2022.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/569/x2mwr1d8goh7mi27dftxc9krpxajwlecvwrvlhwq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/569/x2mwr1d8goh7mi27dftxc9krpxajwlecvwrvlhwq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dá publicidade aos termos da regularização Fundiária que com base no Provimento Conjunto n° 02/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentalizada e autoriza o procedimento da titulação dos lotes inseridos em áreas irregulares do município de Três Barras do Paraná, nos termos do " Programa Moradia Legal'', e...</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/570/f3iy5j7p08htgmyxnphvwac57qr7yk5tycfx7hoo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/570/f3iy5j7p08htgmyxnphvwac57qr7yk5tycfx7hoo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autotiza o chefe do Poder Executivo Municipal a efetuar despesas com a aquisição de material permanente, e ceder os mesmos em permissão de uso para a APAE- Associação de Paise Amigos dos Excepcionais de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/571/60mhekpwomznkf38i4dsh8vuqft7hc1q0eavqp8d.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/571/60mhekpwomznkf38i4dsh8vuqft7hc1q0eavqp8d.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/572/pwxneatmno2ahtx82uvpnuladdb3qswwwd3yfbkc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/572/pwxneatmno2ahtx82uvpnuladdb3qswwwd3yfbkc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo na Lei Municipal n° 2043/2021 de 10/02/2021, que criou disposiitivo a Lei n° 1561/2017 de 13/01/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/573/9mgsuafxrwpan6vqjvwbnaxk1tqpngqpuwrjytcz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/573/9mgsuafxrwpan6vqjvwbnaxk1tqpngqpuwrjytcz.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/574/3tlfj1poe7hjxznvxuyaje3rkdumlp5z80v8nklw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/574/3tlfj1poe7hjxznvxuyaje3rkdumlp5z80v8nklw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Destinação de Imóvel rural, para fins urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/575/ri2pmrbrkq6ostd8y0bowck08qdpqpczola8k1us.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/575/ri2pmrbrkq6ostd8y0bowck08qdpqpczola8k1us.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a destinação de imóvel rural para fim urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/576/ylhk0yhisqt732r9esrmgpcg2lfizkidnpgmloej.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/576/ylhk0yhisqt732r9esrmgpcg2lfizkidnpgmloej.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para participar do Festival Canta Cantu/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/577/boru5zc1mf5lzndhtfccjzn6sy87ft8aton9wkfn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/577/boru5zc1mf5lzndhtfccjzn6sy87ft8aton9wkfn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a pagar ajuda de custo para atletas do município, para participarem do Bananalama/2022 na cidade de Corupá - SC, e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/578/p2zpmjwkqbldomjegysrvlojefxdx1fvq1dcywu0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/578/p2zpmjwkqbldomjegysrvlojefxdx1fvq1dcywu0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o numero de vagas do cargo de técnico em enfermagem criado pela Lei 2193/2021, conbinada com a Lei 2228/2022, de servidores temporários, e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/579/a1ks1mkdhswbwvjcj4hpfim57x7n4bhco1klkg5j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/579/a1ks1mkdhswbwvjcj4hpfim57x7n4bhco1klkg5j.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/580/ppdyfqk2dnfv2av8eplhguxx5mvam3fgqshekwys.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/580/ppdyfqk2dnfv2av8eplhguxx5mvam3fgqshekwys.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n° 2.165/21, (LDO) lei n° 2.187/21, (LOA) Lei n° 2.197/21, e dá outras providências._x000D_
 Recursos PAB</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/581/hownqdk0ltly5jagjs2nt2xluuoetsl2ggv3exta.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/581/hownqdk0ltly5jagjs2nt2xluuoetsl2ggv3exta.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder Bens Móveis em regime de Permissão de Uso, e dá outras providências._x000D_
 Associação, Barra Grande, Nova Esperança, São Jose, Linha Nova , Santo Antônio, Linha São Paulo, Santo Izidoro, Santa Barbara D'oste</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/582/jfvs6ss1tm825txi6q8t0kley8tsetfzey5teoly.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/582/jfvs6ss1tm825txi6q8t0kley8tsetfzey5teoly.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre as normas de registro, guarda e movimentação dos bens patrimoniais do Município de Três Barras do Paraná, para fins de conservação, contabilização, prestação de contas, e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/583/escy6bxcji1pgqblnoqhyiyo3dhflcuauvdeqqnr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/583/escy6bxcji1pgqblnoqhyiyo3dhflcuauvdeqqnr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera simbologias de Cargos em Comissão criados pelas Leis nºs 1688/17 de 28/12/17 e 1927/19 de 03/12/19, e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/584/psysvhouahe5m8ja0sinkbmbfgu2snxythiv4qnq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/584/psysvhouahe5m8ja0sinkbmbfgu2snxythiv4qnq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera simbologias de Cargos Efetivos constantes do anexo I da Lei Municipal nº 2260/2022 de 10 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/585/ju3wv5iuhie5ainwdq2aex2yowhroddlgkpf7vbd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/585/ju3wv5iuhie5ainwdq2aex2yowhroddlgkpf7vbd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do Campeonato Municipal de Sinuca, e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/586/ojjljqnpexbbncnzlpvcvivzomogwdxssgbik7zz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/586/ojjljqnpexbbncnzlpvcvivzomogwdxssgbik7zz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesas na realização de uma feira comercial, promovida pela Associação Comercial e Empresarial de Três Barras do Paraná - ACETB, inscrita no CNPJ sob o nº. 78.106.036/0001-41, e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/587/uit8lduiuvfh7ssljoifbblvnhyrgbmf9h5emw8a.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/587/uit8lduiuvfh7ssljoifbblvnhyrgbmf9h5emw8a.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo indenizar proprietários de imóveis rurais onde foi extraído cascalho, e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/588/qkc5toxq2ffqmvyrgdrj1ikxxiugfpd5i7og9xax.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/588/qkc5toxq2ffqmvyrgdrj1ikxxiugfpd5i7og9xax.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesa com o C.T.G. Presilhas do Amigos para melhoria nas instalações das benfeitorias, cedidas em Permissão de Uso pela Lei nº 2255/2022, de 03/05/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/589/4nrhepsg2zsuxh22vkx0hrsmsjtf35ds5hn3kpwv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/589/4nrhepsg2zsuxh22vkx0hrsmsjtf35ds5hn3kpwv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 3º do artigo 1º da Lei Municipal nº 1254/15, de 22/05/2022, que acrescentou dispositivo a Lei nº 085/94, e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/590/kmhraajjjp8qxnmtp8ijwdkbkdyg2c0zsge1kjlz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/590/kmhraajjjp8qxnmtp8ijwdkbkdyg2c0zsge1kjlz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Transportar atletas da Escolinha de Futsal Finosport até a cidade de Foz do Iguaçu PR.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/591/bq7cckmw4rzv4fug0fctrgqvzwf2ew9jpq73fk22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/591/bq7cckmw4rzv4fug0fctrgqvzwf2ew9jpq73fk22.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesas com um almoço de confraternização dos associados do Recanto do Bem estar do Idoso, e ´dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/592/vfqe6rueiqnef3tpbxuaadba4ggm7vibrqrz10hv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/592/vfqe6rueiqnef3tpbxuaadba4ggm7vibrqrz10hv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Concede aumento salarial aos servidores do quadro do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/594/k6xnbootztnnnkfyenis8p0bkhtafb8dxnkdklpa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/594/k6xnbootztnnnkfyenis8p0bkhtafb8dxnkdklpa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, o bem imóvel de seu patrimônio para a empresa Ana Claúdia Constantino Dalberto 10537343954, e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/595/kqtcm4w9cn8iwqkbjkyyo2kcrdrtcqqgb0q7rmes.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/595/kqtcm4w9cn8iwqkbjkyyo2kcrdrtcqqgb0q7rmes.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/596/oa2ks4be83egbt0mynfxawyzbzb1loksexbj9pro.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/596/oa2ks4be83egbt0mynfxawyzbzb1loksexbj9pro.pdf</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/597/l9conwvooaucwaahkdkqocdv3x9nh1ckz9241vae.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/597/l9conwvooaucwaahkdkqocdv3x9nh1ckz9241vae.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a participação do Município nos jogos Abertos da Cantuquiriguaçu ( Jarcan's/2022), e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/598/sbc0v7obvnxarhnhxnaouvuiyg6efxfy1tpuoxnd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/598/sbc0v7obvnxarhnhxnaouvuiyg6efxfy1tpuoxnd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do município de Três Barras do Paraná, para uma viagem ao município de Boa Esperança do Iguaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/599/rnhoscxnzr9ld2iqbqcsqxwd55qkl9hyheufoeyd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/599/rnhoscxnzr9ld2iqbqcsqxwd55qkl9hyheufoeyd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso de espaço Público para a Rádio Rota do Sol, para a instalação de painéis de LED, e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/600/8xvn6ssvxchmh6lkfh7fqdgs2odickeiudcnv97j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/600/8xvn6ssvxchmh6lkfh7fqdgs2odickeiudcnv97j.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o estabelecimento de cotas raciais para o ingresso de afrodescentes no serviço público municipal em cargos efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/601/ozteesnejjnz2i0h197pxesqqwsbw0dnkc8n5fkb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/601/ozteesnejjnz2i0h197pxesqqwsbw0dnkc8n5fkb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o valor da unidade de custeio (UVC), redefine tabela de desconto para cobrança da Contribuição da Iluminação Pública- Cosip, instituída pela lei n° 175/02 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/602/hxehtysmqwjuq53ualenjvob1cgjyu0mpgeu3wgj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/602/hxehtysmqwjuq53ualenjvob1cgjyu0mpgeu3wgj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, parte do Prédio do Paço Municipal, além de área de pátio, para a Câmara Municipal de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/603/qrawovqhsaf8ytyk3qf5s0sxdno8je77supyfoeb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/603/qrawovqhsaf8ytyk3qf5s0sxdno8je77supyfoeb.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/604/hs49czgbyoq7aaluwk4qczf6d6d9mnx1awmrhtrm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/604/hs49czgbyoq7aaluwk4qczf6d6d9mnx1awmrhtrm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revoga em seu inteiro teor a lei municipal n° 2199/2022 de 04 de janeiro de 2022</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/605/kbivgdnclhi5lswxefzwvgvzdnvpaqbbn8shasid.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/605/kbivgdnclhi5lswxefzwvgvzdnvpaqbbn8shasid.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria simbolo, define seu valor, e reenquadra os servidores públicos municípais ocupantes dos cargos de Agentes de Saúde e Agente Comunitário de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/606/l9hsjzx8m0zqvtaqg95winyrwogm0q1facafxriq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/606/l9hsjzx8m0zqvtaqg95winyrwogm0q1facafxriq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n° 2.165/21, (LDO) lei n° 2.187/21, (LOA) Lei n° 2.197/21, e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/607/gwwonuwm3hhzdk0agprbraqoe4uaf50lup3emfnh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/607/gwwonuwm3hhzdk0agprbraqoe4uaf50lup3emfnh.pdf</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/608/lunppfsw6wji3diohup7qxbkwi7lbdpuv75cmvgq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/608/lunppfsw6wji3diohup7qxbkwi7lbdpuv75cmvgq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o anexo IV da Lei 2339/2021 de 28/09/2021, que dispõe sobre o Serviço Público de Táxi, e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/609/rwe4viasq0foyocxzsnzpjxsn1mpuzmc5mf6o9op.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/609/rwe4viasq0foyocxzsnzpjxsn1mpuzmc5mf6o9op.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a senhora Salete de Fátima Brand, acompanhente de seu filho menot, Lucas Brand da Silva, para o encontro de Medalistas e Premiação do 15° OBMEP.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/670/3zhgr5r4v9mopvzsjdgmqxy14sgact7ttehevtmw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/670/3zhgr5r4v9mopvzsjdgmqxy14sgact7ttehevtmw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a Receita e Fixa a Despesa para o exercício de 2023, e dá outras providências._x000D_
 Orçamento 2023</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/610/qr47sp7jyfw6tqw1rkreydtbatycdv9e2gd8pbty.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/610/qr47sp7jyfw6tqw1rkreydtbatycdv9e2gd8pbty.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens móveis em regime de permissão de uso, e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/611/s31tkh1z3d571m2gqhvwxbvxsari7jbag3xgpozl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/611/s31tkh1z3d571m2gqhvwxbvxsari7jbag3xgpozl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o processo de escolha das direções das instituições de ensino da rede pública de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/612/tomaibwoinydyufthcyelxkfhqbg1msybrydnqy7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/612/tomaibwoinydyufthcyelxkfhqbg1msybrydnqy7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas para a realização de provas de processo seletivo simplificado (PSS), da Rede Estadual de Educação, até a cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/613/jey8rt7swxzioelsrmnhfnskuidmywqzl7frhkzu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/613/jey8rt7swxzioelsrmnhfnskuidmywqzl7frhkzu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 2º do artigo 1º da Lei Municipal nº 2.318 de 09/08/2022 que autorizou o Chefe do Poder Executivo Municipal a efetuar despesas com o C.T.G Presilha dos Amigos, e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/614/7yuoj25qwkowwu2ewedxeieumeqryxgk7lfruswu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/614/7yuoj25qwkowwu2ewedxeieumeqryxgk7lfruswu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a realização de uma cavalgada, e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a dar anuência para o Recanto do Bem Estar do Idoso, para a cedência das instalações onde funciona sua sede, para a Associação Comercial e Empresárial de Três Barras do Paraná- ACETB, para a realização de evento, e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/616/gojhhzpx9w6xksvf7zjpofrhwo5mhpkogiap5j2e.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/616/gojhhzpx9w6xksvf7zjpofrhwo5mhpkogiap5j2e.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a transportar alunos do Colégio Estadual Princesa Izabel para conhecimento do Programa Escola do Legislativo, até a cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/617/esx9cmd4cukmzptobjnpxctetzjg0wntududwukh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/617/esx9cmd4cukmzptobjnpxctetzjg0wntududwukh.pdf</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/618/nv6zwmykcjsu5901wmiaqywp1cb2krn1ll99zo0f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/618/nv6zwmykcjsu5901wmiaqywp1cb2krn1ll99zo0f.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/619/83mp1kdf2opimoqjg5i9cmuk9hlxubupspgdluwl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/619/83mp1kdf2opimoqjg5i9cmuk9hlxubupspgdluwl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a comemoração do '' Dia da Criança 2022", e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/620/8jnzuj6ulkbbxtrvo0efubrqcknybrphppplbwgn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/620/8jnzuj6ulkbbxtrvo0efubrqcknybrphppplbwgn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar despesas com a premiação recepção dos participantes da etapa do Campeonato Regional de Pesca, a ser realizado no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/621/vlzt7on0eduzc2y8v4yxbcibi3v0vu4rqoazckkh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/621/vlzt7on0eduzc2y8v4yxbcibi3v0vu4rqoazckkh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a ceder as dependências do Ginásio de Esporte Mário Lopes para a realização do baile de formatura dos alunos do Colégio Estadual Princesa Izabel, do Ensino Médio e Normal, e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/622/3rt0j4sjjf9ernpidmw4imwaborandqztnlvfeqd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/622/3rt0j4sjjf9ernpidmw4imwaborandqztnlvfeqd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Transportar pessoas da Associação Clube dos Desbravadores Águia Real, até a cidade de Santa Helena, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/623/rf4dkgutkntlf3kkckamu00qcppmxpflug1z1qhy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/623/rf4dkgutkntlf3kkckamu00qcppmxpflug1z1qhy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Colégio Estadual Princesa Izabel- Ensino Fundamental, Médio e Normal, para uma viagem a Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/624/oi9hhyjoe2apkjt7idwvs4ohzoflehawvcqwdzne.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/624/oi9hhyjoe2apkjt7idwvs4ohzoflehawvcqwdzne.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo e altera a data de viagem da Lei Municipal n° 2351 2022, que autorizou o Chefe do Poder Executivo Municipal a transportar alunos do Colégio Estadual Princesa Izabel para conhecimento do Programa Escola do Legislativo, até a cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/625/27mrozfdb4sqlcuj9df7tyrchwyc6gowsegvuga7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/625/27mrozfdb4sqlcuj9df7tyrchwyc6gowsegvuga7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa para a realização de confraternização da comissão e atletas da competição da fase final estadual do campeonato " Bom de Bola", e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/626/vqbrb2tyacukp4c9puxerg2cue6r2migjjvzqje7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/626/vqbrb2tyacukp4c9puxerg2cue6r2migjjvzqje7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas da Escolinha de Futsal Finosport, até a cidade de Dois Vizinhos, para disputa de uma competição esportiva, e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/627/nj4slt6n4ymletggsp3e7xstv5payf4nfktpiqbv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/627/nj4slt6n4ymletggsp3e7xstv5payf4nfktpiqbv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa Natal Solidário, e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/628/2gffzzjbnmtabu8amfwjsh1l8epnqmmhxklg8lic.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/628/2gffzzjbnmtabu8amfwjsh1l8epnqmmhxklg8lic.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesas com a ornamentação da cidade, abertura do Natal de Luz, show, locação de peças natalinas para a festividade 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/629/ubwby5tdckaabixbjul2m5uza0jlnop17tfymt61.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/629/ubwby5tdckaabixbjul2m5uza0jlnop17tfymt61.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a efetuar despesas com a premiação do Campeonato Municipal de Suíço, e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/630/kuy2nfxbay9nb18vchnfuzine7cuif449r2ymmgz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/630/kuy2nfxbay9nb18vchnfuzine7cuif449r2ymmgz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com o C.T.G. Presilhas dos amigos para a realização de 12° Rodeio Internacional de Laço Comprido, e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/631/gxhxdojur3fjkuiptcr15ungd2p2dppfoizhthcy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/631/gxhxdojur3fjkuiptcr15ungd2p2dppfoizhthcy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar até a cidade de Capanema, Estado do Paraná, para participar de treinamento de verão de frango de corte e ambientais da Cobb- Vantress na America do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/632/8pbdgqog0xlbl1ynl6946ljrbjsemcwqxin9c9uj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/632/8pbdgqog0xlbl1ynl6946ljrbjsemcwqxin9c9uj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo, especifica as atribuições, consolida os anexos I, II e III da Lei n° 195/2010 com redação data pela Lei n° 2260 de 10/05/2022, e dá outras providências</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/633/ftb2smafxpuzwovqtpwbdot8xfwdsv7ndxefaov9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/633/ftb2smafxpuzwovqtpwbdot8xfwdsv7ndxefaov9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica a quinta alteração do protocolo de intenções do consórcio público dos municípios do Procaxias, e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/634/vsdvbufqkqaqlc62i2jmu6k99whg8dofi0tsccbm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/634/vsdvbufqkqaqlc62i2jmu6k99whg8dofi0tsccbm.pdf</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/635/k5rwit0oijhupg8uev2qnhbyczvdwkse8w00u3oj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/635/k5rwit0oijhupg8uev2qnhbyczvdwkse8w00u3oj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica -se revisão salarial geral anual para o exercício de 2022, do consórcio público dos municípios do Procaxias-Compro, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/636/6muh88oe0jpc7zeuz72ftbnhafyibboqsavkwolg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/636/6muh88oe0jpc7zeuz72ftbnhafyibboqsavkwolg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através do Termo de Colaboração/Parceria'', com a entidade " associação dos Brigadistas Tribarrense - ABT", para a edição, confecção e destribuição de revista de primeiros socorros, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/637/imgwisfxfcfvbrhecq8mh0trluk9hhz1uftk6v09.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/637/imgwisfxfcfvbrhecq8mh0trluk9hhz1uftk6v09.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Transportar pessoas do município de Três Barras do Paraná, para uma viagem ao seminário São Jose, na cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/638/rfqb56v0qd55flz5ts1d3nqkvggnxjrpjzedzz62.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/638/rfqb56v0qd55flz5ts1d3nqkvggnxjrpjzedzz62.pdf</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/639/5gxkpu6vukyuqqy2kinm5p6lfh8ra8nm2gkyrjw7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/639/5gxkpu6vukyuqqy2kinm5p6lfh8ra8nm2gkyrjw7.pdf</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/640/eadf8syfjgwgl8jskflrwq0qtvwyefh1lci23ant.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/640/eadf8syfjgwgl8jskflrwq0qtvwyefh1lci23ant.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para conhecimento técnico, e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/641/wprkr4fmjolylni1e53wsqk3zctulimchzq10fjl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/641/wprkr4fmjolylni1e53wsqk3zctulimchzq10fjl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cooperação, com o Tribunal de Justiça do Paraná, para a execução do Programa Moradia Legal, e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/642/9oqza64nhscbtteutiucivizznrxxrrtwbey3mkk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/642/9oqza64nhscbtteutiucivizznrxxrrtwbey3mkk.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/643/smxtydkhkla8yrg7o08gagtntxdk4b0q6ocqiiv1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/643/smxtydkhkla8yrg7o08gagtntxdk4b0q6ocqiiv1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a reconhecer e pagar dívida junto a Companhia de Saneamento do Paraná S/A, (SANEPAR) e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/647/cgecczoi5qynpj9ibgytohkyrixq6bgeazlmi7tt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/647/cgecczoi5qynpj9ibgytohkyrixq6bgeazlmi7tt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece a forma de arrecadação da Taxa de coleta de lixo, autoriza o Poder Executivo Municipal a celebrar contrato de programa ou convênio junto a SANEPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/648/y3upuf8ang8dylp4dggjhhsmsk6rfjittpwpbu6h.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/648/y3upuf8ang8dylp4dggjhhsmsk6rfjittpwpbu6h.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar avicultores e ex- avicultores, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/649/igmuemhrpzmtwll3xgyzgcealm1va66tztmh3nmb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/649/igmuemhrpzmtwll3xgyzgcealm1va66tztmh3nmb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com atletas que irão participar de torneio na modalidade de Karatê, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/650/vktxpfm1satzce3ztgvy7ngj6fzghgln2j4ihqb0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/650/vktxpfm1satzce3ztgvy7ngj6fzghgln2j4ihqb0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o Valor de Referência - VR do Município de Três Barras do Paraná pela variação do Indice Nacional de Preços ao Consumidor Amplo ( IPCA), acumulado no periodo de outubro de 2021, a setembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/651/1fasir5qc69gmj7h3idcnr8w5hjmv1zbeuyky2nb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/651/1fasir5qc69gmj7h3idcnr8w5hjmv1zbeuyky2nb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores definidos na Lei n° 153/09 e suas alterações, para fins de cobrança do Imposto Sobre Transmissão " Inter - Vivos " de Bens Imóveis e de Direito Real sobre imóveis, e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/652/qxuls4ycwk6rmk0dyefwrqv5rgnrtyqmydr04isq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/652/qxuls4ycwk6rmk0dyefwrqv5rgnrtyqmydr04isq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar para o grupo Airsoft Tático de Três Barras do Paraná, para participar de evento, e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/653/rzrjn0dfsxjk9klku14c8uxnwpm3vtbye10eaawx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/653/rzrjn0dfsxjk9klku14c8uxnwpm3vtbye10eaawx.pdf</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/654/0ugpxmq0japineebxqcdn8wioo3a0tgchpbt3vaw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/654/0ugpxmq0japineebxqcdn8wioo3a0tgchpbt3vaw.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/655/wxzsb9zbgjw19c7roxpyeeeu16joyq8dbycvlwhq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/655/wxzsb9zbgjw19c7roxpyeeeu16joyq8dbycvlwhq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo a Lei Municipal n° 2283/2022, de 31/05/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/656/7hjkfkz0flelet4egxfndul4lchwlwf4zzpp4amr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/656/7hjkfkz0flelet4egxfndul4lchwlwf4zzpp4amr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar agricultores, até o município de Manguerinha/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/657/zfhytljm5z1n1rmjfbxzi2lytubdg0go9vgqot4h.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/657/zfhytljm5z1n1rmjfbxzi2lytubdg0go9vgqot4h.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para execursões de encerramento de cursos, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/658/mejmu9hgadzprqio4c8gqvqpyydv65cckfqtbpdj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/658/mejmu9hgadzprqio4c8gqvqpyydv65cckfqtbpdj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para excursões de encerramento de ano, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/659/xrxwf5jqoq2n3fdrynotbtzgifuuzpijgxghg7kh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/659/xrxwf5jqoq2n3fdrynotbtzgifuuzpijgxghg7kh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar despesas com alimentação e pernoite para o pessoal do Corpo de Bombeiros que estiverem em serviços na temporada de verão da praia artificial de Barra Bonita, e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/660/vowrno7k8ahr5mhm7yc3cuwqulssglcqeluhrps1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/660/vowrno7k8ahr5mhm7yc3cuwqulssglcqeluhrps1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a rescindir parcialmente Comodato firmado com a Associação de Desenvolvimento dos Produtores Rural Caxias, Grupo Novo Horizonte ( F. Procopiack), e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/661/isjz1lfp449nlij4pj4uvefzhuj37p41netlilkk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/661/isjz1lfp449nlij4pj4uvefzhuj37p41netlilkk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a efetuar despesas para recuperação do sistema de abastecimento d'agua da comunidade de Linha Igreja Amarela, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/662/cp529qzgep1rikgstxv34edm4vjnji5ltqcgbcrg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/662/cp529qzgep1rikgstxv34edm4vjnji5ltqcgbcrg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a regularização fundiária através do "Programa Moradia Legal", da ocupação incidente em área pública do Município de Três Barras do Paraná/PR, e dá outras providências</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/663/ncentjdlyemybmrdjysucnpbz1wizrncv2fyeobn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/663/ncentjdlyemybmrdjysucnpbz1wizrncv2fyeobn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo indenizar empresa pelo fornecimento de peças e mão de obra em manutenção reparadora mecânica e elétrica do ônibus Volare W9 Executivo, Placas BAG-7518, Patrimônio 8903, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/664/hoxbydcseurg7h55g4mgtq6wc0idmkil6rji3crz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/664/hoxbydcseurg7h55g4mgtq6wc0idmkil6rji3crz.pdf</t>
   </si>
   <si>
     <t>Resumo:  altera a destinação de imóvel da planta urbana do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/665/ebt7t54qiakxaom156x2ddbjafepbipll4drmvjj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/665/ebt7t54qiakxaom156x2ddbjafepbipll4drmvjj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para melhoria nas instalações objeto de comodato, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/666/0cmre4ku9sqvt5kqzmuxwq82e0paw7jwxbzuyzgu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/666/0cmre4ku9sqvt5kqzmuxwq82e0paw7jwxbzuyzgu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova o Plano Municipal de Gestão Integrada de Resíduos sólidos urbanos do Município de Três Barras do Paraná, 2023/2033, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/667/zljjb8zqfbjjxkz4xveihkjkhkytwfz0ijvb6o3e.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/667/zljjb8zqfbjjxkz4xveihkjkhkytwfz0ijvb6o3e.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, de 01 ( um) veículo, para a Associação da Casa Familiar Rural de Três Barras do Paraná - PR, é dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/668/u0vkw4uzh0niiuillzeqcnjvxtnmpmfa2ixjskzj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/668/u0vkw4uzh0niiuillzeqcnjvxtnmpmfa2ixjskzj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Criação do Hospital Municipal de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/593/eob31dq9mhysoepmga8lnwsuldkhglxig8tkxqse.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/593/eob31dq9mhysoepmga8lnwsuldkhglxig8tkxqse.pdf</t>
   </si>
   <si>
     <t>Resumo:  Define forma de evolução funcional horizontal para os servidores efetivo do município de Três Barras do Paraná, exceto os do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emen</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/3mmu6pgdfqto5tyynjnrk7jakpjnlyxmif6bnvll.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/3mmu6pgdfqto5tyynjnrk7jakpjnlyxmif6bnvll.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao Projeto de Lei 2235/2022</t>
   </si>
   <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>IVONE BRANDT</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4243/emenda_02_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei no 224912022, conforme segue:_x000D_
+Inclua-se no final do Parágrafo único do artigo l" do Projeto de Lei rf 224912022, a seguinte_x000D_
+redação:_x000D_
+..(...), obrigando-se a entidade a construir uma sede própria no prazo de 5 (cinco) anos."_x000D_
+Sala das Sessões da Câmara Municipal aos 28 de março de 2022.</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>LEANDRO SALLA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4242/emenda_03_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva ao Projeto de Lei n" 2272/2022, conforme segue:_x000D_
+de Trê§ Banas do Paranà_x000D_
+Substitua-se a expressão "450,00" no caput do artigo lo do Projeto de Lei no 227212022, de_x000D_
+20 10412022, pela seguinte expressão:_x000D_
+"495,,27"</t>
+  </si>
+  <si>
+    <t>4240</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4240/menda_04_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva ao Projeto de Lei no 226412022, conforme segue:_x000D_
+Substitua-se no artigo 1", o Anexo I do Projeto de Lei no 2264/2022, de 1110412022,_x000D_
+conforme segue:</t>
+  </si>
+  <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ANDREIA PEREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4239/emenda_06_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei n" 226812022, conforme segue:_x000D_
+Modifique-se no segundo artigo 2o no Projeto de Lei no 226812022, a seguinte expressão:_x000D_
+.t2o .,'_x000D_
+Pela seguinte exPressão:_x000D_
+"2-A."</t>
+  </si>
+  <si>
+    <t>4238</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>KAINAN MAXOEL DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4238/emenda_06_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>4236</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4236/emenda_07_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei n" 226712022, conforme segue:_x000D_
+Modifique-se no segundo artigo 2o no Projeto de Lei n'226712022, a seguinte expressão:_x000D_
+«2o.»_x000D_
+Pela seguinte expressão:_x000D_
+*2-A."</t>
+  </si>
+  <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4235/emenda_08_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei n' 226912022, conforme segue:_x000D_
+Modifique-se no segundo artigo 2o no Projeto de Lei n" 226912022, a seguinte expressão:_x000D_
+*2"."_x000D_
+Pela seguinte expressão:_x000D_
+*2-A.*</t>
+  </si>
+  <si>
     <t>1810</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/wil6ewimmyxgsb1golwzcut75ywcpjcpaq6vcujd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/wil6ewimmyxgsb1golwzcut75ywcpjcpaq6vcujd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda n° 9/2022</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/valjvshesmfv3k33bla8ewujzd5ezj56mtuyvut0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/valjvshesmfv3k33bla8ewujzd5ezj56mtuyvut0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda n° 10/2022 ao PL 2287 2022</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/jeqk1vxrfmbhzakbb26aivuz9mgpk3jrqwfh47vz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/jeqk1vxrfmbhzakbb26aivuz9mgpk3jrqwfh47vz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2291 2022</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/qumw7b7zx1lmbwxkcblhhviqsgjwvtzjtovca8wh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/qumw7b7zx1lmbwxkcblhhviqsgjwvtzjtovca8wh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2283 2022</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/2gb3exe61kgoiaqfyvdmvavzbplye9l2hwzkfpwu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/2gb3exe61kgoiaqfyvdmvavzbplye9l2hwzkfpwu.pdf</t>
   </si>
   <si>
     <t>Resumo</t>
   </si>
   <si>
+    <t>4234</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4234/emenda_14_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei no 231712022, conforme segue:_x000D_
+Modifique-se no artigo l" do Projeto de Lei no 231712022, de 1910712022, a seguinte_x000D_
+expressão:_x000D_
+"cc-1"_x000D_
+Pela seguinte expressão:_x000D_
+"cc-2"_x000D_
+Sala das Sessões da Câmara Municipal. aos 25 de julho de 2022'</t>
+  </si>
+  <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei nº 2318/2022, conforme segue:_x000D_
+_x000D_
+Modifique-se no artigo 1º do Projeto de Lei nº 2318/2022, de 19/07/2022, nos cargos de Farmacêutico e Fonoaudiólogo, a seguinte expressão:_x000D_
+_x000D_
+“18.a”_x000D_
+_x000D_
+Pela seguinte expressão:_x000D_
+_x000D_
+“18-I”_x000D_
+_x000D_
+	Sala das Sessões da Câmara Municipal, aos 29 de julho de 2022.</t>
+  </si>
+  <si>
     <t>1815</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/wrnk695ztfuc2anmevlcr0ui0fdoe81t8wq6gl9l.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/wrnk695ztfuc2anmevlcr0ui0fdoe81t8wq6gl9l.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2337/ 2022</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/mzv7xvhzbr0uh09cnts6fubyywzmasv7drhryuf7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/mzv7xvhzbr0uh09cnts6fubyywzmasv7drhryuf7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Substitutiva ao PL2315 2022.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>ANDREIA PEREIRA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/sjphalp0w2ml46txrjkw4ix5p0ghormnpokcsxa7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/sjphalp0w2ml46txrjkw4ix5p0ghormnpokcsxa7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Aditiva ao Projeto de Lei n° 2333/2022.</t>
   </si>
   <si>
+    <t>4232</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4232/emenda_19_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei do Legislativo n" 2012022, conforme segue:_x000D_
+lnclua-se na parte final do artigo 5o do projeto de Lei n 20/2022, de 26/0g12022, no inciso I,_x000D_
+na alínea l,), a seguinte redação:</t>
+  </si>
+  <si>
+    <t>4233</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4233/emenda_20_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>EmendaModificativaaoProjetodeLeidoExecutivon.234212022,conformesegue:_x000D_
+Modifique-se no Anexo IV constante no artigo_x000D_
+de 29 I 0812022, a seguinte expressão:</t>
+  </si>
+  <si>
     <t>1818</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/zzluc1muvahul4phropnojagfdpvgbwwywkloofz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/zzluc1muvahul4phropnojagfdpvgbwwywkloofz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda aditiva ao PL 2278 2022.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/wfidxf9vzblgrhksyzqhx1hkxoly80q9nupyz4pq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/wfidxf9vzblgrhksyzqhx1hkxoly80q9nupyz4pq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda n° 22/2022 ao pl 2368</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/hzxz0rvjomkfhgssaprk61rft1oippme8slb1see.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/hzxz0rvjomkfhgssaprk61rft1oippme8slb1see.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda modificativa ao PL 2344/2022._x000D_
 Emendas Impositivas</t>
   </si>
   <si>
+    <t>4231</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4231/emenda_20_de_2022.pdf</t>
+  </si>
+  <si>
     <t>60</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/60/1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/60/1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a reposição salarial dos servidores do Legislativo Municipal e ao cargo em Comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/61/2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/61/2.pdf</t>
   </si>
   <si>
     <t>resumo:  Concede reposição da inflação aos subsídios dos agentes políticos do Poder Legislativo do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/62/3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/62/3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Extingue cargo em comissão de Diretor Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/63/4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/63/4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo em comissão de Assessor Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/64/pl_legislativo_05_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/64/pl_legislativo_05_2022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula Fixa novos subsídios para os secretários municipais ( agentes políticos), e dá outras providencias</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/65/6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/65/6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município de Três Barras do Paraná a criar o Banco Municipal de Materiais de Construção, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/74/7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/74/7.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Isenção do imposto predial e Territorial urbano ( IPTU) sobre imóvel integrante do patrimônio de portadores de neoplasia maligna ( câncer ) ou seus dependentes, e dá outras providências. }Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/75/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/75/8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regulamenta a Utilização de Veículo Particular no Poder Legislativo, e dá outras providências. Autora: Andréia Pereira</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>KAINAN MAXOEL DA SILVA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/76/9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/76/9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõem sobre a garantia dos direitos constitucionais de liberdade àqueles que se abstenham de participar das campanhas de vacinação contra a Covid-19 ou qualquer de suas variantes, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/77/10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/77/10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a substituição dos sinais sonoros das escolas municipais, e dá outras providências. Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/78/11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/78/11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Pagamento de valores suspensos temporariamente pela aplicação da Lei Municipal n° 2133/2021, e dá outras providências. A}utora: Andréia</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/79/uc92vmitch3ioh2k5jwo4mlibnmnj5vxyfgy00ps.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/79/uc92vmitch3ioh2k5jwo4mlibnmnj5vxyfgy00ps.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Obrigatoriedade dos ocupantes de Cargos Comissionados em Registrar a Frequência, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/80/ec5j8oqfnx3ynomvd2wbs8v52fjiqjl5uiio9rvh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/80/ec5j8oqfnx3ynomvd2wbs8v52fjiqjl5uiio9rvh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dá denominação à Logradouro Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/81/pll_14_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/81/pll_14_2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal de combate ao câncer, cria o programa de corte de cabelo solidário, e dá outras providências. Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/82/myjmsvvezxclaxotfcgdexmia6qh0yk8ucdnuez3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/82/myjmsvvezxclaxotfcgdexmia6qh0yk8ucdnuez3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Súmula Institui o Mês de Maio Como " Maio Amarelo" Mês de Luta e Combate ao Acidente de Trânsito e dá outras providências. Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/83/yijyr2bbe6jt2dgjpidr36wggddwautff2sdiwf9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/83/yijyr2bbe6jt2dgjpidr36wggddwautff2sdiwf9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui a semana Municipal de Doação de Sangue, e dá outras providências. Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/84/hehe8wqyolbwglvqlqqchcoxhyjveetvdpsp2r3j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/84/hehe8wqyolbwglvqlqqchcoxhyjveetvdpsp2r3j.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei Municipal n° 2237, de 23 de março de 2022, e dá outras providências. Autora: Andréia Pereira</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/85/44gsxj6bolxkhrpajxhgh4ooept3v9eqqx77qzwu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/85/44gsxj6bolxkhrpajxhgh4ooept3v9eqqx77qzwu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe acerca do programa “LANCHE COM_x000D_
 SAÚDE” a ser oferecido a pacientes e acompanhantes_x000D_
 em tratamento de saúde fora do território do_x000D_
 Município de Três Barras do Paraná, e dá outras_x000D_
 providências. Autora: Andreia Pereira</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/86/qcmladpbpobntwcdaajrjaiogshvsf1yybnnmcuo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/86/qcmladpbpobntwcdaajrjaiogshvsf1yybnnmcuo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui a semana Municipal do Idoso, e dá outras providências. Autor: Leandro M. Salla</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/87/l9d1tzorotfcc7tfmm7ut3n5hfbqfwjsjzcif7sc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/87/l9d1tzorotfcc7tfmm7ut3n5hfbqfwjsjzcif7sc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estabelece politica Municipal de atendimento a pessoa com transtorno do espectro autista, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/88/gmh5mitjjjzibqfy1ksbbu91edo7zbvdqyztprib.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/88/gmh5mitjjjzibqfy1ksbbu91edo7zbvdqyztprib.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a inclusão entre as atribuições das estratégias da saúde da família, a prevenção, proteção das crianças, adolescentes, mulheres e idosos contra a violência domestica no âmbito do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/89/x4oobuajfvm2bcoola5docusccetqhky1spv8shp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/89/x4oobuajfvm2bcoola5docusccetqhky1spv8shp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Determina que os serviços terceirizados pelo Poder Público, que utilizam veículos, caminhões e máquinas para prestação de serviços, devem estar equipados com GPS, para rastreamento, e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_do_legislativo_23_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_do_legislativo_23_de_2022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a obrigatoriedade no âmbito do Município de Três Barras do Paraná, a colocação de placa em obra pública municipal paralisada contendo exposição dos motivos de interrupção. Kainan Maxoel da Silva</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/91/1uyz3deqvvvh1ecxwlof7ghcg8o51pdhozfy1ybo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/91/1uyz3deqvvvh1ecxwlof7ghcg8o51pdhozfy1ybo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a criação do '' Selo Anticorrupção " a ser concedido pelo Poder Executivo Municipal de Três Barras do Paraná às empresas que adotarem os programas de integridade, e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/92/seqy0v8skhhe5epyzozdbelcczfm4ksrafa35lhv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/92/seqy0v8skhhe5epyzozdbelcczfm4ksrafa35lhv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre critérios de anticorrupção nas licitações públicas no Município de Três Barras do Paraná - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/93/pll_26_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/93/pll_26_2022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o dia 1ª do mês de agosto como " O dia Municipal de Combate à Corrupção'', no município de Três Barras do Paraná - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/94/pll_27_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/94/pll_27_2022.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria normas para reestruturação de cargos em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/95/ozbx7jq7japl2rfmjtgxuekwi7hpb1t3z5olydap.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/95/ozbx7jq7japl2rfmjtgxuekwi7hpb1t3z5olydap.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a criação da Guarda Municipal de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>IVONE BONETTI BRANDT</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/96/s5tfpu8t5ibwfioy65z3q1sviizgkcyx6hpggmqp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/96/s5tfpu8t5ibwfioy65z3q1sviizgkcyx6hpggmqp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui a Campanha " Setembro Amarelo e o dia Municipal de Prevenção ao Suicídio no Calendário Oficial do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3405/projeto_de_resolucao_05_de_2021.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3405/projeto_de_resolucao_05_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a concessão, valor, pagamento e_x000D_
 prestação de contas de diárias no âmbito da Câmara_x000D_
 Municipal de Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3406/projeto_de_resolucao_17_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3406/projeto_de_resolucao_17_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da data de sessão ordinária,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3407/projeto_de_resolucao_20_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3407/projeto_de_resolucao_20_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de regulamentos da União_x000D_
 nas licitações públicas, e dá oui-ras proviàências.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3408/projeto_de_resolucao_26_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3408/projeto_de_resolucao_26_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de alteração na Resolução no t1t20r3_x000D_
 arras R (Regimento Interno da Câmara Municipal de Tres_x000D_
 Barras do Paraná), e dá outras providências.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3409/projeto_de_resolucao_33_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3409/projeto_de_resolucao_33_de_2022.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATM NO_x000D_
 ü(,L,^ . cs.ta ztu - I f,3^ ÂvrelTo DA cÀv{r{RA MUMCIPAL DE_x000D_
 ü'\f€t\""oÀ-g TRES BARRAS DO PARANA, E DA OUTRAS_x000D_
 PROVIDÊNCTAS.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_resolucao_34_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_resolucao_34_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de horrário de sessão ordiniiria,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_resolucao_35_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_resolucao_35_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a filiação da Câmara Municipal_x000D_
 de Vereadores à Associação de Câmaras e Vereadores_x000D_
 do Oeste do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_resolucao_36_de_2022.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_resolucao_36_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de alteração na Resolução n' l4l2013_x000D_
 (Regimento Interno da Câmara Municipal de Três_x000D_
 Barras do Paraná), e dá outras providências.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/scanner_006.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/scanner_006.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regularização dos imóveis localizados no perímetro urbano do D. de Santo Isidoro, para regularização dos mesmos e obtenção do título definitivo de propriedade;</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/scanner_007.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/scanner_007.pdf</t>
   </si>
   <si>
     <t>Resumo:  Readequação e Cascalhamento de um trecho de estrada aproximadamente 1.3 KM, entre a Linha Barroto a Igreja de Cruz Alta, na serra conhecida como Serra do Bastião Preto.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de realizar a melhoria e o cascalhamento da estrada que dá acesso as propriedades dos senhores Jose da Silva, Carlos Cubiak, Maria de Souza, Jandir Costenaro e João, saindo do calçamento que liga Santo Isidoro a Barra Bonita, neste município.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamento de estradas;</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de instalação de um Poço Artesiano na Comunidade de Nova Esperança, neste município.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhoria e cascalhamento da estrada que dá acesso a propriedade do Sr. Pedro Bichilin na Comunidade de Santa Genoveva.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar a melhoria e o cascalhamento da estrada que dá acesso a propriedades dos senhores Aristides Marques, Irineu Camargo, Vilmar de Moraes e Genésio Blau, seguindo até o calçamento da linha Zata, saída para a Comunidade de Pica Pau.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de instalar a rede de distribuição de água, no novo poço artesiano da Comunidade de encruzilhada- Ferrari.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/9.pdf</t>
   </si>
   <si>
     <t>Resumo:  Agilizar a reforma do Ginásio de Esportes do D. de Santo Isidoro.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Exmo. Prefeito Municipal, que este se posicione oficialmente em relação a obrigatoriedade ou não da vacinação de crianças e adolescentes de 05 à 17 anos.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer ao Exmo. Prefeito Municipal, que este oriente a Secretária de Educação a tomar as seguintes medidas:_x000D_
 Orientar sobre a desobrigatoriedade da utilização de máscara facial em crianças até 12 anos._x000D_
 (...)</t>
   </si>
   <si>
+    <t>4262</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4262/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinadr.;s, de acordo com as_x000D_
+normas regimentais REQUEREM ao Exmo. prefeito Municipal, se digne estudar_x000D_
+a viabilidade de realizar as seguintes melhorias no perímeiro urbanã de nossa_x000D_
+cidade.</t>
+  </si>
+  <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/13.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer ao Exmo. Municipal, em conformidade com o inciso XI do artigo 148 do Regimento Interno desta Casa de Leis, o fornecimento de informações;</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/14.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações da área publica Municipal.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/15.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/15.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações de veiculo da frota municipal</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/16.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações de despesas e gastos com a frota municipal;</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/17.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/17.pdf</t>
   </si>
   <si>
     <t>Resumo:  Solicitação de informações.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/18.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer ao Sr. Paulo Cezar Kremer, superintendente Estadual no Paraná dos Correios, que envie informações sobre o horario de funcionamento da agência de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/19.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referentes aos pedidos</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/20.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informaçõe sobre a motoniveladora inulilizada, que encontra-se no patio de maquinas.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/21.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer informações sobre o fornecimento de Escritura Publica de Imóvel do município.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/22.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/22.pdf</t>
   </si>
   <si>
     <t>Resumo:  medidas tomadas pela administração com relação a legalização fundiária dos empreendimentos executados pela COHAPAR em nosso município.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/23.pdf</t>
   </si>
   <si>
     <t>Resumo:  informações sobre a restruturação pr 471</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/24.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referentes aos seguintes pedidos;_x000D_
 Cobertores foram distribuídos para a população carente de Três Barras do Paraná, e a origem dos mesmos._x000D_
 Em caso de terem sido distribuídos cobertores adquiridos com recursos próprios, quantos foram, e para quais os beneficiários.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/25.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimentos de informações</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/26.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento de Informações referente ao Cargo de Técnico em Radiologia.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/27.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento de informações sobre termo de aditivo empresa Darci Fausto</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/28.pdf</t>
   </si>
   <si>
     <t>Resumo:  Relação dos beneficiados com o programa de fornecimento de construção para a reforma de suas residências.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/29.pdf</t>
   </si>
   <si>
     <t>Resumo:  fornecimentos de informações sobre o programa de acesso com pedra irregulares em propriedades particulares.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/30.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/30.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações sobre melhorias e cascalhamentos;</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>DIRCEU DUARTE PEPE</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/31.pdf</t>
+    <t>DIRCEU DUARTE - PEPE</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/31.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer informações dos beneficiados com o programa de cestas básicas.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/32.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer informações referentes aos programas de horas maquina.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3885/scanner_005.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3885/scanner_005.pdf</t>
   </si>
   <si>
     <t>QUAL VALOR PAGO DA MUDA DE ÁRVORE PLANTADA NA AVENIDA BRASIL, BEM COMO A QUANTIDADE?</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/34.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/34.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais REQUER ao Exmo. Prefeito Municipal, preste informações referente aos seguintes pedidos:_x000D_
 Porque o Imóvel cedido através da Lei nº 129, de 29/10/2009, que tinha prazo de 10 (dez) anos, ainda continua cedido sem renovação da cessão, eis que está sendo feito uso do mesmo?_x000D_
 O i...</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3876/scanner_001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3876/scanner_001.pdf</t>
   </si>
   <si>
     <t>QUAIS A PROVIDÊNCIA QUE SERÃO TOMADAS EM RELAÇÃO AO TERRENO ADQUIRIDO NA PERMUTA COM O TERRENO DA CASA FAMILIAR RURAL E QUE LOCALIZA SE PRÓXIMO A COPAVEL?</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/scanner_001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/scanner_001.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer informações sobre a transformação do ginásio de esportes do Distrito de Santo Isidoro em área para abrigar indústria.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/829/efn1kfwz6txxcfjkfacxl6ikc1flpffqbcho4z91.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/829/efn1kfwz6txxcfjkfacxl6ikc1flpffqbcho4z91.pdf</t>
   </si>
   <si>
     <t>Resumo:  estudar viabilidade de trocar os veiculos que fazem o transporte escolar por veiculos de porte menor, nas linhas dos Distritos do Município.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/783/g6jpapblbrs6n7ccwftzhj9blcyrny9dgxoeri98.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/783/g6jpapblbrs6n7ccwftzhj9blcyrny9dgxoeri98.pdf</t>
   </si>
   <si>
     <t>Resumo:  Readequação e cascalhamento na estrada que dá acesso a comunidade Itaguaçu, iniciando no Bairro Alto Campo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/784/iz0jecvqjs8zrruhl4hyon6o05kddgr3ntl9abqt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/784/iz0jecvqjs8zrruhl4hyon6o05kddgr3ntl9abqt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamentos nas Estradas da Linha Pica Pau, Linha Gafuri e São Francisco</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/785/mn05rlpg8nabd43sdryvwy5btfwxngodmpgb8bcr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/785/mn05rlpg8nabd43sdryvwy5btfwxngodmpgb8bcr.pdf</t>
   </si>
   <si>
     <t>Resumo:  viabilidade de conceder reposição salarial na ordem de 10,06 % a todos os servidores públicos municipais de nosso município._x000D_
 outrossim, que também seja estudada a viabilidade de conceder reajuste de 30 % aos servidores ocupante do cargo de auxiliar de serviços gerais 20 horas</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/786/yvaclktjk49qzyrde3qdfxhq95gdgxqi036wrcev.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/786/yvaclktjk49qzyrde3qdfxhq95gdgxqi036wrcev.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamento na estrada que parte do Bar do Bastião até o asfalto que liga ao Distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/787/3p07r6q0grm7afwd1jlk3evu6f4h6ftcqku2sdt2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/787/3p07r6q0grm7afwd1jlk3evu6f4h6ftcqku2sdt2.pdf</t>
   </si>
   <si>
     <t>Resumo:  viabilidade de adquirir cadeiras de rodas e cadeiras de banho para a secretária Municipal de Saúde de nosso município.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>TATIANE RENOSTO ZANCHETA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/788/hrw90qzy8ggprup9aaz86wsueautkfsbmwdycnat.pdf</t>
+    <t>TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/788/hrw90qzy8ggprup9aaz86wsueautkfsbmwdycnat.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e cascalhamento da estrada que dá acesso ao Chiqueirão do sr. Carlos Martendal e sr. Dilo Martendal.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/789/vfqxehk8pcq1d1ru878clsmk9geclxebgjnbqfsg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/789/vfqxehk8pcq1d1ru878clsmk9geclxebgjnbqfsg.pdf</t>
   </si>
   <si>
     <t>Resumo:  entrar em contato com os órgãos competentes, com o objetivo de obter recursos para aquisição de um ônibus equipado com banheiro, ar condicionado e adaptado para deficientes que servirá para o transporte de pacientes de nosso município.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/790/f9hy4i15gtfehawwxjfj4abmkdvfvhdwaqdl9ekl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/790/f9hy4i15gtfehawwxjfj4abmkdvfvhdwaqdl9ekl.pdf</t>
   </si>
   <si>
     <t>Resumo:  realizar a sinalização Gráfica horizontal em frente a APAE, indicando local exclusivo para estacionamento de ônibus".</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/791/2vk22fjwh00lz6duyqcaaee6amgxgavw4lu7wryh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/791/2vk22fjwh00lz6duyqcaaee6amgxgavw4lu7wryh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Camada de Lama asfáltica no calçamento da serra localizada na estrada que liga Barra Bonita com Sertãozinho.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/792/2i0dvxehuaelxz2de18sazt2qreyf7rxjcb7yar0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/792/2i0dvxehuaelxz2de18sazt2qreyf7rxjcb7yar0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Substituição dos bancos localizados em frente ao Hospital Municipal, bem como as da recepção do referido hospital, por bancos mais confortáveis.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/793/dwewiap7slreixwo2czz2hxdcjchposp1uukcupj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/793/dwewiap7slreixwo2czz2hxdcjchposp1uukcupj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias no prédio da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/794/2nfhb0zp9qiokitf0ui1g9y6effngfluu6yizzah.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/794/2nfhb0zp9qiokitf0ui1g9y6effngfluu6yizzah.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalar redutor de velocidade ( Lombada) em frente a Propriedade do Sr. Adriano Macedo, localizado as margens do asfalto que liga ao Distrito de Alto Alegre;</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/795/igdfjutna2layxg2xxn0b9jzhxzwuzxpeb7lsuq8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/795/igdfjutna2layxg2xxn0b9jzhxzwuzxpeb7lsuq8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autorizar a lotação que transporta os alunos da linha Barra Grande no período da Manhã, para que a mesma chegue até próximo a propriedade do Sr. Jandir Cassol''.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/796/etnbynwxgdg4o8oh8dbkqvskgi2jvuwvocdqskfl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/796/etnbynwxgdg4o8oh8dbkqvskgi2jvuwvocdqskfl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de instalação de bancos em frente a Capela Mortuária de nosso Município</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/797/9c737mnvdsdchonzmeku1c3a3xb7hodspdhrqbzx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/797/9c737mnvdsdchonzmeku1c3a3xb7hodspdhrqbzx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de " rever a forma de disponibilizar os carnês do IPTU para a população".</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/798/5cbzhj4zgxsjus9um5cx02gru5f2bai0thsiu2fd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/798/5cbzhj4zgxsjus9um5cx02gru5f2bai0thsiu2fd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamento Comunidade Alta Barra</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/799/5ubq9szrvcnt6ojrp9xcmro3l1lqjyqzq2m72umi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/799/5ubq9szrvcnt6ojrp9xcmro3l1lqjyqzq2m72umi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fornecer materiais para pequenos reparos nos quiosques e banheiros, localizados na praia artificial de Barra Bonita.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/800/mzbcrgtwnfdw9hus36ihqvnvgu1gtexsl6ono6vk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/800/mzbcrgtwnfdw9hus36ihqvnvgu1gtexsl6ono6vk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhoria e o cascalhamento da estrada que dá acesso a propriedade do Sr. Walter.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/801/l3h9jz1o24br6jmvcunlalotycjifdajyl2pq1at.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/801/l3h9jz1o24br6jmvcunlalotycjifdajyl2pq1at.pdf</t>
   </si>
   <si>
     <t>Resumo:  Efetuar o patrolamento na estrada que da Linha Sertãozinho;</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/802/4wplhqzi3ofp5vyxwdelg7veknzlwwnv7sqibbq2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/802/4wplhqzi3ofp5vyxwdelg7veknzlwwnv7sqibbq2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na Rua Ângelo Boaretto</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/803/16qimc4vmnfcackokbftsups2mrtolijxhbzvq3v.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/803/16qimc4vmnfcackokbftsups2mrtolijxhbzvq3v.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e cascalhamento.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/804/kdf7yibiuo3snrvyn67lg2n5guopgqv3mskeomda.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/804/kdf7yibiuo3snrvyn67lg2n5guopgqv3mskeomda.pdf</t>
   </si>
   <si>
     <t>Resumo:  Entrar em contato com os responsáveis pela Copel, para verificar a situação de um poste que está prestes a cair sobre uma casa localizada na estrada que dá acesso a Linha Alta, próximo da Mercearia Macagnan.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/805/ovsrvy3gxk809fxyzhhrodsl43teurglzgveg8ps.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/805/ovsrvy3gxk809fxyzhhrodsl43teurglzgveg8ps.pdf</t>
   </si>
   <si>
     <t>Resumo:  Conceder ajuda de custo para a Associação Cultural dos Peões e Prenda de Três Barras do Paraná".</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/806/eig3xtmxexokulg1gjwwb8nubtkhxeznfovof7rf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/806/eig3xtmxexokulg1gjwwb8nubtkhxeznfovof7rf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar reparos necessários ou efetuar a substituição da cobertura do Mini Ginásio de Esportes do Colégio Carlos Gomes.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/807/dfsveegrvp9izmhk6srwahcg4an2wctqgcsdnhs0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/807/dfsveegrvp9izmhk6srwahcg4an2wctqgcsdnhs0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de tomar as seguintes providências em favor da população tribarrense:_x000D_
 Aquisição de livros novos para a Biblioteca Municipal;_x000D_
 (...)</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/808/7eqwivfxb2uorcm0jaoay9a57d7b5zam4webb1ec.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/808/7eqwivfxb2uorcm0jaoay9a57d7b5zam4webb1ec.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar as melhorias em favor dos agricultores deste município._x000D_
 Melhorias e Cascalhamento, Comunidade de Santa Terezinha;_x000D_
 Reforma em Ponte Comunidade Santo Antônio;</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>GILMAR BISSOTO (MANINHO )</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/809/nlhahtx3eng39d9rjbl1izll8qibn6e6u0saulfj.pdf</t>
+    <t>GILMAR BISSOTO - MANINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/809/nlhahtx3eng39d9rjbl1izll8qibn6e6u0saulfj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalação de Filtro de agua com 4 torneiras no Pátio de Maquinas</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/810/cc1anux8dmsryjueo3frs6k1py0hnz8gl2jwpiat.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/810/cc1anux8dmsryjueo3frs6k1py0hnz8gl2jwpiat.pdf</t>
   </si>
   <si>
     <t>Resumo:  Utilização dos antigos pontos de taxi como ponto de ônibus.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/811/qdgp5vktgo6bw6qh9a9pyrumhb8ehy7hdiuq1pfd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/811/qdgp5vktgo6bw6qh9a9pyrumhb8ehy7hdiuq1pfd.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/812/sjflaqf7pn069gxybpeu2a3lu23huoxgkm6tzts4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/812/sjflaqf7pn069gxybpeu2a3lu23huoxgkm6tzts4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias em benefício dos moradores da Vila Rural, neste município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/813/qpkq9ke5qkugze4kgdbgtbqmbgvwcqwc5qsvo272.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/813/qpkq9ke5qkugze4kgdbgtbqmbgvwcqwc5qsvo272.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e Cascalhamento de estradas.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/814/jqqb9xsqq41rhoaa89rpxeur6tikqi6phu5vzeh7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/814/jqqb9xsqq41rhoaa89rpxeur6tikqi6phu5vzeh7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de realizar melhorias e cascalhamento na estrada da linha Nova.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/815/n0jigraglitihvv54feqwxlf659a1geantirtj2a.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/815/n0jigraglitihvv54feqwxlf659a1geantirtj2a.pdf</t>
   </si>
   <si>
     <t>Resumo:  viabilidade de realizar a melhoria e cascalhamento da estrada da Comunidade São Luiz, principalmente, no trecho próximo a propriedade do Sr. Jovelino Rotta.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/816/6lngd3orgnvosy2jecdwnpej7ybjlxmo8bu0aw1i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/816/6lngd3orgnvosy2jecdwnpej7ybjlxmo8bu0aw1i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de realizar as melhorias em benefício dos moradores do Distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/817/aki5jfbfhydi2fsowbkop7tmdwy44mktyotucewt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/817/aki5jfbfhydi2fsowbkop7tmdwy44mktyotucewt.pdf</t>
   </si>
   <si>
     <t>Resumo:  criar no âmbito do município de um setor Regularização Fundiária.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/818/vxr7qocnosmab0onqaypudxh2dsmfcbn212nhbfe.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/818/vxr7qocnosmab0onqaypudxh2dsmfcbn212nhbfe.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prefeito Municipal entre em contato com os responsáveis pela Agência dos Correios de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ppuhfgznobdpz4gds9rwhtgrbvmjiaesqxdh7jni.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ppuhfgznobdpz4gds9rwhtgrbvmjiaesqxdh7jni.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, que estude a possibilidade de regularizar o piso salarial dos Agentes Comunitários de Saúde, bem como dos agentes de Combate às Endemias para um valor não inferior a 02 salários mínimos, conforme o estabelecido na Emenda Constitucional Nº ...</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/820/a3omyke8ybhhnjuy3tsx2f1omlhczordgry7qqsm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/820/a3omyke8ybhhnjuy3tsx2f1omlhczordgry7qqsm.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, que estude a possibilidade de fazer melhorias na estrada que dá acesso ao Sr. Marcos Oenning, na Linha Barra Bonita, neste Município.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/821/fawzbymlvloyqgw1yetzzdqw6760bp1pvm9kqwwm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/821/fawzbymlvloyqgw1yetzzdqw6760bp1pvm9kqwwm.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, de acordo com as normas regimentais REQUER do Exmo. Prefeito Municipal, se digne estudar a possibilidade de refazer as melhorias já realizadas para a retenção de água no trajeto do encruzo entre a Linha Perobal e Santa Genoveva, neste Município.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/822/b6z2zrqxc0bpmzdqazsnysozxzebtycw5kluyyqb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/822/b6z2zrqxc0bpmzdqazsnysozxzebtycw5kluyyqb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e Cascalhamento</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/824/w7nhcelvp2esgiq20v67ju5uv1wqooosptqnmkwq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/824/w7nhcelvp2esgiq20v67ju5uv1wqooosptqnmkwq.pdf</t>
   </si>
   <si>
     <t>Resumo:  melhoria e cascalhamento</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/825/32dkdvsppgpkje4plvsvdce2d8opgepkf16wmpqb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/825/32dkdvsppgpkje4plvsvdce2d8opgepkf16wmpqb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias nas estradas das comunidades de Nova Procopiack e Santa Terezinha.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/826/tssypcoao6awarqc57sra4ydarwsnesfedwfe9jm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/826/tssypcoao6awarqc57sra4ydarwsnesfedwfe9jm.pdf</t>
   </si>
   <si>
     <t>Resumo:  aumentar o tamanho da boca de lobo localizada na rua da Garças.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/827/xkohfsgdg2z7qbxam49qbshimdikbgemyixk2k68.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/827/xkohfsgdg2z7qbxam49qbshimdikbgemyixk2k68.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar a melhoria e o cascalhamento.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ovm9cqx3ybwl51hx0pebyccu6qbrtp4j8epzebsx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ovm9cqx3ybwl51hx0pebyccu6qbrtp4j8epzebsx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar a distribuição de cobertores às familias carentes de nosso município.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/830/hetvcpqi4hkeccgolqprkzwtbctnrgcz6spfwz0j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/830/hetvcpqi4hkeccgolqprkzwtbctnrgcz6spfwz0j.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalação de ar Condicionado nas escolas municipais e no hospital municipal.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/831/jiprw7speimkb0bt01bbrznm6nxxolkflgs0qppp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/831/jiprw7speimkb0bt01bbrznm6nxxolkflgs0qppp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e Cascalhamento Comunidade de Pica - Pau</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/834/tkf3nnwkf831lnndalmb2e6xxrfhpjk7g7srs7tv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/834/tkf3nnwkf831lnndalmb2e6xxrfhpjk7g7srs7tv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias no Ginásio de Esportes do Bairro Jardim Floresta, neste município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/835/mdrkn3m2feamkuh8v3heuf50iufrbelszut1790t.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/835/mdrkn3m2feamkuh8v3heuf50iufrbelszut1790t.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na estrada que dá acesso a Comunidade de Trigolândia</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/836/mx2dnni4oldcojmd3jevfizgko2enysa44rw3krp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/836/mx2dnni4oldcojmd3jevfizgko2enysa44rw3krp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Contrapartida do município para aquisição de um ônibus com a capacidade para 40 passageiros.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/837/tmvkvhsxwyljreynunjxkxxs1thbfllwb3fmlivo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/837/tmvkvhsxwyljreynunjxkxxs1thbfllwb3fmlivo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias na capela mortuária de nosso município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/838/beln2dha51j8xf40ojeucx0ql59surp3s77iritw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/838/beln2dha51j8xf40ojeucx0ql59surp3s77iritw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Asfaltar a rua Rondônia</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/839/rfxavacxlcjbhd5wxprqg3hakloah365gsrse4d2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/839/rfxavacxlcjbhd5wxprqg3hakloah365gsrse4d2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de Estrada</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/840/35idebjn7y6b37qgjygpx29xsmcnhaoumyveswkm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/840/35idebjn7y6b37qgjygpx29xsmcnhaoumyveswkm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Camada de Lama asfaltica na ruas que possuem calçamento no Distrito de Santo Isidoro</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/841/8mihbuosec4fezfa9xyiy9vdu5vwrzkzcagodoib.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/841/8mihbuosec4fezfa9xyiy9vdu5vwrzkzcagodoib.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realização de camada de lama asfáltica no seguinte trecho de calçamento no distrito de santo isidoro com o distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ricikqryi3hb6zn0nahxiuukmejezluwey4nk9ry.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ricikqryi3hb6zn0nahxiuukmejezluwey4nk9ry.pdf</t>
   </si>
   <si>
     <t>Resumo:  realizar a melhoria e o cascalhamento da estrada que dá acesso as propriedades na comunidade de Alto Barra Bonita.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/843/k5yvrjdegfypaexhfzj2qnretnihexwzhpvfl2m2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/843/k5yvrjdegfypaexhfzj2qnretnihexwzhpvfl2m2.pdf</t>
   </si>
   <si>
     <t>Resumo:  nomear Secretário Municipal de Industria e Comercio.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/844/vjtcrg99iccnk8i1tree1zeellfnzmawsno0z2dn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/844/vjtcrg99iccnk8i1tree1zeellfnzmawsno0z2dn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Identificação dos veiculos oficiais do Município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/845/afwi2rop4cjnsli6ccgx7ofkxllfddqg1q2lqenb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/845/afwi2rop4cjnsli6ccgx7ofkxllfddqg1q2lqenb.pdf</t>
   </si>
   <si>
     <t>Resumo:  conceder avanços ao servidores;</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/846/qpprz54dyuxrswlwm4rnkctvqeoeyvzy21tj3ng3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/846/qpprz54dyuxrswlwm4rnkctvqeoeyvzy21tj3ng3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Contratação de fisioterapeuta.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/847/gjcddhgrzwtnztwj8e3ki3fvkbihj4zk0kvytgjg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/847/gjcddhgrzwtnztwj8e3ki3fvkbihj4zk0kvytgjg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias na Rua das Margaridas.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/848/iz9azptchn20fdpkh9utrtmamyzg6ejxzyff3uue.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/848/iz9azptchn20fdpkh9utrtmamyzg6ejxzyff3uue.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação para alteração de simbologia de cargos. técnico em emfermagem, auxiliar de enfermagem e etc.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/849/6d0a6ze7alntxdjw7fpdp3xpdoacn9kd7hd8grop.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/849/6d0a6ze7alntxdjw7fpdp3xpdoacn9kd7hd8grop.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação para liberar recursos para o CTG, realizar festividade em alusão ao dia 07 de Setembro.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/850/ejgjihaeicorx96njdyuf9135kglhi018vchyub2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/850/ejgjihaeicorx96njdyuf9135kglhi018vchyub2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Indicação piso salarial</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/851/lvc4ojzkw9vih5xnekglaxu9tkowbqf8zhvde4qk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/851/lvc4ojzkw9vih5xnekglaxu9tkowbqf8zhvde4qk.pdf</t>
   </si>
   <si>
     <t>Resumo:  conceder auxilio deslocamento aos professores que residem no interior do município e necessitem se deslocar até a sede do município para lecionarem, com cálculo conforme a distância percorrida.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ohsday90rxpfhroebshv9snvhsrcwgq9jiguqpwx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ohsday90rxpfhroebshv9snvhsrcwgq9jiguqpwx.pdf</t>
   </si>
   <si>
     <t>Resumo:  melhorias de boca de lobo na rua Santa Catarina.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/853/kwizbcchq4vebewviad92amdidi9awum8o3dky4c.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/853/kwizbcchq4vebewviad92amdidi9awum8o3dky4c.pdf</t>
   </si>
   <si>
     <t>Resumo:  Parceria com a Associação Comercial e Empresarial de Três Barras do Paraná._x000D_
 Febarras ou Expobarras.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/854/sais59jsnxmj1ygups2vhtuptxgom2vdm222lpjq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/854/sais59jsnxmj1ygups2vhtuptxgom2vdm222lpjq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de estender para a sede do Município o "Programa Moradia legal".</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ouamr9g81imizj6nbrgcolxlx6i6oyblh09cbdyt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ouamr9g81imizj6nbrgcolxlx6i6oyblh09cbdyt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Senhores Vereadores,_x000D_
 A vereadora abaixo assinado, de acordo com as normas_x000D_
 regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar as seguintes melhorias na Rua Bahia perímetro urbano de nossa_x000D_
 cidade._x000D_
 • Concluir a tubulação com manilhas;_x000D_
 • Efetuar a limpeza na tubulação existente, principalmente em...</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/856/yqhrporrfrsf71radr0ynhu5bhjszdyejckadx9m.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/856/yqhrporrfrsf71radr0ynhu5bhjszdyejckadx9m.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de lombadas na nas ruas da Praia Artificial da Barra Bonita.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/857/4yeytk5j6k6wmg46huzvhdi4p26iwbw2zoowr504.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/857/4yeytk5j6k6wmg46huzvhdi4p26iwbw2zoowr504.pdf</t>
   </si>
   <si>
     <t>Resumo:  Solicita reforma da ponte que dá acesso a propriedade da Linfa Lorena na Comunidade de Cruz Alta</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/858/maex75v44f1tczvxqhnys9gqat8cppbqmkmliqws.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/858/maex75v44f1tczvxqhnys9gqat8cppbqmkmliqws.pdf</t>
   </si>
   <si>
     <t>Resumo:  Solicita construção de 02 quadras de areia ou grama sintética nos canteiros das Avenidas São Paulo e Paraná, na parte central da cidade.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/859/8eed5j0lbtfgwu1maojzty3xiwyr4zsoae75zcju.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/859/8eed5j0lbtfgwu1maojzty3xiwyr4zsoae75zcju.pdf</t>
   </si>
   <si>
     <t>Resumo:  Providênciar uniformes para os servidores que prestam serviço no pátio de máquinas.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/860/y6rxnx4bb9mgggcp9rgqil1h5kw4tleparvfkksv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/860/y6rxnx4bb9mgggcp9rgqil1h5kw4tleparvfkksv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na boca de lobo na rua das Garças.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/861/cpqjhvfthg4jxauunqxw0ivwfm7wva3yjmqdkefg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/861/cpqjhvfthg4jxauunqxw0ivwfm7wva3yjmqdkefg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias no Campo de Futebol de suíço na Comunidade de Alto Barra Bonita</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/862/ygf8rjvgf2il9fxhjwbue7o6kvwzz71fi7vfx375.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/862/ygf8rjvgf2il9fxhjwbue7o6kvwzz71fi7vfx375.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamento na comunidade Linha Zata</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ma2nxrds5rrw84ba3iaixwzhmyk7cg9rtnk6s9dr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ma2nxrds5rrw84ba3iaixwzhmyk7cg9rtnk6s9dr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Contratar 2 operadores de monitoramento para monitorar as imagens das câmeras de Segurança instalada no destacamento da Polícia Militar.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/864/xizxbkiftfbg1natz795hdlndhhggvfg4s26c61q.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/864/xizxbkiftfbg1natz795hdlndhhggvfg4s26c61q.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reformas nas dependências do Centro Comunitário do Bairro Jardim Floresta, neste município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/865/fvaqfwkjjy7qku4hdmrjmddhxhbbrm5vepmzncur.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/865/fvaqfwkjjy7qku4hdmrjmddhxhbbrm5vepmzncur.pdf</t>
   </si>
   <si>
     <t>Resumo:  contratação de uma pessoa para prestar serviço no Cemitério Municipal José Ida de Lima.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/866/uty1ldemduyqcmpcfrfk6j1geybugjsc44j0kkdc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/866/uty1ldemduyqcmpcfrfk6j1geybugjsc44j0kkdc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias em trechos da Av. São Paulo.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/867/0rakbxserlmvjwcigv1dtsbveygwxiw9adcm7b5i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/867/0rakbxserlmvjwcigv1dtsbveygwxiw9adcm7b5i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de Estradas</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/868/z7ht7iutiq5fguhxngxdyagaxvrvmos4fdimr7qc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/868/z7ht7iutiq5fguhxngxdyagaxvrvmos4fdimr7qc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de contratar máquinas e caminhões para auxiliar na recuperação de estradas de nosso município.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ex8q62cprjxike4xkbjn7vchtfdybhcg6t36qg2v.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ex8q62cprjxike4xkbjn7vchtfdybhcg6t36qg2v.pdf</t>
   </si>
   <si>
     <t>Resumo:  RECONSTRUÇÃO DE LOMBADA NA RUA TIMOTEO BERNARDES PRESTES,</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/870/bvlyvujl3yfpr7veafy7zh6ctbkzcmejudtaiaz1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/870/bvlyvujl3yfpr7veafy7zh6ctbkzcmejudtaiaz1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias no perímetro urbano de nossa cidade.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/871/pgdizjzl2kc0y6bhr0caj3pma6ln6bq8nmb8wwje.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/871/pgdizjzl2kc0y6bhr0caj3pma6ln6bq8nmb8wwje.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de Lombada em frente ao posto de saúde, bem como a devida sinalização, inclusive a pintura das feixas de pedrestre em ambos os sentidos.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/872/qofjqrjjshcivfxtrcxyfr83sl4pwqvdqmkrq1br.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/872/qofjqrjjshcivfxtrcxyfr83sl4pwqvdqmkrq1br.pdf</t>
   </si>
   <si>
     <t>Resumo:  Prefeito Municipal, se digne estudar a viabilidade de realizar o emplacamento com o devido nome nas ruas do Loteamento Ouro Negro.</t>
+  </si>
+  <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>EIMP.</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA (ORÇAMENTÁRIA)</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 01 DE 2022 AO PROJETO DE LEI 2.344 DE 2022.</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4261/emenda_02_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 02 DE 2022 AO PROJETO DE LEI 2.344 DE 2022.</t>
+  </si>
+  <si>
+    <t>4197</t>
+  </si>
+  <si>
+    <t>RMO</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO MISSÃO OFICIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4197/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta casa de leis, para reconhecer como Missão oficial a viagem feita no dia 0S de março corrente, onde fomos representá-la em Curitiba/PR na COHAPAR e Assembleia Legislativa, reconhecendo a representação, onde participamos de reuniões sobre regularização fundiriria da área urbana do Município e, REQUEREMOS assim, a autorização para_x000D_
+pagamento de 1,5 (uma e meia) diriria de deslocamento'_x000D_
+Aguardamos a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4198</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4198/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, as vereadoras abaixo-assinadas requerem aprovação desta Casa_x000D_
+de Leis, para reconhecer como Missão Oficial a viagem feita nos dias 22 e 23 de março_x000D_
+corrente, onde fomos representá-la em Curitiba/?R na Assembleia Legislativ4 bem_x000D_
+como gabinetes de Deputados Federais, reconhecendo a representação, onde participamos_x000D_
+de reuniões sobre necessidades do Município e, REQUEREMOS assim, a autorização_x000D_
+para pagamento de 1,5 (uma e meia) dirária de deslocamento._x000D_
+Aguardamos a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4199</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4199/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, as vereadoras abaixo assinadas, requerem autorização desta Casa_x000D_
+de Leis, para representá-la na Assembleia Legislativa do Estado do Paraná, estando em_x000D_
+Missão OÍicial de representação, para paÍicipar de evento na Secretaria de Estado de_x000D_
+Esportes, na data de 14 de junho corrente, e, REQUEREMOS assim, a autorização de_x000D_
+0l (uma) diriria para deslocamento, além de INFORMAR, diante da viagem, a impossibilidade_x000D_
+de participarmos da sessão do dia l3 de junho._x000D_
+Aguardamos a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4200</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4200/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta casa_x000D_
+de Leis, para reconhecer como Missão oficial a viagem que será feita no dia 20 de junho_x000D_
+corrente, onde participaremos em audiência agendada com o sr. Fernando Furiatti_x000D_
+sabóia, secretrírio de Infraestrutura e Logística do Estado do Paranrá' bem como com o_x000D_
+sr. Norberto Anacleto ortigara, secretiírio da Agricultura e do Abastecimento' onde_x000D_
+serão analisados viírios projetos de pedidos do Povo TRIBARRENSE, com a deliberação_x000D_
+sobre os mesmos, e, REQUEREMOS assim, a autorização para pagamento de I_x000D_
+(uma) dirária de deslocamento._x000D_
+Aguardamos a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 13 de juúo de 2022.</t>
+  </si>
+  <si>
+    <t>4201</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4201/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, as vereadoras abaixo-assinadas requerem aprovação desta Casa_x000D_
+de Leis. para reconhecer como Missão oficial a viagem que será feita no dia 07 de dezembro_x000D_
+corrente, onde participaremos em audiência agendada com o Sr. Beto preto,_x000D_
+secretário de saúde do Estado do Paraná, onde serão analisados viírios projetos de pedidos_x000D_
+do POVO TRIBARRENSE, com a deliberação sobre os mesmos, e, REeUEREMOS_x000D_
+assim, a autorização para pagamento de 1,5 (uma e meia) diríria de deslocamento._x000D_
+Aguardamos a aprovação dos nobres vereadores._x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 05 de dezembro de 2022.</t>
+  </si>
+  <si>
+    <t>4202</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que será feita no dia 06 de dezembro_x000D_
+corrente, onde participarei em audiência agendada na Assembleia Legislativa_x000D_
+com o sr. Paulo Litro, Deputado Estadual, onde serão analisados viirios projetos de pedidos_x000D_
+do POVO TNBARRENSE, com a deliberação sobre os mesmos, e, REQUEIRO_x000D_
+assim, a autorização para pagamento de 0,5 (meia) diríria de deslocamento'_x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 05 de dezembro de 2022.</t>
+  </si>
+  <si>
+    <t>4203</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4203/scanner_002.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis, para recoúecer como Missão Oficial a viagem que será feita no dia 14 de dezembro_x000D_
+corrente, onde participarei de entrega de um camiúão pipa para o Município,_x000D_
+e, REQUEIRO assim, a autorização para pagÍrmento de 1,0 (uma) diária de desloca-_x000D_
+Três Barras do Paraná, l2 de dezembro de2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4338,67 +4625,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/438/guoplyvldg3neesgb2w8vqqdkplb036qwdqgvtdh.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/439/t0ij8utl6mi16egt8pqms3jwplz04ppo74bnaugk.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/440/aw58ozeipqlcfnpqbyccthqr6dx1kt3l0e8vcxfr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/441/15qbpypofs9hgxbra5pqfhqn3er29q7vzc1c0ddb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/442/jd6r6kotnhuriibaixc4y9prrsm7plcoirjbnvfb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/443/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/444/6pexrpkj6ixndk5xcmgcucuslri9o4rdgdbuy5lv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/445/038oxuhewz7jcbykcjj8ehtyau5bc1o86mzfolxk.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/446/hlk5zmoba5g3q9dvq7qfvebotkkm8jgb4gdpp1gv.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/447/celllw5fjomiakxmql2qgft7uybsf0bchxjed3qp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/448/iwnfw9nizdkf8bxajmvum0antc7aujlkfbcxcpvd.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/456/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/458/yb2ir8xvda10kdordrfrdlz3zqdbohixso9xpt9w.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/459/4gm6bqduih3slmeuhmoaghnzafgfwpzodrq6kfyu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/460/xjachriqinriozivdp4lxymj5jrgkmhjltumumdy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/461/lj59eznoxpm0beottljygeiaf3jzgytr8k29ykc2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/462/ml3znst0vwq4bta2xtmqfjjlxs2xmtx2nrobsyww.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/463/4adwxxfoojydqmxwcb5tgeojqrajprzd9zxii0oe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/464/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/465/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/466/szogmoz7b2tqvr6k1rsuhmvz9qddi7f13d33ppi7.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/482/ry5vujwsghipq7oosmmj8qx7vpjx8vc5g12oagia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/483/saunxwrievohzntvtlrl6hcaj5g8mgkkskasoly6.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/484/krfqajk8rreej18ourha8jt6cu0a8wdcd9xmdcvs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/485/i0govueqgu3j78ykc6iwi8nkdangm6bamik1lbjc.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/486/m3kgsbfk1ospihsx7zreljvmeqbjow2p6eornmwi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/487/bafexyz670icoo9c5ptglrmz3nftonjv7ik0qccy.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/488/7mth1fjp2xoxyehozwtio30ecqqz3prfdb6xzbrs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/489/ijccbr8unmoddgmy1ersgj6d6opedfkqdycm5bmz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/490/kyhrrcon7oorhjbp78j1ayy8suf7rjrrnhxkzm9s.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/491/qnojvxsx0mcymtl9xclmjneatihooqgabk0divi7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/492/dabsrnxhrfo55nbcgtslsmfx8kzahb1as05ljfmd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/493/q3ttwwmxd3slareutbtumezn6knnrhvk4spvckba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/494/vagbqwd64rvunkkalcxpmqgwkoww7pzvz7jjilwo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/495/6ficjg9bvs3nynukydkaypwbojm1ftgzab4yhl6u.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/496/myxeujik6h8qdqhnloimgugjckrqxiurid5xu3cw.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/497/pynrxu5zecj0f4snmguhjajwaxdmfutzdgajdcqd.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/498/yqijuymiqwfqhyiun3zaeqrtfxj9vxqbiapeifrn.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/499/ajkprwfv6cnm4btxstlji1begq2zpyclxqfuyjhx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/500/xkpuvlkj4thaf0hjqrdk3monqguqwktnngc523y2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/521/b5am0udqvvxmziknjbgrbf4an6afx2kkr4jlm4gj.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/522/ks59jrn5jbn3xdp7q1brklbtafd26hbukxem1ibm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/523/2u1eovdpmyf0otexn9yvcbovydii7yevhlmycgxu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/526/mviqorchvhgvkukl8febvwrvj9fhqugtjhiohzup.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/527/rbkg8h3epda6wcrwmjbezkms44hfnqtjeztcfbxr.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/528/zuxoadlchkaehprrl0ux8crpjntj7p1tffq2c9zb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/529/6l2rgutjnivc6b9panq2a97mka2dcfreowxvzvxx.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/530/yxfhtxhksqyh29vla1cvxm8apvzsw8mglvzty0dq.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/531/1ifdsgjq5qosaqhwvzsomaq58phqywc1mi5rnjpy.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/532/1i4epl15ixbhjjp0vm9mkqe2zb9wyyaltwqfjmdw.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/533/vtxkq6ytsdidflmrmurtrf0uqzrp02ire01qkvcw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/534/gdn3lnysdpfdxdhll8gl6uqoz8ikd5poo1f9olru.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/535/xw5rntwc5up31zy3y6n70pbtmgycvqpxkowmbyjc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/536/nozldhyrgwowbdsprs0jp1hydre3wg0xzpkbirvc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/537/ilimmb7icvnkr5ey0g1b6r37e2cnch6cz0hvm36z.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/538/f1egj7ctl2opw72etucmjnrlaxjzlm38ieieajia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/539/3fegchcgw0phowhieblrmatave6fh21zrpyrncqm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/540/qj52bfjmkfu35r00idupyi4lw0lygkzw7zjv7vov.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/541/rfe69oc54yjyud9w6esksuhtusymabpifm9kmlrm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/542/w3rcz7iderxoobsgwljoryoxko83lt5oar3ol8mg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/543/brxh0vnf2d0ovbki7qwb2b4wooz2i4krnu8z49sm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/544/ypcmrhv71xqcs9lqjetzl8qz27if37jn4eabzjjm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/545/fegj1kslmmfj7npjxamvlucseia67numgwovnjbb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/546/e0ztwh4ioyensbjwlbe5mnqc7gmhaa7txjjm6kqi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/547/nyo39mronrxjpncxrvsaiuze7o5fuf1rnl8mmnff.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/549/pubgwqk4j5iojvnqrk6s8qog0spnw4ilg25osgpp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/551/i9tnjf72md9d62tje9pmr3i7nocfr1aeycrqlras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/552/fpboahsagtrl5msrpknajpo2bq6lpz36kxalpqvo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/555/agymhslsltb9yws8wekb17qezeodg5msijtkarc7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/556/hom0vzrfdmdpux46ubnkppmez6cjzvinn1kgostg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/557/mouit7geyoqnq6kwqayxytu8foh09gr9zfhkvxrb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/558/bmo1zye6l6admgxlgnstauujstnongjzzml1gpzt.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/559/yuhjoral3k3mtkpw1rhcklqvnjte3zogetruvzkx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/561/4bmupfgjuvsrrytqcvqcvdw6ytkikv9kpmwjukjq.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/563/vrnlyzu7kbh8o6xuegol1mneakllsnxlhebftimo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/565/orz3e1r1qolwon4ox7ijdcx1efxuynzb5tbimckq.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/566/zoomgredhuwnuvqipy92hpvnjbzti5cbcjneedor.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/567/ryjpxh3lusjmgwaqmf7zwy4hvuzdutpgqoteot1n.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/569/x2mwr1d8goh7mi27dftxc9krpxajwlecvwrvlhwq.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/570/f3iy5j7p08htgmyxnphvwac57qr7yk5tycfx7hoo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/571/60mhekpwomznkf38i4dsh8vuqft7hc1q0eavqp8d.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/572/pwxneatmno2ahtx82uvpnuladdb3qswwwd3yfbkc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/573/9mgsuafxrwpan6vqjvwbnaxk1tqpngqpuwrjytcz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/574/3tlfj1poe7hjxznvxuyaje3rkdumlp5z80v8nklw.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/575/ri2pmrbrkq6ostd8y0bowck08qdpqpczola8k1us.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/576/ylhk0yhisqt732r9esrmgpcg2lfizkidnpgmloej.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/577/boru5zc1mf5lzndhtfccjzn6sy87ft8aton9wkfn.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/578/p2zpmjwkqbldomjegysrvlojefxdx1fvq1dcywu0.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/579/a1ks1mkdhswbwvjcj4hpfim57x7n4bhco1klkg5j.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/580/ppdyfqk2dnfv2av8eplhguxx5mvam3fgqshekwys.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/581/hownqdk0ltly5jagjs2nt2xluuoetsl2ggv3exta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/582/jfvs6ss1tm825txi6q8t0kley8tsetfzey5teoly.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/583/escy6bxcji1pgqblnoqhyiyo3dhflcuauvdeqqnr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/584/psysvhouahe5m8ja0sinkbmbfgu2snxythiv4qnq.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/585/ju3wv5iuhie5ainwdq2aex2yowhroddlgkpf7vbd.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/586/ojjljqnpexbbncnzlpvcvivzomogwdxssgbik7zz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/587/uit8lduiuvfh7ssljoifbblvnhyrgbmf9h5emw8a.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/588/qkc5toxq2ffqmvyrgdrj1ikxxiugfpd5i7og9xax.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/589/4nrhepsg2zsuxh22vkx0hrsmsjtf35ds5hn3kpwv.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/590/kmhraajjjp8qxnmtp8ijwdkbkdyg2c0zsge1kjlz.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/591/bq7cckmw4rzv4fug0fctrgqvzwf2ew9jpq73fk22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/592/vfqe6rueiqnef3tpbxuaadba4ggm7vibrqrz10hv.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/594/k6xnbootztnnnkfyenis8p0bkhtafb8dxnkdklpa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/595/kqtcm4w9cn8iwqkbjkyyo2kcrdrtcqqgb0q7rmes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/596/oa2ks4be83egbt0mynfxawyzbzb1loksexbj9pro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/597/l9conwvooaucwaahkdkqocdv3x9nh1ckz9241vae.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/598/sbc0v7obvnxarhnhxnaouvuiyg6efxfy1tpuoxnd.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/599/rnhoscxnzr9ld2iqbqcsqxwd55qkl9hyheufoeyd.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/600/8xvn6ssvxchmh6lkfh7fqdgs2odickeiudcnv97j.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/601/ozteesnejjnz2i0h197pxesqqwsbw0dnkc8n5fkb.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/602/hxehtysmqwjuq53ualenjvob1cgjyu0mpgeu3wgj.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/603/qrawovqhsaf8ytyk3qf5s0sxdno8je77supyfoeb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/604/hs49czgbyoq7aaluwk4qczf6d6d9mnx1awmrhtrm.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/605/kbivgdnclhi5lswxefzwvgvzdnvpaqbbn8shasid.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/606/l9hsjzx8m0zqvtaqg95winyrwogm0q1facafxriq.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/607/gwwonuwm3hhzdk0agprbraqoe4uaf50lup3emfnh.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/608/lunppfsw6wji3diohup7qxbkwi7lbdpuv75cmvgq.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/609/rwe4viasq0foyocxzsnzpjxsn1mpuzmc5mf6o9op.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/670/3zhgr5r4v9mopvzsjdgmqxy14sgact7ttehevtmw.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/610/qr47sp7jyfw6tqw1rkreydtbatycdv9e2gd8pbty.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/611/s31tkh1z3d571m2gqhvwxbvxsari7jbag3xgpozl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/612/tomaibwoinydyufthcyelxkfhqbg1msybrydnqy7.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/613/jey8rt7swxzioelsrmnhfnskuidmywqzl7frhkzu.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/614/7yuoj25qwkowwu2ewedxeieumeqryxgk7lfruswu.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/616/gojhhzpx9w6xksvf7zjpofrhwo5mhpkogiap5j2e.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/617/esx9cmd4cukmzptobjnpxctetzjg0wntududwukh.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/618/nv6zwmykcjsu5901wmiaqywp1cb2krn1ll99zo0f.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/619/83mp1kdf2opimoqjg5i9cmuk9hlxubupspgdluwl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/620/8jnzuj6ulkbbxtrvo0efubrqcknybrphppplbwgn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/621/vlzt7on0eduzc2y8v4yxbcibi3v0vu4rqoazckkh.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/622/3rt0j4sjjf9ernpidmw4imwaborandqztnlvfeqd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/623/rf4dkgutkntlf3kkckamu00qcppmxpflug1z1qhy.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/624/oi9hhyjoe2apkjt7idwvs4ohzoflehawvcqwdzne.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/625/27mrozfdb4sqlcuj9df7tyrchwyc6gowsegvuga7.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/626/vqbrb2tyacukp4c9puxerg2cue6r2migjjvzqje7.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/627/nj4slt6n4ymletggsp3e7xstv5payf4nfktpiqbv.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/628/2gffzzjbnmtabu8amfwjsh1l8epnqmmhxklg8lic.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/629/ubwby5tdckaabixbjul2m5uza0jlnop17tfymt61.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/630/kuy2nfxbay9nb18vchnfuzine7cuif449r2ymmgz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/631/gxhxdojur3fjkuiptcr15ungd2p2dppfoizhthcy.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/632/8pbdgqog0xlbl1ynl6946ljrbjsemcwqxin9c9uj.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/633/ftb2smafxpuzwovqtpwbdot8xfwdsv7ndxefaov9.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/634/vsdvbufqkqaqlc62i2jmu6k99whg8dofi0tsccbm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/635/k5rwit0oijhupg8uev2qnhbyczvdwkse8w00u3oj.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/636/6muh88oe0jpc7zeuz72ftbnhafyibboqsavkwolg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/637/imgwisfxfcfvbrhecq8mh0trluk9hhz1uftk6v09.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/638/rfqb56v0qd55flz5ts1d3nqkvggnxjrpjzedzz62.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/639/5gxkpu6vukyuqqy2kinm5p6lfh8ra8nm2gkyrjw7.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/640/eadf8syfjgwgl8jskflrwq0qtvwyefh1lci23ant.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/641/wprkr4fmjolylni1e53wsqk3zctulimchzq10fjl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/642/9oqza64nhscbtteutiucivizznrxxrrtwbey3mkk.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/643/smxtydkhkla8yrg7o08gagtntxdk4b0q6ocqiiv1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/647/cgecczoi5qynpj9ibgytohkyrixq6bgeazlmi7tt.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/648/y3upuf8ang8dylp4dggjhhsmsk6rfjittpwpbu6h.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/649/igmuemhrpzmtwll3xgyzgcealm1va66tztmh3nmb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/650/vktxpfm1satzce3ztgvy7ngj6fzghgln2j4ihqb0.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/651/1fasir5qc69gmj7h3idcnr8w5hjmv1zbeuyky2nb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/652/qxuls4ycwk6rmk0dyefwrqv5rgnrtyqmydr04isq.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/653/rzrjn0dfsxjk9klku14c8uxnwpm3vtbye10eaawx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/654/0ugpxmq0japineebxqcdn8wioo3a0tgchpbt3vaw.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/655/wxzsb9zbgjw19c7roxpyeeeu16joyq8dbycvlwhq.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/656/7hjkfkz0flelet4egxfndul4lchwlwf4zzpp4amr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/657/zfhytljm5z1n1rmjfbxzi2lytubdg0go9vgqot4h.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/658/mejmu9hgadzprqio4c8gqvqpyydv65cckfqtbpdj.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/659/xrxwf5jqoq2n3fdrynotbtzgifuuzpijgxghg7kh.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/660/vowrno7k8ahr5mhm7yc3cuwqulssglcqeluhrps1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/661/isjz1lfp449nlij4pj4uvefzhuj37p41netlilkk.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/662/cp529qzgep1rikgstxv34edm4vjnji5ltqcgbcrg.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/663/ncentjdlyemybmrdjysucnpbz1wizrncv2fyeobn.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/664/hoxbydcseurg7h55g4mgtq6wc0idmkil6rji3crz.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/665/ebt7t54qiakxaom156x2ddbjafepbipll4drmvjj.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/666/0cmre4ku9sqvt5kqzmuxwq82e0paw7jwxbzuyzgu.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/667/zljjb8zqfbjjxkz4xveihkjkhkytwfz0ijvb6o3e.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/668/u0vkw4uzh0niiuillzeqcnjvxtnmpmfa2ixjskzj.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/593/eob31dq9mhysoepmga8lnwsuldkhglxig8tkxqse.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/3mmu6pgdfqto5tyynjnrk7jakpjnlyxmif6bnvll.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/wil6ewimmyxgsb1golwzcut75ywcpjcpaq6vcujd.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/valjvshesmfv3k33bla8ewujzd5ezj56mtuyvut0.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/jeqk1vxrfmbhzakbb26aivuz9mgpk3jrqwfh47vz.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/qumw7b7zx1lmbwxkcblhhviqsgjwvtzjtovca8wh.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/2gb3exe61kgoiaqfyvdmvavzbplye9l2hwzkfpwu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/wrnk695ztfuc2anmevlcr0ui0fdoe81t8wq6gl9l.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/mzv7xvhzbr0uh09cnts6fubyywzmasv7drhryuf7.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/sjphalp0w2ml46txrjkw4ix5p0ghormnpokcsxa7.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/zzluc1muvahul4phropnojagfdpvgbwwywkloofz.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/wfidxf9vzblgrhksyzqhx1hkxoly80q9nupyz4pq.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/hzxz0rvjomkfhgssaprk61rft1oippme8slb1see.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/60/1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/61/2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/62/3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/63/4.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/64/pl_legislativo_05_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/65/6.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/74/7.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/75/8.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/76/9.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/77/10.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/78/11.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/79/uc92vmitch3ioh2k5jwo4mlibnmnj5vxyfgy00ps.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/80/ec5j8oqfnx3ynomvd2wbs8v52fjiqjl5uiio9rvh.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/81/pll_14_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/82/myjmsvvezxclaxotfcgdexmia6qh0yk8ucdnuez3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/83/yijyr2bbe6jt2dgjpidr36wggddwautff2sdiwf9.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/84/hehe8wqyolbwglvqlqqchcoxhyjveetvdpsp2r3j.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/85/44gsxj6bolxkhrpajxhgh4ooept3v9eqqx77qzwu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/86/qcmladpbpobntwcdaajrjaiogshvsf1yybnnmcuo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/87/l9d1tzorotfcc7tfmm7ut3n5hfbqfwjsjzcif7sc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/88/gmh5mitjjjzibqfy1ksbbu91edo7zbvdqyztprib.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/89/x4oobuajfvm2bcoola5docusccetqhky1spv8shp.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_do_legislativo_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/91/1uyz3deqvvvh1ecxwlof7ghcg8o51pdhozfy1ybo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/92/seqy0v8skhhe5epyzozdbelcczfm4ksrafa35lhv.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/93/pll_26_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/94/pll_27_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/95/ozbx7jq7japl2rfmjtgxuekwi7hpb1t3z5olydap.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/96/s5tfpu8t5ibwfioy65z3q1sviizgkcyx6hpggmqp.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3405/projeto_de_resolucao_05_de_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3406/projeto_de_resolucao_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3407/projeto_de_resolucao_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3408/projeto_de_resolucao_26_de_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3409/projeto_de_resolucao_33_de_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_resolucao_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_resolucao_35_de_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_resolucao_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/scanner_006.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/scanner_007.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/3.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/4.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/5.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/6.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/7.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/8.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/9.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/10.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/11.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/13.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/14.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/15.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/17.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/19.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/20.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/27.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/28.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/29.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/30.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/31.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/32.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3885/scanner_005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/34.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3876/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/829/efn1kfwz6txxcfjkfacxl6ikc1flpffqbcho4z91.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/783/g6jpapblbrs6n7ccwftzhj9blcyrny9dgxoeri98.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/784/iz0jecvqjs8zrruhl4hyon6o05kddgr3ntl9abqt.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/785/mn05rlpg8nabd43sdryvwy5btfwxngodmpgb8bcr.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/786/yvaclktjk49qzyrde3qdfxhq95gdgxqi036wrcev.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/787/3p07r6q0grm7afwd1jlk3evu6f4h6ftcqku2sdt2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/788/hrw90qzy8ggprup9aaz86wsueautkfsbmwdycnat.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/789/vfqxehk8pcq1d1ru878clsmk9geclxebgjnbqfsg.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/790/f9hy4i15gtfehawwxjfj4abmkdvfvhdwaqdl9ekl.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/791/2vk22fjwh00lz6duyqcaaee6amgxgavw4lu7wryh.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/792/2i0dvxehuaelxz2de18sazt2qreyf7rxjcb7yar0.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/793/dwewiap7slreixwo2czz2hxdcjchposp1uukcupj.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/794/2nfhb0zp9qiokitf0ui1g9y6effngfluu6yizzah.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/795/igdfjutna2layxg2xxn0b9jzhxzwuzxpeb7lsuq8.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/796/etnbynwxgdg4o8oh8dbkqvskgi2jvuwvocdqskfl.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/797/9c737mnvdsdchonzmeku1c3a3xb7hodspdhrqbzx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/798/5cbzhj4zgxsjus9um5cx02gru5f2bai0thsiu2fd.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/799/5ubq9szrvcnt6ojrp9xcmro3l1lqjyqzq2m72umi.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/800/mzbcrgtwnfdw9hus36ihqvnvgu1gtexsl6ono6vk.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/801/l3h9jz1o24br6jmvcunlalotycjifdajyl2pq1at.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/802/4wplhqzi3ofp5vyxwdelg7veknzlwwnv7sqibbq2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/803/16qimc4vmnfcackokbftsups2mrtolijxhbzvq3v.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/804/kdf7yibiuo3snrvyn67lg2n5guopgqv3mskeomda.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/805/ovsrvy3gxk809fxyzhhrodsl43teurglzgveg8ps.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/806/eig3xtmxexokulg1gjwwb8nubtkhxeznfovof7rf.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/807/dfsveegrvp9izmhk6srwahcg4an2wctqgcsdnhs0.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/808/7eqwivfxb2uorcm0jaoay9a57d7b5zam4webb1ec.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/809/nlhahtx3eng39d9rjbl1izll8qibn6e6u0saulfj.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/810/cc1anux8dmsryjueo3frs6k1py0hnz8gl2jwpiat.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/811/qdgp5vktgo6bw6qh9a9pyrumhb8ehy7hdiuq1pfd.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/812/sjflaqf7pn069gxybpeu2a3lu23huoxgkm6tzts4.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/813/qpkq9ke5qkugze4kgdbgtbqmbgvwcqwc5qsvo272.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/814/jqqb9xsqq41rhoaa89rpxeur6tikqi6phu5vzeh7.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/815/n0jigraglitihvv54feqwxlf659a1geantirtj2a.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/816/6lngd3orgnvosy2jecdwnpej7ybjlxmo8bu0aw1i.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/817/aki5jfbfhydi2fsowbkop7tmdwy44mktyotucewt.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/818/vxr7qocnosmab0onqaypudxh2dsmfcbn212nhbfe.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ppuhfgznobdpz4gds9rwhtgrbvmjiaesqxdh7jni.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/820/a3omyke8ybhhnjuy3tsx2f1omlhczordgry7qqsm.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/821/fawzbymlvloyqgw1yetzzdqw6760bp1pvm9kqwwm.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/822/b6z2zrqxc0bpmzdqazsnysozxzebtycw5kluyyqb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/824/w7nhcelvp2esgiq20v67ju5uv1wqooosptqnmkwq.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/825/32dkdvsppgpkje4plvsvdce2d8opgepkf16wmpqb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/826/tssypcoao6awarqc57sra4ydarwsnesfedwfe9jm.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/827/xkohfsgdg2z7qbxam49qbshimdikbgemyixk2k68.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ovm9cqx3ybwl51hx0pebyccu6qbrtp4j8epzebsx.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/830/hetvcpqi4hkeccgolqprkzwtbctnrgcz6spfwz0j.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/831/jiprw7speimkb0bt01bbrznm6nxxolkflgs0qppp.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/834/tkf3nnwkf831lnndalmb2e6xxrfhpjk7g7srs7tv.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/835/mdrkn3m2feamkuh8v3heuf50iufrbelszut1790t.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/836/mx2dnni4oldcojmd3jevfizgko2enysa44rw3krp.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/837/tmvkvhsxwyljreynunjxkxxs1thbfllwb3fmlivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/838/beln2dha51j8xf40ojeucx0ql59surp3s77iritw.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/839/rfxavacxlcjbhd5wxprqg3hakloah365gsrse4d2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/840/35idebjn7y6b37qgjygpx29xsmcnhaoumyveswkm.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/841/8mihbuosec4fezfa9xyiy9vdu5vwrzkzcagodoib.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ricikqryi3hb6zn0nahxiuukmejezluwey4nk9ry.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/843/k5yvrjdegfypaexhfzj2qnretnihexwzhpvfl2m2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/844/vjtcrg99iccnk8i1tree1zeellfnzmawsno0z2dn.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/845/afwi2rop4cjnsli6ccgx7ofkxllfddqg1q2lqenb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/846/qpprz54dyuxrswlwm4rnkctvqeoeyvzy21tj3ng3.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/847/gjcddhgrzwtnztwj8e3ki3fvkbihj4zk0kvytgjg.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/848/iz9azptchn20fdpkh9utrtmamyzg6ejxzyff3uue.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/849/6d0a6ze7alntxdjw7fpdp3xpdoacn9kd7hd8grop.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/850/ejgjihaeicorx96njdyuf9135kglhi018vchyub2.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/851/lvc4ojzkw9vih5xnekglaxu9tkowbqf8zhvde4qk.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ohsday90rxpfhroebshv9snvhsrcwgq9jiguqpwx.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/853/kwizbcchq4vebewviad92amdidi9awum8o3dky4c.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/854/sais59jsnxmj1ygups2vhtuptxgom2vdm222lpjq.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ouamr9g81imizj6nbrgcolxlx6i6oyblh09cbdyt.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/856/yqhrporrfrsf71radr0ynhu5bhjszdyejckadx9m.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/857/4yeytk5j6k6wmg46huzvhdi4p26iwbw2zoowr504.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/858/maex75v44f1tczvxqhnys9gqat8cppbqmkmliqws.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/859/8eed5j0lbtfgwu1maojzty3xiwyr4zsoae75zcju.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/860/y6rxnx4bb9mgggcp9rgqil1h5kw4tleparvfkksv.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/861/cpqjhvfthg4jxauunqxw0ivwfm7wva3yjmqdkefg.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/862/ygf8rjvgf2il9fxhjwbue7o6kvwzz71fi7vfx375.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ma2nxrds5rrw84ba3iaixwzhmyk7cg9rtnk6s9dr.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/864/xizxbkiftfbg1natz795hdlndhhggvfg4s26c61q.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/865/fvaqfwkjjy7qku4hdmrjmddhxhbbrm5vepmzncur.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/866/uty1ldemduyqcmpcfrfk6j1geybugjsc44j0kkdc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/867/0rakbxserlmvjwcigv1dtsbveygwxiw9adcm7b5i.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/868/z7ht7iutiq5fguhxngxdyagaxvrvmos4fdimr7qc.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ex8q62cprjxike4xkbjn7vchtfdybhcg6t36qg2v.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/870/bvlyvujl3yfpr7veafy7zh6ctbkzcmejudtaiaz1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/871/pgdizjzl2kc0y6bhr0caj3pma6ln6bq8nmb8wwje.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/872/qofjqrjjshcivfxtrcxyfr83sl4pwqvdqmkrq1br.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/438/guoplyvldg3neesgb2w8vqqdkplb036qwdqgvtdh.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/439/t0ij8utl6mi16egt8pqms3jwplz04ppo74bnaugk.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/440/aw58ozeipqlcfnpqbyccthqr6dx1kt3l0e8vcxfr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/441/15qbpypofs9hgxbra5pqfhqn3er29q7vzc1c0ddb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/442/jd6r6kotnhuriibaixc4y9prrsm7plcoirjbnvfb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/443/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/444/6pexrpkj6ixndk5xcmgcucuslri9o4rdgdbuy5lv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/445/038oxuhewz7jcbykcjj8ehtyau5bc1o86mzfolxk.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/446/hlk5zmoba5g3q9dvq7qfvebotkkm8jgb4gdpp1gv.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/447/celllw5fjomiakxmql2qgft7uybsf0bchxjed3qp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/448/iwnfw9nizdkf8bxajmvum0antc7aujlkfbcxcpvd.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/456/ti2xx7tt2cv4n3p8uvwxigx5orpkf0zev0yyenry.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/458/yb2ir8xvda10kdordrfrdlz3zqdbohixso9xpt9w.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/459/4gm6bqduih3slmeuhmoaghnzafgfwpzodrq6kfyu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/460/xjachriqinriozivdp4lxymj5jrgkmhjltumumdy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/461/lj59eznoxpm0beottljygeiaf3jzgytr8k29ykc2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/462/ml3znst0vwq4bta2xtmqfjjlxs2xmtx2nrobsyww.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/463/4adwxxfoojydqmxwcb5tgeojqrajprzd9zxii0oe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/464/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/465/kjstrbzwygyjxrr42as4p6k6ijvhxwbh25znn93f.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/466/szogmoz7b2tqvr6k1rsuhmvz9qddi7f13d33ppi7.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/482/ry5vujwsghipq7oosmmj8qx7vpjx8vc5g12oagia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/483/saunxwrievohzntvtlrl6hcaj5g8mgkkskasoly6.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/484/krfqajk8rreej18ourha8jt6cu0a8wdcd9xmdcvs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/485/i0govueqgu3j78ykc6iwi8nkdangm6bamik1lbjc.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/486/m3kgsbfk1ospihsx7zreljvmeqbjow2p6eornmwi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/487/bafexyz670icoo9c5ptglrmz3nftonjv7ik0qccy.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/488/7mth1fjp2xoxyehozwtio30ecqqz3prfdb6xzbrs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/489/ijccbr8unmoddgmy1ersgj6d6opedfkqdycm5bmz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/490/kyhrrcon7oorhjbp78j1ayy8suf7rjrrnhxkzm9s.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/491/qnojvxsx0mcymtl9xclmjneatihooqgabk0divi7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/492/dabsrnxhrfo55nbcgtslsmfx8kzahb1as05ljfmd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/493/q3ttwwmxd3slareutbtumezn6knnrhvk4spvckba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/494/vagbqwd64rvunkkalcxpmqgwkoww7pzvz7jjilwo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/495/6ficjg9bvs3nynukydkaypwbojm1ftgzab4yhl6u.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/496/myxeujik6h8qdqhnloimgugjckrqxiurid5xu3cw.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/497/pynrxu5zecj0f4snmguhjajwaxdmfutzdgajdcqd.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/498/yqijuymiqwfqhyiun3zaeqrtfxj9vxqbiapeifrn.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/499/ajkprwfv6cnm4btxstlji1begq2zpyclxqfuyjhx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/500/xkpuvlkj4thaf0hjqrdk3monqguqwktnngc523y2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/521/b5am0udqvvxmziknjbgrbf4an6afx2kkr4jlm4gj.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/522/ks59jrn5jbn3xdp7q1brklbtafd26hbukxem1ibm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/523/2u1eovdpmyf0otexn9yvcbovydii7yevhlmycgxu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/526/mviqorchvhgvkukl8febvwrvj9fhqugtjhiohzup.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/527/rbkg8h3epda6wcrwmjbezkms44hfnqtjeztcfbxr.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/528/zuxoadlchkaehprrl0ux8crpjntj7p1tffq2c9zb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/529/6l2rgutjnivc6b9panq2a97mka2dcfreowxvzvxx.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/530/yxfhtxhksqyh29vla1cvxm8apvzsw8mglvzty0dq.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/531/1ifdsgjq5qosaqhwvzsomaq58phqywc1mi5rnjpy.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/532/1i4epl15ixbhjjp0vm9mkqe2zb9wyyaltwqfjmdw.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/533/vtxkq6ytsdidflmrmurtrf0uqzrp02ire01qkvcw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/534/gdn3lnysdpfdxdhll8gl6uqoz8ikd5poo1f9olru.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/535/xw5rntwc5up31zy3y6n70pbtmgycvqpxkowmbyjc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/536/nozldhyrgwowbdsprs0jp1hydre3wg0xzpkbirvc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/537/ilimmb7icvnkr5ey0g1b6r37e2cnch6cz0hvm36z.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/538/f1egj7ctl2opw72etucmjnrlaxjzlm38ieieajia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/539/3fegchcgw0phowhieblrmatave6fh21zrpyrncqm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/540/qj52bfjmkfu35r00idupyi4lw0lygkzw7zjv7vov.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/541/rfe69oc54yjyud9w6esksuhtusymabpifm9kmlrm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/542/w3rcz7iderxoobsgwljoryoxko83lt5oar3ol8mg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/543/brxh0vnf2d0ovbki7qwb2b4wooz2i4krnu8z49sm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/544/ypcmrhv71xqcs9lqjetzl8qz27if37jn4eabzjjm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/545/fegj1kslmmfj7npjxamvlucseia67numgwovnjbb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/546/e0ztwh4ioyensbjwlbe5mnqc7gmhaa7txjjm6kqi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/547/nyo39mronrxjpncxrvsaiuze7o5fuf1rnl8mmnff.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/549/pubgwqk4j5iojvnqrk6s8qog0spnw4ilg25osgpp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/551/i9tnjf72md9d62tje9pmr3i7nocfr1aeycrqlras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/552/fpboahsagtrl5msrpknajpo2bq6lpz36kxalpqvo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/555/agymhslsltb9yws8wekb17qezeodg5msijtkarc7.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/556/hom0vzrfdmdpux46ubnkppmez6cjzvinn1kgostg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/557/mouit7geyoqnq6kwqayxytu8foh09gr9zfhkvxrb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/558/bmo1zye6l6admgxlgnstauujstnongjzzml1gpzt.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/559/yuhjoral3k3mtkpw1rhcklqvnjte3zogetruvzkx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/561/4bmupfgjuvsrrytqcvqcvdw6ytkikv9kpmwjukjq.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/563/vrnlyzu7kbh8o6xuegol1mneakllsnxlhebftimo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/565/orz3e1r1qolwon4ox7ijdcx1efxuynzb5tbimckq.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/566/zoomgredhuwnuvqipy92hpvnjbzti5cbcjneedor.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/567/ryjpxh3lusjmgwaqmf7zwy4hvuzdutpgqoteot1n.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/569/x2mwr1d8goh7mi27dftxc9krpxajwlecvwrvlhwq.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/570/f3iy5j7p08htgmyxnphvwac57qr7yk5tycfx7hoo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/571/60mhekpwomznkf38i4dsh8vuqft7hc1q0eavqp8d.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/572/pwxneatmno2ahtx82uvpnuladdb3qswwwd3yfbkc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/573/9mgsuafxrwpan6vqjvwbnaxk1tqpngqpuwrjytcz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/574/3tlfj1poe7hjxznvxuyaje3rkdumlp5z80v8nklw.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/575/ri2pmrbrkq6ostd8y0bowck08qdpqpczola8k1us.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/576/ylhk0yhisqt732r9esrmgpcg2lfizkidnpgmloej.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/577/boru5zc1mf5lzndhtfccjzn6sy87ft8aton9wkfn.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/578/p2zpmjwkqbldomjegysrvlojefxdx1fvq1dcywu0.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/579/a1ks1mkdhswbwvjcj4hpfim57x7n4bhco1klkg5j.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/580/ppdyfqk2dnfv2av8eplhguxx5mvam3fgqshekwys.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/581/hownqdk0ltly5jagjs2nt2xluuoetsl2ggv3exta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/582/jfvs6ss1tm825txi6q8t0kley8tsetfzey5teoly.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/583/escy6bxcji1pgqblnoqhyiyo3dhflcuauvdeqqnr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/584/psysvhouahe5m8ja0sinkbmbfgu2snxythiv4qnq.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/585/ju3wv5iuhie5ainwdq2aex2yowhroddlgkpf7vbd.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/586/ojjljqnpexbbncnzlpvcvivzomogwdxssgbik7zz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/587/uit8lduiuvfh7ssljoifbblvnhyrgbmf9h5emw8a.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/588/qkc5toxq2ffqmvyrgdrj1ikxxiugfpd5i7og9xax.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/589/4nrhepsg2zsuxh22vkx0hrsmsjtf35ds5hn3kpwv.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/590/kmhraajjjp8qxnmtp8ijwdkbkdyg2c0zsge1kjlz.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/591/bq7cckmw4rzv4fug0fctrgqvzwf2ew9jpq73fk22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/592/vfqe6rueiqnef3tpbxuaadba4ggm7vibrqrz10hv.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/594/k6xnbootztnnnkfyenis8p0bkhtafb8dxnkdklpa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/595/kqtcm4w9cn8iwqkbjkyyo2kcrdrtcqqgb0q7rmes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/596/oa2ks4be83egbt0mynfxawyzbzb1loksexbj9pro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/597/l9conwvooaucwaahkdkqocdv3x9nh1ckz9241vae.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/598/sbc0v7obvnxarhnhxnaouvuiyg6efxfy1tpuoxnd.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/599/rnhoscxnzr9ld2iqbqcsqxwd55qkl9hyheufoeyd.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/600/8xvn6ssvxchmh6lkfh7fqdgs2odickeiudcnv97j.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/601/ozteesnejjnz2i0h197pxesqqwsbw0dnkc8n5fkb.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/602/hxehtysmqwjuq53ualenjvob1cgjyu0mpgeu3wgj.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/603/qrawovqhsaf8ytyk3qf5s0sxdno8je77supyfoeb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/604/hs49czgbyoq7aaluwk4qczf6d6d9mnx1awmrhtrm.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/605/kbivgdnclhi5lswxefzwvgvzdnvpaqbbn8shasid.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/606/l9hsjzx8m0zqvtaqg95winyrwogm0q1facafxriq.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/607/gwwonuwm3hhzdk0agprbraqoe4uaf50lup3emfnh.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/608/lunppfsw6wji3diohup7qxbkwi7lbdpuv75cmvgq.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/609/rwe4viasq0foyocxzsnzpjxsn1mpuzmc5mf6o9op.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/670/3zhgr5r4v9mopvzsjdgmqxy14sgact7ttehevtmw.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/610/qr47sp7jyfw6tqw1rkreydtbatycdv9e2gd8pbty.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/611/s31tkh1z3d571m2gqhvwxbvxsari7jbag3xgpozl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/612/tomaibwoinydyufthcyelxkfhqbg1msybrydnqy7.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/613/jey8rt7swxzioelsrmnhfnskuidmywqzl7frhkzu.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/614/7yuoj25qwkowwu2ewedxeieumeqryxgk7lfruswu.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/616/gojhhzpx9w6xksvf7zjpofrhwo5mhpkogiap5j2e.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/617/esx9cmd4cukmzptobjnpxctetzjg0wntududwukh.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/618/nv6zwmykcjsu5901wmiaqywp1cb2krn1ll99zo0f.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/619/83mp1kdf2opimoqjg5i9cmuk9hlxubupspgdluwl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/620/8jnzuj6ulkbbxtrvo0efubrqcknybrphppplbwgn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/621/vlzt7on0eduzc2y8v4yxbcibi3v0vu4rqoazckkh.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/622/3rt0j4sjjf9ernpidmw4imwaborandqztnlvfeqd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/623/rf4dkgutkntlf3kkckamu00qcppmxpflug1z1qhy.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/624/oi9hhyjoe2apkjt7idwvs4ohzoflehawvcqwdzne.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/625/27mrozfdb4sqlcuj9df7tyrchwyc6gowsegvuga7.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/626/vqbrb2tyacukp4c9puxerg2cue6r2migjjvzqje7.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/627/nj4slt6n4ymletggsp3e7xstv5payf4nfktpiqbv.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/628/2gffzzjbnmtabu8amfwjsh1l8epnqmmhxklg8lic.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/629/ubwby5tdckaabixbjul2m5uza0jlnop17tfymt61.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/630/kuy2nfxbay9nb18vchnfuzine7cuif449r2ymmgz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/631/gxhxdojur3fjkuiptcr15ungd2p2dppfoizhthcy.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/632/8pbdgqog0xlbl1ynl6946ljrbjsemcwqxin9c9uj.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/633/ftb2smafxpuzwovqtpwbdot8xfwdsv7ndxefaov9.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/634/vsdvbufqkqaqlc62i2jmu6k99whg8dofi0tsccbm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/635/k5rwit0oijhupg8uev2qnhbyczvdwkse8w00u3oj.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/636/6muh88oe0jpc7zeuz72ftbnhafyibboqsavkwolg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/637/imgwisfxfcfvbrhecq8mh0trluk9hhz1uftk6v09.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/638/rfqb56v0qd55flz5ts1d3nqkvggnxjrpjzedzz62.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/639/5gxkpu6vukyuqqy2kinm5p6lfh8ra8nm2gkyrjw7.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/640/eadf8syfjgwgl8jskflrwq0qtvwyefh1lci23ant.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/641/wprkr4fmjolylni1e53wsqk3zctulimchzq10fjl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/642/9oqza64nhscbtteutiucivizznrxxrrtwbey3mkk.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/643/smxtydkhkla8yrg7o08gagtntxdk4b0q6ocqiiv1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/647/cgecczoi5qynpj9ibgytohkyrixq6bgeazlmi7tt.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/648/y3upuf8ang8dylp4dggjhhsmsk6rfjittpwpbu6h.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/649/igmuemhrpzmtwll3xgyzgcealm1va66tztmh3nmb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/650/vktxpfm1satzce3ztgvy7ngj6fzghgln2j4ihqb0.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/651/1fasir5qc69gmj7h3idcnr8w5hjmv1zbeuyky2nb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/652/qxuls4ycwk6rmk0dyefwrqv5rgnrtyqmydr04isq.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/653/rzrjn0dfsxjk9klku14c8uxnwpm3vtbye10eaawx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/654/0ugpxmq0japineebxqcdn8wioo3a0tgchpbt3vaw.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/655/wxzsb9zbgjw19c7roxpyeeeu16joyq8dbycvlwhq.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/656/7hjkfkz0flelet4egxfndul4lchwlwf4zzpp4amr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/657/zfhytljm5z1n1rmjfbxzi2lytubdg0go9vgqot4h.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/658/mejmu9hgadzprqio4c8gqvqpyydv65cckfqtbpdj.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/659/xrxwf5jqoq2n3fdrynotbtzgifuuzpijgxghg7kh.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/660/vowrno7k8ahr5mhm7yc3cuwqulssglcqeluhrps1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/661/isjz1lfp449nlij4pj4uvefzhuj37p41netlilkk.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/662/cp529qzgep1rikgstxv34edm4vjnji5ltqcgbcrg.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/663/ncentjdlyemybmrdjysucnpbz1wizrncv2fyeobn.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/664/hoxbydcseurg7h55g4mgtq6wc0idmkil6rji3crz.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/665/ebt7t54qiakxaom156x2ddbjafepbipll4drmvjj.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/666/0cmre4ku9sqvt5kqzmuxwq82e0paw7jwxbzuyzgu.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/667/zljjb8zqfbjjxkz4xveihkjkhkytwfz0ijvb6o3e.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/668/u0vkw4uzh0niiuillzeqcnjvxtnmpmfa2ixjskzj.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/593/eob31dq9mhysoepmga8lnwsuldkhglxig8tkxqse.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/3mmu6pgdfqto5tyynjnrk7jakpjnlyxmif6bnvll.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4243/emenda_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4242/emenda_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4240/menda_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4239/emenda_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4238/emenda_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4236/emenda_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4235/emenda_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/wil6ewimmyxgsb1golwzcut75ywcpjcpaq6vcujd.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/valjvshesmfv3k33bla8ewujzd5ezj56mtuyvut0.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/jeqk1vxrfmbhzakbb26aivuz9mgpk3jrqwfh47vz.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/qumw7b7zx1lmbwxkcblhhviqsgjwvtzjtovca8wh.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/2gb3exe61kgoiaqfyvdmvavzbplye9l2hwzkfpwu.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4234/emenda_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/wrnk695ztfuc2anmevlcr0ui0fdoe81t8wq6gl9l.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/mzv7xvhzbr0uh09cnts6fubyywzmasv7drhryuf7.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/sjphalp0w2ml46txrjkw4ix5p0ghormnpokcsxa7.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4232/emenda_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4233/emenda_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/zzluc1muvahul4phropnojagfdpvgbwwywkloofz.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/wfidxf9vzblgrhksyzqhx1hkxoly80q9nupyz4pq.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/hzxz0rvjomkfhgssaprk61rft1oippme8slb1see.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4231/emenda_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/60/1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/61/2.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/62/3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/63/4.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/64/pl_legislativo_05_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/65/6.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/74/7.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/75/8.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/76/9.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/77/10.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/78/11.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/79/uc92vmitch3ioh2k5jwo4mlibnmnj5vxyfgy00ps.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/80/ec5j8oqfnx3ynomvd2wbs8v52fjiqjl5uiio9rvh.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/81/pll_14_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/82/myjmsvvezxclaxotfcgdexmia6qh0yk8ucdnuez3.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/83/yijyr2bbe6jt2dgjpidr36wggddwautff2sdiwf9.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/84/hehe8wqyolbwglvqlqqchcoxhyjveetvdpsp2r3j.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/85/44gsxj6bolxkhrpajxhgh4ooept3v9eqqx77qzwu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/86/qcmladpbpobntwcdaajrjaiogshvsf1yybnnmcuo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/87/l9d1tzorotfcc7tfmm7ut3n5hfbqfwjsjzcif7sc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/88/gmh5mitjjjzibqfy1ksbbu91edo7zbvdqyztprib.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/89/x4oobuajfvm2bcoola5docusccetqhky1spv8shp.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_do_legislativo_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/91/1uyz3deqvvvh1ecxwlof7ghcg8o51pdhozfy1ybo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/92/seqy0v8skhhe5epyzozdbelcczfm4ksrafa35lhv.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/93/pll_26_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/94/pll_27_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/95/ozbx7jq7japl2rfmjtgxuekwi7hpb1t3z5olydap.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/96/s5tfpu8t5ibwfioy65z3q1sviizgkcyx6hpggmqp.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3405/projeto_de_resolucao_05_de_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3406/projeto_de_resolucao_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3407/projeto_de_resolucao_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3408/projeto_de_resolucao_26_de_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3409/projeto_de_resolucao_33_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_resolucao_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_resolucao_35_de_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_resolucao_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/scanner_006.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/scanner_007.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/3.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/4.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/5.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/6.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/7.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/8.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/9.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/10.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/11.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4262/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/13.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/14.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/15.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/16.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/17.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/18.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/19.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/20.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/21.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/26.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/27.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/28.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/29.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/30.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/31.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/32.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3885/scanner_005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/34.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3876/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/829/efn1kfwz6txxcfjkfacxl6ikc1flpffqbcho4z91.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/783/g6jpapblbrs6n7ccwftzhj9blcyrny9dgxoeri98.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/784/iz0jecvqjs8zrruhl4hyon6o05kddgr3ntl9abqt.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/785/mn05rlpg8nabd43sdryvwy5btfwxngodmpgb8bcr.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/786/yvaclktjk49qzyrde3qdfxhq95gdgxqi036wrcev.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/787/3p07r6q0grm7afwd1jlk3evu6f4h6ftcqku2sdt2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/788/hrw90qzy8ggprup9aaz86wsueautkfsbmwdycnat.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/789/vfqxehk8pcq1d1ru878clsmk9geclxebgjnbqfsg.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/790/f9hy4i15gtfehawwxjfj4abmkdvfvhdwaqdl9ekl.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/791/2vk22fjwh00lz6duyqcaaee6amgxgavw4lu7wryh.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/792/2i0dvxehuaelxz2de18sazt2qreyf7rxjcb7yar0.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/793/dwewiap7slreixwo2czz2hxdcjchposp1uukcupj.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/794/2nfhb0zp9qiokitf0ui1g9y6effngfluu6yizzah.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/795/igdfjutna2layxg2xxn0b9jzhxzwuzxpeb7lsuq8.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/796/etnbynwxgdg4o8oh8dbkqvskgi2jvuwvocdqskfl.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/797/9c737mnvdsdchonzmeku1c3a3xb7hodspdhrqbzx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/798/5cbzhj4zgxsjus9um5cx02gru5f2bai0thsiu2fd.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/799/5ubq9szrvcnt6ojrp9xcmro3l1lqjyqzq2m72umi.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/800/mzbcrgtwnfdw9hus36ihqvnvgu1gtexsl6ono6vk.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/801/l3h9jz1o24br6jmvcunlalotycjifdajyl2pq1at.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/802/4wplhqzi3ofp5vyxwdelg7veknzlwwnv7sqibbq2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/803/16qimc4vmnfcackokbftsups2mrtolijxhbzvq3v.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/804/kdf7yibiuo3snrvyn67lg2n5guopgqv3mskeomda.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/805/ovsrvy3gxk809fxyzhhrodsl43teurglzgveg8ps.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/806/eig3xtmxexokulg1gjwwb8nubtkhxeznfovof7rf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/807/dfsveegrvp9izmhk6srwahcg4an2wctqgcsdnhs0.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/808/7eqwivfxb2uorcm0jaoay9a57d7b5zam4webb1ec.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/809/nlhahtx3eng39d9rjbl1izll8qibn6e6u0saulfj.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/810/cc1anux8dmsryjueo3frs6k1py0hnz8gl2jwpiat.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/811/qdgp5vktgo6bw6qh9a9pyrumhb8ehy7hdiuq1pfd.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/812/sjflaqf7pn069gxybpeu2a3lu23huoxgkm6tzts4.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/813/qpkq9ke5qkugze4kgdbgtbqmbgvwcqwc5qsvo272.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/814/jqqb9xsqq41rhoaa89rpxeur6tikqi6phu5vzeh7.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/815/n0jigraglitihvv54feqwxlf659a1geantirtj2a.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/816/6lngd3orgnvosy2jecdwnpej7ybjlxmo8bu0aw1i.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/817/aki5jfbfhydi2fsowbkop7tmdwy44mktyotucewt.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/818/vxr7qocnosmab0onqaypudxh2dsmfcbn212nhbfe.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ppuhfgznobdpz4gds9rwhtgrbvmjiaesqxdh7jni.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/820/a3omyke8ybhhnjuy3tsx2f1omlhczordgry7qqsm.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/821/fawzbymlvloyqgw1yetzzdqw6760bp1pvm9kqwwm.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/822/b6z2zrqxc0bpmzdqazsnysozxzebtycw5kluyyqb.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/824/w7nhcelvp2esgiq20v67ju5uv1wqooosptqnmkwq.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/825/32dkdvsppgpkje4plvsvdce2d8opgepkf16wmpqb.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/826/tssypcoao6awarqc57sra4ydarwsnesfedwfe9jm.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/827/xkohfsgdg2z7qbxam49qbshimdikbgemyixk2k68.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ovm9cqx3ybwl51hx0pebyccu6qbrtp4j8epzebsx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/830/hetvcpqi4hkeccgolqprkzwtbctnrgcz6spfwz0j.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/831/jiprw7speimkb0bt01bbrznm6nxxolkflgs0qppp.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/834/tkf3nnwkf831lnndalmb2e6xxrfhpjk7g7srs7tv.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/835/mdrkn3m2feamkuh8v3heuf50iufrbelszut1790t.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/836/mx2dnni4oldcojmd3jevfizgko2enysa44rw3krp.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/837/tmvkvhsxwyljreynunjxkxxs1thbfllwb3fmlivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/838/beln2dha51j8xf40ojeucx0ql59surp3s77iritw.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/839/rfxavacxlcjbhd5wxprqg3hakloah365gsrse4d2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/840/35idebjn7y6b37qgjygpx29xsmcnhaoumyveswkm.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/841/8mihbuosec4fezfa9xyiy9vdu5vwrzkzcagodoib.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ricikqryi3hb6zn0nahxiuukmejezluwey4nk9ry.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/843/k5yvrjdegfypaexhfzj2qnretnihexwzhpvfl2m2.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/844/vjtcrg99iccnk8i1tree1zeellfnzmawsno0z2dn.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/845/afwi2rop4cjnsli6ccgx7ofkxllfddqg1q2lqenb.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/846/qpprz54dyuxrswlwm4rnkctvqeoeyvzy21tj3ng3.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/847/gjcddhgrzwtnztwj8e3ki3fvkbihj4zk0kvytgjg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/848/iz9azptchn20fdpkh9utrtmamyzg6ejxzyff3uue.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/849/6d0a6ze7alntxdjw7fpdp3xpdoacn9kd7hd8grop.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/850/ejgjihaeicorx96njdyuf9135kglhi018vchyub2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/851/lvc4ojzkw9vih5xnekglaxu9tkowbqf8zhvde4qk.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ohsday90rxpfhroebshv9snvhsrcwgq9jiguqpwx.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/853/kwizbcchq4vebewviad92amdidi9awum8o3dky4c.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/854/sais59jsnxmj1ygups2vhtuptxgom2vdm222lpjq.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ouamr9g81imizj6nbrgcolxlx6i6oyblh09cbdyt.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/856/yqhrporrfrsf71radr0ynhu5bhjszdyejckadx9m.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/857/4yeytk5j6k6wmg46huzvhdi4p26iwbw2zoowr504.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/858/maex75v44f1tczvxqhnys9gqat8cppbqmkmliqws.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/859/8eed5j0lbtfgwu1maojzty3xiwyr4zsoae75zcju.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/860/y6rxnx4bb9mgggcp9rgqil1h5kw4tleparvfkksv.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/861/cpqjhvfthg4jxauunqxw0ivwfm7wva3yjmqdkefg.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/862/ygf8rjvgf2il9fxhjwbue7o6kvwzz71fi7vfx375.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ma2nxrds5rrw84ba3iaixwzhmyk7cg9rtnk6s9dr.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/864/xizxbkiftfbg1natz795hdlndhhggvfg4s26c61q.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/865/fvaqfwkjjy7qku4hdmrjmddhxhbbrm5vepmzncur.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/866/uty1ldemduyqcmpcfrfk6j1geybugjsc44j0kkdc.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/867/0rakbxserlmvjwcigv1dtsbveygwxiw9adcm7b5i.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/868/z7ht7iutiq5fguhxngxdyagaxvrvmos4fdimr7qc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ex8q62cprjxike4xkbjn7vchtfdybhcg6t36qg2v.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/870/bvlyvujl3yfpr7veafy7zh6ctbkzcmejudtaiaz1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/871/pgdizjzl2kc0y6bhr0caj3pma6ln6bq8nmb8wwje.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/872/qofjqrjjshcivfxtrcxyfr83sl4pwqvdqmkrq1br.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4261/emenda_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4197/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4198/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4199/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4200/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4201/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/4203/scanner_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H355"/>
+  <dimension ref="A1:H377"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9166,4392 +9453,4955 @@
         <v>715</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>716</v>
       </c>
       <c r="H185" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>718</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>719</v>
       </c>
       <c r="D186" t="s">
         <v>714</v>
       </c>
       <c r="E186" t="s">
         <v>715</v>
       </c>
+      <c r="F186" t="s">
+        <v>720</v>
+      </c>
       <c r="G186" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H186" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D187" t="s">
         <v>714</v>
       </c>
       <c r="E187" t="s">
         <v>715</v>
       </c>
       <c r="F187" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H187" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D188" t="s">
         <v>714</v>
       </c>
       <c r="E188" t="s">
         <v>715</v>
       </c>
       <c r="F188" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H188" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D189" t="s">
         <v>714</v>
       </c>
       <c r="E189" t="s">
         <v>715</v>
       </c>
       <c r="F189" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="H189" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D190" t="s">
         <v>714</v>
       </c>
       <c r="E190" t="s">
         <v>715</v>
       </c>
       <c r="F190" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="H190" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="D191" t="s">
         <v>714</v>
       </c>
       <c r="E191" t="s">
         <v>715</v>
       </c>
       <c r="F191" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="H191" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="D192" t="s">
         <v>714</v>
       </c>
       <c r="E192" t="s">
         <v>715</v>
       </c>
+      <c r="F192" t="s">
+        <v>739</v>
+      </c>
       <c r="G192" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="H192" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D193" t="s">
         <v>714</v>
       </c>
       <c r="E193" t="s">
         <v>715</v>
       </c>
-      <c r="F193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G193" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H193" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D194" t="s">
         <v>714</v>
       </c>
       <c r="E194" t="s">
         <v>715</v>
       </c>
       <c r="F194" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="H194" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D195" t="s">
         <v>714</v>
       </c>
       <c r="E195" t="s">
         <v>715</v>
       </c>
+      <c r="F195" t="s">
+        <v>755</v>
+      </c>
       <c r="G195" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="H195" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D196" t="s">
         <v>714</v>
       </c>
       <c r="E196" t="s">
         <v>715</v>
       </c>
       <c r="F196" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H196" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>713</v>
+        <v>767</v>
       </c>
       <c r="D197" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E197" t="s">
-        <v>766</v>
+        <v>715</v>
+      </c>
+      <c r="F197" t="s">
+        <v>755</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H197" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D198" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E198" t="s">
-        <v>766</v>
+        <v>715</v>
       </c>
       <c r="F198" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H198" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>774</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>775</v>
       </c>
       <c r="D199" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E199" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>715</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H199" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>777</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>778</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>714</v>
+      </c>
+      <c r="E200" t="s">
+        <v>715</v>
+      </c>
+      <c r="F200" t="s">
+        <v>755</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="D200" t="s">
-[...8 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>781</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>782</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>714</v>
+      </c>
+      <c r="E201" t="s">
+        <v>715</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="D201" t="s">
-[...5 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>785</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>786</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="D202" t="s">
+        <v>714</v>
+      </c>
+      <c r="E202" t="s">
+        <v>715</v>
+      </c>
+      <c r="F202" t="s">
+        <v>734</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="D202" t="s">
-[...5 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>789</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>790</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="D203" t="s">
+        <v>714</v>
+      </c>
+      <c r="E203" t="s">
+        <v>715</v>
+      </c>
+      <c r="F203" t="s">
+        <v>725</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="D203" t="s">
-[...5 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>793</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>794</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>714</v>
+      </c>
+      <c r="E204" t="s">
+        <v>715</v>
+      </c>
+      <c r="F204" t="s">
+        <v>725</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="D204" t="s">
-[...5 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>797</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>798</v>
       </c>
-      <c r="B205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E205" t="s">
-        <v>766</v>
+        <v>715</v>
       </c>
       <c r="F205" t="s">
+        <v>734</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>801</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>802</v>
       </c>
-      <c r="B206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E206" t="s">
-        <v>766</v>
+        <v>715</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H206" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>805</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>728</v>
+        <v>806</v>
       </c>
       <c r="D207" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E207" t="s">
-        <v>766</v>
+        <v>715</v>
+      </c>
+      <c r="F207" t="s">
+        <v>755</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H207" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>732</v>
+        <v>810</v>
       </c>
       <c r="D208" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="E208" t="s">
-        <v>766</v>
+        <v>715</v>
       </c>
       <c r="F208" t="s">
-        <v>799</v>
+        <v>725</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="H208" t="s">
-        <v>810</v>
+        <v>796</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>736</v>
+        <v>713</v>
       </c>
       <c r="D209" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E209" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>814</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="H209" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>817</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>719</v>
+      </c>
+      <c r="D210" t="s">
+        <v>813</v>
+      </c>
+      <c r="E210" t="s">
         <v>814</v>
       </c>
-      <c r="B210" t="s">
-[...9 lines deleted...]
-        <v>766</v>
+      <c r="F210" t="s">
+        <v>725</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H210" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>819</v>
+        <v>724</v>
       </c>
       <c r="D211" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E211" t="s">
-        <v>766</v>
+        <v>814</v>
+      </c>
+      <c r="F211" t="s">
+        <v>725</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H211" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>740</v>
+        <v>729</v>
       </c>
       <c r="D212" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E212" t="s">
-        <v>766</v>
+        <v>814</v>
+      </c>
+      <c r="F212" t="s">
+        <v>725</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H212" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>744</v>
+        <v>733</v>
       </c>
       <c r="D213" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E213" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="H213" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="D214" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E214" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="H214" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>832</v>
+        <v>742</v>
       </c>
       <c r="D215" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E215" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>833</v>
       </c>
       <c r="H215" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>835</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
+        <v>746</v>
+      </c>
+      <c r="D216" t="s">
+        <v>813</v>
+      </c>
+      <c r="E216" t="s">
+        <v>814</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="D216" t="s">
-[...8 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>838</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>750</v>
+      </c>
+      <c r="D217" t="s">
+        <v>813</v>
+      </c>
+      <c r="E217" t="s">
+        <v>814</v>
+      </c>
+      <c r="F217" t="s">
+        <v>739</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>841</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>754</v>
+      </c>
+      <c r="D218" t="s">
+        <v>813</v>
+      </c>
+      <c r="E218" t="s">
+        <v>814</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="B218" t="s">
-[...14 lines deleted...]
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>844</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>759</v>
+      </c>
+      <c r="D219" t="s">
+        <v>813</v>
+      </c>
+      <c r="E219" t="s">
+        <v>814</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="B219" t="s">
-[...11 lines deleted...]
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>847</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>763</v>
+      </c>
+      <c r="D220" t="s">
+        <v>813</v>
+      </c>
+      <c r="E220" t="s">
+        <v>814</v>
+      </c>
+      <c r="F220" t="s">
+        <v>739</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="H220" t="s">
         <v>849</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>850</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>767</v>
+      </c>
+      <c r="D221" t="s">
+        <v>813</v>
+      </c>
+      <c r="E221" t="s">
+        <v>814</v>
+      </c>
+      <c r="F221" t="s">
+        <v>739</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H221" t="s">
         <v>852</v>
-      </c>
-[...19 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>857</v>
+        <v>771</v>
       </c>
       <c r="D222" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E222" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="H222" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="D223" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E223" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="H223" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>865</v>
+        <v>778</v>
       </c>
       <c r="D224" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E224" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>814</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="H224" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>869</v>
+        <v>782</v>
       </c>
       <c r="D225" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="E225" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>814</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="H225" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>719</v>
+        <v>786</v>
       </c>
       <c r="D226" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E226" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>814</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="H226" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>744</v>
+        <v>790</v>
       </c>
       <c r="D227" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E227" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>814</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="H227" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>836</v>
+        <v>794</v>
       </c>
       <c r="D228" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E228" t="s">
-        <v>875</v>
+        <v>814</v>
       </c>
       <c r="F228" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="H228" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>857</v>
+        <v>798</v>
       </c>
       <c r="D229" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E229" t="s">
+        <v>814</v>
+      </c>
+      <c r="F229" t="s">
+        <v>739</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="F229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H229" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>888</v>
+        <v>802</v>
       </c>
       <c r="D230" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E230" t="s">
-        <v>875</v>
+        <v>814</v>
+      </c>
+      <c r="F230" t="s">
+        <v>739</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>889</v>
+        <v>878</v>
       </c>
       <c r="H230" t="s">
-        <v>890</v>
+        <v>879</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>892</v>
+        <v>806</v>
       </c>
       <c r="D231" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E231" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>814</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="H231" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>895</v>
+        <v>883</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>896</v>
+        <v>810</v>
       </c>
       <c r="D232" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E232" t="s">
-        <v>875</v>
+        <v>814</v>
       </c>
       <c r="F232" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="H232" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="D233" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="E233" t="s">
-        <v>875</v>
+        <v>814</v>
       </c>
       <c r="F233" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="H233" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>713</v>
+        <v>891</v>
       </c>
       <c r="D234" t="s">
-        <v>904</v>
+        <v>813</v>
       </c>
       <c r="E234" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>814</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="H234" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>770</v>
+        <v>895</v>
       </c>
       <c r="D235" t="s">
-        <v>904</v>
+        <v>813</v>
       </c>
       <c r="E235" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>814</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="H235" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>775</v>
+        <v>899</v>
       </c>
       <c r="D236" t="s">
-        <v>904</v>
+        <v>813</v>
       </c>
       <c r="E236" t="s">
-        <v>905</v>
+        <v>814</v>
       </c>
       <c r="F236" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>913</v>
+        <v>900</v>
       </c>
       <c r="H236" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>779</v>
+        <v>903</v>
       </c>
       <c r="D237" t="s">
+        <v>813</v>
+      </c>
+      <c r="E237" t="s">
+        <v>814</v>
+      </c>
+      <c r="F237" t="s">
+        <v>720</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="E237" t="s">
+      <c r="H237" t="s">
         <v>905</v>
-      </c>
-[...7 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>783</v>
+        <v>750</v>
       </c>
       <c r="D238" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E238" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F238" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="H238" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="D239" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E239" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F239" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="H239" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="D240" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E240" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F240" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="H240" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>795</v>
+        <v>891</v>
       </c>
       <c r="D241" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E241" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F241" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="H241" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>719</v>
+        <v>921</v>
       </c>
       <c r="D242" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E242" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>908</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="H242" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>723</v>
+        <v>925</v>
       </c>
       <c r="D243" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E243" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F243" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="H243" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>728</v>
+        <v>929</v>
       </c>
       <c r="D244" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E244" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F244" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="H244" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>736</v>
+        <v>933</v>
       </c>
       <c r="D245" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E245" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="F245" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="H245" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>815</v>
+        <v>713</v>
       </c>
       <c r="D246" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E246" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F246" t="s">
-        <v>724</v>
+        <v>939</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="H246" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>819</v>
+        <v>719</v>
       </c>
       <c r="D247" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E247" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F247" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="H247" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>740</v>
+        <v>724</v>
       </c>
       <c r="D248" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E248" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F248" t="s">
-        <v>799</v>
+        <v>755</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="H248" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="D249" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E249" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F249" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="H249" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>748</v>
+        <v>733</v>
       </c>
       <c r="D250" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E250" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F250" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="H250" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>832</v>
+        <v>738</v>
       </c>
       <c r="D251" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E251" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F251" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="H251" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>836</v>
+        <v>742</v>
       </c>
       <c r="D252" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E252" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F252" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="H252" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="D253" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E253" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F253" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="H253" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="D254" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E254" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F254" t="s">
-        <v>799</v>
+        <v>755</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="H254" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="D255" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E255" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F255" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="H255" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>849</v>
+        <v>759</v>
       </c>
       <c r="D256" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E256" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F256" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="H256" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>853</v>
+        <v>763</v>
       </c>
       <c r="D257" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E257" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F257" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="H257" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>857</v>
+        <v>767</v>
       </c>
       <c r="D258" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E258" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F258" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="H258" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>861</v>
+        <v>771</v>
       </c>
       <c r="D259" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E259" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F259" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="H259" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>865</v>
+        <v>775</v>
       </c>
       <c r="D260" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E260" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F260" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="H260" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>869</v>
+        <v>778</v>
       </c>
       <c r="D261" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E261" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F261" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="H261" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>991</v>
+        <v>782</v>
       </c>
       <c r="D262" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E262" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F262" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="H262" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>995</v>
+        <v>786</v>
       </c>
       <c r="D263" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E263" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F263" t="s">
-        <v>996</v>
+        <v>725</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="H263" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1000</v>
+        <v>790</v>
       </c>
       <c r="D264" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E264" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F264" t="s">
-        <v>996</v>
+        <v>755</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="H264" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>888</v>
+        <v>794</v>
       </c>
       <c r="D265" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E265" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F265" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="H265" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>892</v>
+        <v>798</v>
       </c>
       <c r="D266" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E266" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F266" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="H266" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>896</v>
+        <v>802</v>
       </c>
       <c r="D267" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E267" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F267" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="H267" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>900</v>
+        <v>806</v>
       </c>
       <c r="D268" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E268" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F268" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="H268" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>764</v>
+        <v>810</v>
       </c>
       <c r="D269" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="E269" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
       <c r="F269" t="s">
-        <v>870</v>
+        <v>755</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1016</v>
+        <v>1009</v>
       </c>
       <c r="H269" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>713</v>
+        <v>887</v>
       </c>
       <c r="D270" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E270" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F270" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="H270" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>770</v>
+        <v>891</v>
       </c>
       <c r="D271" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E271" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F271" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1024</v>
+        <v>1015</v>
       </c>
       <c r="H271" t="s">
-        <v>1025</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>775</v>
+        <v>895</v>
       </c>
       <c r="D272" t="s">
+        <v>937</v>
+      </c>
+      <c r="E272" t="s">
+        <v>938</v>
+      </c>
+      <c r="F272" t="s">
+        <v>755</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H272" t="s">
         <v>1019</v>
-      </c>
-[...10 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>779</v>
+        <v>899</v>
       </c>
       <c r="D273" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E273" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F273" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="H273" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>783</v>
+        <v>903</v>
       </c>
       <c r="D274" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E274" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F274" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="H274" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>787</v>
+        <v>1027</v>
       </c>
       <c r="D275" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E275" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F275" t="s">
-        <v>1036</v>
+        <v>755</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="H275" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>732</v>
+        <v>1031</v>
       </c>
       <c r="D276" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E276" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F276" t="s">
-        <v>749</v>
+        <v>1032</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="H276" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>815</v>
+        <v>1036</v>
       </c>
       <c r="D277" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E277" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F277" t="s">
-        <v>870</v>
+        <v>1032</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="H277" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>819</v>
+        <v>921</v>
       </c>
       <c r="D278" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E278" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F278" t="s">
-        <v>870</v>
+        <v>755</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
       <c r="H278" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>740</v>
+        <v>925</v>
       </c>
       <c r="D279" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E279" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F279" t="s">
-        <v>996</v>
+        <v>755</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="H279" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>744</v>
+        <v>929</v>
       </c>
       <c r="D280" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E280" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F280" t="s">
-        <v>996</v>
+        <v>755</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="H280" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>748</v>
+        <v>933</v>
       </c>
       <c r="D281" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E281" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F281" t="s">
-        <v>1036</v>
+        <v>755</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="H281" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>832</v>
+        <v>812</v>
       </c>
       <c r="D282" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="E282" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="F282" t="s">
-        <v>1036</v>
+        <v>720</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="H282" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>836</v>
+        <v>713</v>
       </c>
       <c r="D283" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E283" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F283" t="s">
-        <v>870</v>
+        <v>734</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="H283" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>753</v>
+        <v>719</v>
       </c>
       <c r="D284" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E284" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F284" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="H284" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>757</v>
+        <v>724</v>
       </c>
       <c r="D285" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E285" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F285" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="H285" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
       <c r="D286" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E286" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F286" t="s">
-        <v>870</v>
+        <v>755</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="H286" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>849</v>
+        <v>733</v>
       </c>
       <c r="D287" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E287" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F287" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="H287" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>853</v>
+        <v>738</v>
       </c>
       <c r="D288" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E288" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F288" t="s">
-        <v>724</v>
+        <v>1072</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="H288" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>861</v>
+        <v>763</v>
       </c>
       <c r="D289" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E289" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F289" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="H289" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>865</v>
+        <v>771</v>
       </c>
       <c r="D290" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E290" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F290" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="H290" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>869</v>
+        <v>775</v>
       </c>
       <c r="D291" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E291" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F291" t="s">
-        <v>749</v>
+        <v>720</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="H291" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>991</v>
+        <v>778</v>
       </c>
       <c r="D292" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E292" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F292" t="s">
-        <v>749</v>
+        <v>1032</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="H292" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>995</v>
+        <v>782</v>
       </c>
       <c r="D293" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E293" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F293" t="s">
-        <v>749</v>
+        <v>1032</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="H293" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1000</v>
+        <v>786</v>
       </c>
       <c r="D294" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E294" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F294" t="s">
-        <v>799</v>
+        <v>1072</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="H294" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>888</v>
+        <v>790</v>
       </c>
       <c r="D295" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E295" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F295" t="s">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="H295" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>896</v>
+        <v>794</v>
       </c>
       <c r="D296" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E296" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F296" t="s">
-        <v>1100</v>
+        <v>720</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="H296" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>900</v>
+        <v>798</v>
       </c>
       <c r="D297" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E297" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F297" t="s">
-        <v>1036</v>
+        <v>755</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="H297" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1107</v>
+        <v>802</v>
       </c>
       <c r="D298" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E298" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F298" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="H298" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1110</v>
+        <v>806</v>
       </c>
       <c r="D299" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E299" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F299" t="s">
-        <v>1036</v>
+        <v>720</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="H299" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1114</v>
+        <v>810</v>
       </c>
       <c r="D300" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E300" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F300" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="H300" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1118</v>
+        <v>887</v>
       </c>
       <c r="D301" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E301" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F301" t="s">
-        <v>1036</v>
+        <v>755</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="H301" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1122</v>
+        <v>895</v>
       </c>
       <c r="D302" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E302" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F302" t="s">
-        <v>870</v>
+        <v>739</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="H302" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1126</v>
+        <v>899</v>
       </c>
       <c r="D303" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E303" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F303" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="H303" t="s">
-        <v>1128</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1130</v>
+        <v>903</v>
       </c>
       <c r="D304" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E304" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F304" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="H304" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1134</v>
+        <v>1027</v>
       </c>
       <c r="D305" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E305" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F305" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1135</v>
+        <v>1124</v>
       </c>
       <c r="H305" t="s">
-        <v>1136</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1137</v>
+        <v>1126</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1138</v>
+        <v>1031</v>
       </c>
       <c r="D306" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E306" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F306" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1139</v>
+        <v>1127</v>
       </c>
       <c r="H306" t="s">
-        <v>1140</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1141</v>
+        <v>1129</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1142</v>
+        <v>1036</v>
       </c>
       <c r="D307" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E307" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F307" t="s">
-        <v>870</v>
+        <v>739</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1143</v>
+        <v>1130</v>
       </c>
       <c r="H307" t="s">
-        <v>1144</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1145</v>
+        <v>1132</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1146</v>
+        <v>921</v>
       </c>
       <c r="D308" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E308" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F308" t="s">
-        <v>870</v>
+        <v>1072</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1147</v>
+        <v>1133</v>
       </c>
       <c r="H308" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1150</v>
+        <v>929</v>
       </c>
       <c r="D309" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E309" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F309" t="s">
-        <v>724</v>
+        <v>1136</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="H309" t="s">
-        <v>1152</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1153</v>
+        <v>1139</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1154</v>
+        <v>933</v>
       </c>
       <c r="D310" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E310" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F310" t="s">
-        <v>749</v>
+        <v>1072</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1155</v>
+        <v>1140</v>
       </c>
       <c r="H310" t="s">
-        <v>1156</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1157</v>
+        <v>1142</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1158</v>
+        <v>1143</v>
       </c>
       <c r="D311" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E311" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F311" t="s">
-        <v>996</v>
+        <v>755</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1159</v>
+        <v>1144</v>
       </c>
       <c r="H311" t="s">
-        <v>1160</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1162</v>
+        <v>1146</v>
       </c>
       <c r="D312" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E312" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F312" t="s">
-        <v>1100</v>
+        <v>1072</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1163</v>
+        <v>1147</v>
       </c>
       <c r="H312" t="s">
-        <v>1164</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1166</v>
+        <v>1150</v>
       </c>
       <c r="D313" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E313" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F313" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1167</v>
+        <v>1151</v>
       </c>
       <c r="H313" t="s">
-        <v>1168</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1169</v>
+        <v>1153</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1170</v>
+        <v>1154</v>
       </c>
       <c r="D314" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E314" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F314" t="s">
-        <v>724</v>
+        <v>1072</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1171</v>
+        <v>1155</v>
       </c>
       <c r="H314" t="s">
-        <v>1172</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1173</v>
+        <v>1157</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>769</v>
+        <v>1158</v>
       </c>
       <c r="D315" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E315" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F315" t="s">
-        <v>749</v>
+        <v>720</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1174</v>
+        <v>1159</v>
       </c>
       <c r="H315" t="s">
-        <v>1175</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1176</v>
+        <v>1161</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>774</v>
+        <v>1162</v>
       </c>
       <c r="D316" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E316" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F316" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1177</v>
+        <v>1163</v>
       </c>
       <c r="H316" t="s">
-        <v>1178</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1179</v>
+        <v>1165</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>778</v>
+        <v>1166</v>
       </c>
       <c r="D317" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E317" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F317" t="s">
-        <v>996</v>
+        <v>739</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1180</v>
+        <v>1167</v>
       </c>
       <c r="H317" t="s">
-        <v>1181</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1182</v>
+        <v>1169</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>782</v>
+        <v>1170</v>
       </c>
       <c r="D318" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E318" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F318" t="s">
-        <v>996</v>
+        <v>734</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1183</v>
+        <v>1171</v>
       </c>
       <c r="H318" t="s">
-        <v>1184</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1185</v>
+        <v>1173</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>786</v>
+        <v>1174</v>
       </c>
       <c r="D319" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E319" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F319" t="s">
-        <v>1036</v>
+        <v>734</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="H319" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1188</v>
+        <v>1177</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="D320" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E320" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F320" t="s">
-        <v>1036</v>
+        <v>720</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1190</v>
+        <v>1179</v>
       </c>
       <c r="H320" t="s">
-        <v>1191</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="D321" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E321" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F321" t="s">
-        <v>1100</v>
+        <v>720</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1194</v>
+        <v>1183</v>
       </c>
       <c r="H321" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1197</v>
+        <v>1186</v>
       </c>
       <c r="D322" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E322" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F322" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="H322" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="D323" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E323" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F323" t="s">
-        <v>870</v>
+        <v>734</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="H323" t="s">
-        <v>1203</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="D324" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E324" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F324" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="H324" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="D325" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E325" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F325" t="s">
-        <v>724</v>
+        <v>1136</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="H325" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1213</v>
+        <v>1202</v>
       </c>
       <c r="D326" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E326" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F326" t="s">
-        <v>799</v>
+        <v>755</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="H326" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D327" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E327" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F327" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="H327" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>790</v>
+        <v>817</v>
       </c>
       <c r="D328" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E328" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F328" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1221</v>
+        <v>1210</v>
       </c>
       <c r="H328" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1223</v>
+        <v>1212</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>794</v>
+        <v>820</v>
       </c>
       <c r="D329" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E329" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F329" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="H329" t="s">
-        <v>1225</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
       <c r="D330" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E330" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F330" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1227</v>
+        <v>1216</v>
       </c>
       <c r="H330" t="s">
-        <v>1228</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1229</v>
+        <v>1218</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>802</v>
+        <v>826</v>
       </c>
       <c r="D331" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E331" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F331" t="s">
-        <v>724</v>
+        <v>1032</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1230</v>
+        <v>1219</v>
       </c>
       <c r="H331" t="s">
-        <v>1231</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1232</v>
+        <v>1221</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>805</v>
+        <v>829</v>
       </c>
       <c r="D332" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E332" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F332" t="s">
-        <v>749</v>
+        <v>1072</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="H332" t="s">
-        <v>1234</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>808</v>
+        <v>1225</v>
       </c>
       <c r="D333" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E333" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F333" t="s">
-        <v>749</v>
+        <v>1072</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="H333" t="s">
-        <v>1237</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1238</v>
+        <v>1228</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>818</v>
+        <v>1229</v>
       </c>
       <c r="D334" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E334" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F334" t="s">
-        <v>749</v>
+        <v>1136</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1239</v>
+        <v>1230</v>
       </c>
       <c r="H334" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1241</v>
+        <v>1232</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>822</v>
+        <v>1233</v>
       </c>
       <c r="D335" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E335" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F335" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1242</v>
+        <v>1234</v>
       </c>
       <c r="H335" t="s">
-        <v>1243</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1244</v>
+        <v>1236</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>825</v>
+        <v>1237</v>
       </c>
       <c r="D336" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E336" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F336" t="s">
-        <v>749</v>
+        <v>720</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="H336" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>828</v>
+        <v>1241</v>
       </c>
       <c r="D337" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E337" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F337" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="H337" t="s">
-        <v>1249</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1250</v>
+        <v>1244</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>831</v>
+        <v>1245</v>
       </c>
       <c r="D338" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E338" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F338" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="H338" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>835</v>
+        <v>1249</v>
       </c>
       <c r="D339" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E339" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F339" t="s">
-        <v>870</v>
+        <v>739</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1254</v>
+        <v>1250</v>
       </c>
       <c r="H339" t="s">
-        <v>1255</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1256</v>
+        <v>1252</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>848</v>
+        <v>1253</v>
       </c>
       <c r="D340" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E340" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F340" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="H340" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="D341" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E341" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F341" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="H341" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>856</v>
+        <v>835</v>
       </c>
       <c r="D342" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E342" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F342" t="s">
-        <v>870</v>
+        <v>734</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="H342" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="D343" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E343" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F343" t="s">
-        <v>870</v>
+        <v>755</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="H343" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>864</v>
+        <v>841</v>
       </c>
       <c r="D344" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E344" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F344" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="H344" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>868</v>
+        <v>844</v>
       </c>
       <c r="D345" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E345" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F345" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="H345" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1275</v>
+        <v>847</v>
       </c>
       <c r="D346" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E346" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F346" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="H346" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1279</v>
+        <v>856</v>
       </c>
       <c r="D347" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E347" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F347" t="s">
-        <v>996</v>
+        <v>734</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1280</v>
+        <v>1275</v>
       </c>
       <c r="H347" t="s">
-        <v>1281</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1283</v>
+        <v>859</v>
       </c>
       <c r="D348" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E348" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F348" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="H348" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1287</v>
+        <v>862</v>
       </c>
       <c r="D349" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E349" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F349" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="H349" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1291</v>
+        <v>865</v>
       </c>
       <c r="D350" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E350" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F350" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
       <c r="H350" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1295</v>
+        <v>868</v>
       </c>
       <c r="D351" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E351" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F351" t="s">
-        <v>996</v>
+        <v>734</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1296</v>
+        <v>1287</v>
       </c>
       <c r="H351" t="s">
-        <v>1297</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1298</v>
+        <v>1289</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1299</v>
+        <v>871</v>
       </c>
       <c r="D352" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E352" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F352" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1300</v>
+        <v>1290</v>
       </c>
       <c r="H352" t="s">
-        <v>1301</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1302</v>
+        <v>1292</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1303</v>
+        <v>883</v>
       </c>
       <c r="D353" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E353" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F353" t="s">
-        <v>1100</v>
+        <v>755</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="H353" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1307</v>
+        <v>886</v>
       </c>
       <c r="D354" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="E354" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="F354" t="s">
-        <v>870</v>
+        <v>755</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1308</v>
+        <v>1296</v>
       </c>
       <c r="H354" t="s">
-        <v>1309</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>890</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F355" t="s">
+        <v>720</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>894</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F356" t="s">
+        <v>720</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>898</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F357" t="s">
+        <v>755</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>902</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F358" t="s">
+        <v>755</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
         <v>1310</v>
       </c>
-      <c r="B355" t="s">
-[...2 lines deleted...]
-      <c r="C355" t="s">
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
         <v>1311</v>
       </c>
-      <c r="D355" t="s">
-[...5 lines deleted...]
-      <c r="F355" t="s">
+      <c r="D359" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F359" t="s">
+        <v>734</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F361" t="s">
+        <v>755</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F362" t="s">
+        <v>755</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F363" t="s">
+        <v>755</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F365" t="s">
+        <v>755</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F367" t="s">
+        <v>720</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F368" t="s">
+        <v>755</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>713</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>719</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>713</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F371" t="s">
+        <v>739</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>719</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F372" t="s">
+        <v>734</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
         <v>724</v>
       </c>
-      <c r="G355" s="1" t="s">
-[...3 lines deleted...]
-        <v>1313</v>
+      <c r="D373" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F373" t="s">
+        <v>734</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>729</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F374" t="s">
+        <v>734</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>733</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F375" t="s">
+        <v>734</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>738</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F376" t="s">
+        <v>720</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>742</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F377" t="s">
+        <v>720</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1378</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13866,50 +14716,72 @@
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
     <hyperlink ref="G348" r:id="rId347"/>
     <hyperlink ref="G349" r:id="rId348"/>
     <hyperlink ref="G350" r:id="rId349"/>
     <hyperlink ref="G351" r:id="rId350"/>
     <hyperlink ref="G352" r:id="rId351"/>
     <hyperlink ref="G353" r:id="rId352"/>
     <hyperlink ref="G354" r:id="rId353"/>
     <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>