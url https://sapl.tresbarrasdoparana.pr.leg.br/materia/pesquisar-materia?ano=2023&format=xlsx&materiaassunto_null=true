--- v0 (2025-12-08)
+++ v1 (2026-05-10)
@@ -10,4367 +10,4664 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2967" uniqueCount="1418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3137" uniqueCount="1485">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/249/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/249/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção do Recanto Bem Estar do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/250/tlixzd88buiwh9lc4aislsmgteikq64qoseiqrai.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/250/tlixzd88buiwh9lc4aislsmgteikq64qoseiqrai.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a quantidade de vagas e a remuneração de estágios constante da Lei n° 1281/15, com a alteração da Lei n° 1610/17, e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/251/wgppuly013upl4nqofswl4csjr1nczght9bvt0jo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/251/wgppuly013upl4nqofswl4csjr1nczght9bvt0jo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera simbologias de Cargos em Comissão criados pelas n°s 1688/17 de 28/12/17 e 1927/19 dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ugn0br2lt1n7zd4bgsdrmmae9z1rgxz2t9uppcxd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ugn0br2lt1n7zd4bgsdrmmae9z1rgxz2t9uppcxd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera simbologia de Cargo efetivo constante do anexo I da Lei Municipal n° 2.260/22, de 10 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/253/xyveeizsqb8stah9qbcwjeqe3uv7bubfs2c5y0bo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/253/xyveeizsqb8stah9qbcwjeqe3uv7bubfs2c5y0bo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo a alienar bens móveis, e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/254/lhqi9dgsalplikjzkykpkcm6om5tsrbok8j2pf2f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/254/lhqi9dgsalplikjzkykpkcm6om5tsrbok8j2pf2f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a conceder reposição salarial aos servidores públicos municipais ativos, temporários, inativos, pensionistas, cargos em comissão, função gratificada, constantes dos anexos I, II, III, IV, e V, com exceção aos agentes políticos, profissionais do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/255/skbf8drzliou2gg8pprvfcl6qaggdwnu2mqyxmrw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/255/skbf8drzliou2gg8pprvfcl6qaggdwnu2mqyxmrw.pdf</t>
   </si>
   <si>
     <t>Resumo:  concede reposição salarial aos servidores efetivos do quadro do magistério, e complementação salarial para aqueles que possuem vencimentos abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/256/a7odcvxmoocniuacjseodhuqy1ol0tsmovcoipq8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/256/a7odcvxmoocniuacjseodhuqy1ol0tsmovcoipq8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição aos subsídios dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/257/tt7eihhgu1fgnmtakxtcfnvqnkgpnq5ddj1s0ork.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/257/tt7eihhgu1fgnmtakxtcfnvqnkgpnq5ddj1s0ork.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Recanto do Bem Estar do Idoso do Município de Três Barras do Paraná, para uma viagem ao Thermas de Sulina, município de Sulina, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/258/tdm9omcditj47vjcskmchuutjpezn090ntfozdee.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/258/tdm9omcditj47vjcskmchuutjpezn090ntfozdee.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a passar ajuda de custo para manutenção da Associação da Casa Familiar Rural de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/259/qflxv9xgkqxqvvtvwa4qkmvddqs9aarnk5fntq4j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/259/qflxv9xgkqxqvvtvwa4qkmvddqs9aarnk5fntq4j.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados da Associação Clube da Terceira Idade Santo Isidoro, do Município de Três Barras do Paraná, para 02 ( duas) viagens aos Municípios de Guaraniaçu e Catanduvas, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/260/w9mkjoz62vnrq4usgra0lplko4opprzvrvlypbla.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/260/w9mkjoz62vnrq4usgra0lplko4opprzvrvlypbla.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo no Anexo II da Lei nº 195/10, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/261/0odx4eshhul8xg67icrvisys2gxhixvfgmvodq9n.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/261/0odx4eshhul8xg67icrvisys2gxhixvfgmvodq9n.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o § 1º do artigo 1º da Lei nº 2222/2022 de 03/03/2022, que autorizou o Chefe do Poder Executivo Municipal a efetuar despesas com a A.P.A. Associação de Proteção aos Animais de Três Barras do Paraná-PR, entidade sem fins lucrativos, inscrita no CNPJ/MF sob nº 21.791.441/0001-29, com sede na Rua Minas Gerais, 1145, na cidade de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/262/qb4elw2bw7i7wf8xxinyo7byihmmhjkhfxhk2owb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/262/qb4elw2bw7i7wf8xxinyo7byihmmhjkhfxhk2owb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através de "Termo de Colaboração/Parceria" com a entidade "Associação de Pais e amigos dos Excepcionais de Três Barras do Paraná", e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/263/6cwnb0njnpfhwgzinxx6q57y0q4nfajln816qezj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/263/6cwnb0njnpfhwgzinxx6q57y0q4nfajln816qezj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo no anexo II da Lei nº 195/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resumo:  Altera o nº de vagas de cargos efetivos, constante do anexo I da Lei Municipal nº 2416, de 16/01/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ncid4tibglpdnjcnqyonypb6h5lmzdtbkhxr0hrh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ncid4tibglpdnjcnqyonypb6h5lmzdtbkhxr0hrh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder em permissão de uso, parte - C - do lote nº 10-A-1-B, da gleba nº 01, Imóvel Andrada, e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/266/br9hfbgqv5u0xpnf0oedr1csicxpvtuurxna8lfo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/266/br9hfbgqv5u0xpnf0oedr1csicxpvtuurxna8lfo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a realização de uma cavalgada e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/267/f5mdn3uuevikbswvjzdu9g6m6puoso6gmqxj3pbn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/267/f5mdn3uuevikbswvjzdu9g6m6puoso6gmqxj3pbn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a conceder reposição no anexo I da Lei Municipal nº 2283/2022 de 31/05/2022 que estabeleceu nova sistemática para o pagamento do Adicional de Insalubridade aos servidores do Município e dá outras providências e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/268/pl_2646.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/268/pl_2646.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei nº 2.165/21, (LDO) Lei nº 2.408/22, (LOA) Lei nº 2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/269/e1xi7krdip2zsxl65eu1cixsnebststojlldjg4o.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/269/e1xi7krdip2zsxl65eu1cixsnebststojlldjg4o.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Clube de Mães Amizade, do Município de Três Barras do Paraná, para uma viagem ao Thermas de Sulina, Município de Sulina, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/270/4zzik6wf0f3vxzo8pzgdeqoz9i9qx4ju8gelp124.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/270/4zzik6wf0f3vxzo8pzgdeqoz9i9qx4ju8gelp124.pdf</t>
   </si>
   <si>
     <t>Resumo:  autoriza o Chefe do Poder Executivo Municipal a transportar associados do Clube de Mães Nossa Senhora do Caravagio, do Município de Três Barras do Paraná, para uma viagem ao Thermas de Sulina, Município de Sulina, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/271/kiva71jmfmlebd5i5tbg4vfmtduwnnpkwdteekj2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/271/kiva71jmfmlebd5i5tbg4vfmtduwnnpkwdteekj2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Clube de Mães Nossa Senhora dos Navegantes, do Município de Três Barras do Paraná, para uma viagem ao Maestro Thermas, Município de Francisco Beltrão, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/272/mb31fn9kgjibvogtqwqaq83z1tc4hhimlohdxcud.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/272/mb31fn9kgjibvogtqwqaq83z1tc4hhimlohdxcud.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o Plano Plurianual ( PPA) Lei n° 2.165/21, Lei de Diretrizes Orçamentárias (LDO) Lei n° 2.408/22, Lei Orçamentária Anual ( LOA) Lei n° 2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/273/yxfdlhyn8kzlhbxoloep1qltihvlb43wmrtzez2c.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/273/yxfdlhyn8kzlhbxoloep1qltihvlb43wmrtzez2c.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria e altera dispositivos da Lei Municipal n° 1561/2017, combinada com as Leis Municipais n°s 2043/2021 e 2299/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/274/8bs7eqfhec1xmrqawqjm1agendik0e0drkpfwjf7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/274/8bs7eqfhec1xmrqawqjm1agendik0e0drkpfwjf7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder móvel em Regime de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/275/erd6vscro1u7cqqkdg89ojladqgwr0okru9qo4iu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/275/erd6vscro1u7cqqkdg89ojladqgwr0okru9qo4iu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o caput do art. 1° da Lei Municipal n° 2372, de 25/10/2022, que autorizou o Chefe do Poder Executivo Municipal conceder bolsa auxílio para menores que são adotados por família norte americana, e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/276/wmxva2auyqxhmeng7wy4o28l6cevh8pwzkhsrfvy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/276/wmxva2auyqxhmeng7wy4o28l6cevh8pwzkhsrfvy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa de incentivo à atletas com potencial a categoria profissional'', e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/277/n5oe1aw5rvffvgjdpjv1iuu43s1amv4vq6tw8rq0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/277/n5oe1aw5rvffvgjdpjv1iuu43s1amv4vq6tw8rq0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do Campeonato Municipal de Futebol de Campo, edição 2023, e dá outas providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/278/mpzp9g1eghkrz1ohouccplaizawlzqojjmnendrm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/278/mpzp9g1eghkrz1ohouccplaizawlzqojjmnendrm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel da planta urbana do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/279/vfuuuxj46ndnazyb8fwoopfak60a5sg12ijc7umo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/279/vfuuuxj46ndnazyb8fwoopfak60a5sg12ijc7umo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efefuar despesas com o C.T.G. Presilhas dos amigos para a realização do rodeio Criolo de Laço, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/280/40ntzfizwrcgxxxhif193avbh4idl68yltcwu43u.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/280/40ntzfizwrcgxxxhif193avbh4idl68yltcwu43u.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa com a Associação dos Brigadistas Tribarrenses, - ABT, para a realização de curso de formação, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/281/zjolhq272gbyjho7oelry4eag2gifrezjzbdk5y3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/281/zjolhq272gbyjho7oelry4eag2gifrezjzbdk5y3.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/282/axkso94jznbqze2yescaf6spldhby1okjpbuqwql.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/282/axkso94jznbqze2yescaf6spldhby1okjpbuqwql.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a ceder bens móveis em Regime Partilhado de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/283/su4au3vnkhudzqnki1q6aptct65de9ukwvhtii68.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/283/su4au3vnkhudzqnki1q6aptct65de9ukwvhtii68.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aprova critérios para o bom funcionamento de caminhões utilizados para a coleta e transporte ao destino final do lixo, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/284/litbcgjhv7kmzsuw4i6ltdnaxf43o0kz13bxup9d.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/284/litbcgjhv7kmzsuw4i6ltdnaxf43o0kz13bxup9d.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas da Escolinha de Futsal Finosport, até a cidade de Toledo, para disputa de uma competição estadual na modalidade de novo futsal, e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/285/yz1pzachk5xvolnufe1uyciooigxnd15mj5hibiv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/285/yz1pzachk5xvolnufe1uyciooigxnd15mj5hibiv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel em Regime de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a Politica Municipal de Atendimento aos Direitos da Criança e do Adolescente e estabelece normas gerais para a sua adequada aplicação, segundo a Lei Federal n° 8.069, de 13 de julho de 1990, bem como, reconhece e valida o Conselho Municipal dos Direitos da Criança e do Adolescente, regulamenta o fundo municipal dos direitos da...</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/287/oxiyvagyrnhfpymz5wl7ykodbbiutpx5cf0kml4g.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/287/oxiyvagyrnhfpymz5wl7ykodbbiutpx5cf0kml4g.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta e altera dispositivo a Lei Municipal n° 06/09/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/288/wo5a3ugaxfgqs15xqfm0vdpxfc5fgs3y1tzhkou7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/288/wo5a3ugaxfgqs15xqfm0vdpxfc5fgs3y1tzhkou7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o dispositivo da Lei Municipal n° 2446/2023, de 07/03/2023, que criou e denominaram avenida e Ruas do Distrito de Santo Izidoro, Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/289/awhu9g1t9qesl4fank494bdcrwu8rswppygbr39z.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/289/awhu9g1t9qesl4fank494bdcrwu8rswppygbr39z.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/290/mavmglqotjmgbhhfwu9d4rpdmookryimxxhnasc2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/290/mavmglqotjmgbhhfwu9d4rpdmookryimxxhnasc2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel, passando para bem de uso comum, cria Rua, e dá outras providências. (prolongamento da rua Pioneira)</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/291/udgkaalbxwohlxlzumgyfmz5lchn8vhvmlsou3k2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/291/udgkaalbxwohlxlzumgyfmz5lchn8vhvmlsou3k2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a efetuar despesa com castração de cachorros, incluindo biometria adicional e medicamentos, e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/292/8egxenc4cpt93wkvg8knmjgo646kyfz8hl6ovvdb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/292/8egxenc4cpt93wkvg8knmjgo646kyfz8hl6ovvdb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Município de Três Barras do Paraná a ingressar no consórcio público intermunicipal para desenvolvimento sustentável da região lindeira ao Parque Nacional do Iguaçu Cidelparna, e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/293/lj6d9l6jslhjic0piersh0p43xqrck9pirxofw0n.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/293/lj6d9l6jslhjic0piersh0p43xqrck9pirxofw0n.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a senhora Bianca dos Santos Riquelin, para participar no MISS GRAND PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ucrm9su7cz6wkwpevb04sqcyuy8zkj2mqp3m605v.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ucrm9su7cz6wkwpevb04sqcyuy8zkj2mqp3m605v.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens móveis em Regime de Permissão de uso, e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/295/cv9oo2mlqivziqx3nsbqikghijs2mg9xkvrlmyvb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/295/cv9oo2mlqivziqx3nsbqikghijs2mg9xkvrlmyvb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo_x000D_
 Municipal a efetuar despesa, além de fazer parceria_x000D_
 com o C.T.G. Presilhas dos Amigos para a realização_x000D_
 das festividades de comemoração do aniversário do_x000D_
 Município em 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/296/n1oenog7aij02wk9nkc79latnoozvbzxfdi1zena.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/296/n1oenog7aij02wk9nkc79latnoozvbzxfdi1zena.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas até a Cidade de Cascavel, para fazer vestibular para o curso de Tecnologia em Gestão Pública pela Unioeste, e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/297/enqtdcy280yecjmsrqgmq5mokxqwumn7filcspc8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/297/enqtdcy280yecjmsrqgmq5mokxqwumn7filcspc8.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/298/bg7agli1115ouo8yazuyjljnvadv3nwwjleufey7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/298/bg7agli1115ouo8yazuyjljnvadv3nwwjleufey7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Câmara Municipal e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2408/2022, (LOA) Lei n°2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/299/g3gd8w4fdfmhc4sppyyq9s2rebf9w19zkcxjuog5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/299/g3gd8w4fdfmhc4sppyyq9s2rebf9w19zkcxjuog5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2.408/22, (LOA) Lei n°2.410/22, e dá outras providências</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/300/xrzl7hg0nwcvkqnoodruhtxsaxhwe6pdb5wh040t.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/300/xrzl7hg0nwcvkqnoodruhtxsaxhwe6pdb5wh040t.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade Pública a Associação Clube dos Desbravadores Águia Real, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/301/d4v2cfewoc7a3d33y3d3jh3lzqfx1m4jxtyduuya.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/301/d4v2cfewoc7a3d33y3d3jh3lzqfx1m4jxtyduuya.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a outorgar permissão de uso para a instalação de placas de publicidade no canteiro central da Avenida Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/302/jpiavnyky2h3jwuo9velgqvqpzzk805ktq8ljffk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/302/jpiavnyky2h3jwuo9velgqvqpzzk805ktq8ljffk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o caput do artigo 3° da Lei Municipal n° 605, de 10/12/08, que criou o Conselho Municipal de Desenvolvimento Rural e Meio Ambiente ( CMDRMA), e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ylq82fch9823uymdniqibktam4rwbwy4ujkpl4ru.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ylq82fch9823uymdniqibktam4rwbwy4ujkpl4ru.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o n° de vagas de cargo efetivo, constante do anexo I da Lei Municipal n° 2416, de 2416, de 16/01/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/304/irtsb5whooy2wdnrtala8ni414updkeu2yuz0jm1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/304/irtsb5whooy2wdnrtala8ni414updkeu2yuz0jm1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Recanto Bem Estar do Idoso, para uma viagem até a cidade de Catanduvas PR, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/305/szoi17z9qt0pucxxgorkqn0ki0eudvuigjxbz1bn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/305/szoi17z9qt0pucxxgorkqn0ki0eudvuigjxbz1bn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a Transportar pessoas da Associação da Terceira Idade de Santo Izidoro, para uma viagem até a cidade de Catanduvas PR, e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/306/tadabmiuvav0rmvr5hib1hxzqwh87shtkhn1uhvs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/306/tadabmiuvav0rmvr5hib1hxzqwh87shtkhn1uhvs.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/307/rcwxvepcng0hukvgnliiwszwjba5j0prjuolcauu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/307/rcwxvepcng0hukvgnliiwszwjba5j0prjuolcauu.pdf</t>
   </si>
   <si>
     <t>resumo:  Acrescenta dispositivos na Lei Municipal n° 605/2008, que criou o Conselho Municipal de Desenvolvimento Rural e Meio Ambiente (CMDRMA), e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/308/nt4jydaal7293fkizy3yzvj6glcrpqfvfm0rbocs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/308/nt4jydaal7293fkizy3yzvj6glcrpqfvfm0rbocs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre ações prioritárias de Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentária, Normas de Execução Financeira e Politicas de Fomento e Desenvolvimento a serem executadas pelo Município de Três Barras do Paraná, no exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/309/scjadxqcxonfw7u2jxb0hhjjbosbwtu50tzfzywx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/309/scjadxqcxonfw7u2jxb0hhjjbosbwtu50tzfzywx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa além de fazer parceria com a agência de Desenvolvimento Turístico da Região Oeste do Paraná - ADETUROESTE, para a realização da Etapa Três Barras do Paraná do I Circuito de Cicloturismo, Riquezas do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/310/bpahrur5d15us0aqf343bbbziyxu1ewcvvmnelcf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/310/bpahrur5d15us0aqf343bbbziyxu1ewcvvmnelcf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cooperação Institucional com o Tribunal de Justiça do Estado do Paraná, para viabilização e materialização de implantanção nos municipios envolvidos na regularização fundiária paranaense, no período de 07 ( sete) anosa execução do programa carbono neutro (PCN) (...),...</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/311/87cwu0ena33wc0l84cxwnztmn3mqjy4rdjmsh5kh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/311/87cwu0ena33wc0l84cxwnztmn3mqjy4rdjmsh5kh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa, buscar parceiros com entidades, para a realização da operação Lago Limpo" no lago Iguaçu, causado pela usina hidrelétrica de Salto Caxias, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/312/8bb5qdx8q875ic4lrnxdnopybrjekbg0asgv0iux.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/312/8bb5qdx8q875ic4lrnxdnopybrjekbg0asgv0iux.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a destinação de imóvel, passando sua localização de rural para urbano, localizado no Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/313/van1e5i4lafd70u1jsaffeokbzo633ghjlvpwyph.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/313/van1e5i4lafd70u1jsaffeokbzo633ghjlvpwyph.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta Departamento à Secretária de Obras, Viação e Serviços Urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/314/q7i3pvqwkjwikt6lyvbd7dprko8eyxwqgffqc8cy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/314/q7i3pvqwkjwikt6lyvbd7dprko8eyxwqgffqc8cy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta dispositivo na Lei 2150, de 19/10/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/315/uh9nyisei4bwip75oox9jz3kecrzvhsbb0spv3yp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/315/uh9nyisei4bwip75oox9jz3kecrzvhsbb0spv3yp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder para o Sr. Adilson Cercone as dependências do Ginásio de Esportes da Escola Municipal Carlos Gomes, para a realização da " Segunda Copa Galáticos Três Barras do Paraná," e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/316/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/316/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens imóvel em Regime de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/317/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/317/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2.408/22, (LOA) Lei n°2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/318/xw4gfrelhmkpdsddldfqoacezfeaxccgpvgvhdvh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/318/xw4gfrelhmkpdsddldfqoacezfeaxccgpvgvhdvh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes e o Campo de Futebol anexo ao Ginásio de Esportes, e efetuar despesa para realização de uma feira comercial, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/319/frohvkvncb4vdbftm2ljrivbxulm4tg3p7efdn0a.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/319/frohvkvncb4vdbftm2ljrivbxulm4tg3p7efdn0a.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o inciso V do artigo 31, e o § 1° do artigo 35 da Lei Municipal n° 2453, de 21/03/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/320/ft5mbcle1ajasxvv0ejjp6rgnwowrqblbk4smixw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/320/ft5mbcle1ajasxvv0ejjp6rgnwowrqblbk4smixw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas, até a cidade de de Bandeirantes (...) e dá outras providências;</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ukraalyfkdo8sixhchldc0blkbausplfsrwu761c.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ukraalyfkdo8sixhchldc0blkbausplfsrwu761c.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Conselho Municipal de Política Cultural (CMPC), e o Fundo Municipal de Cultura, ( FMC), e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/322/mlcisu4zmzufxbxsmhf7yvas3j18x8n9yplec25s.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/322/mlcisu4zmzufxbxsmhf7yvas3j18x8n9yplec25s.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Sistema Municipal de Cultura (SMC) do Município de Três Barras do Paraná/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/323/n9km7yua2en1uffdbc3ba6dhb1hw4m3jihj3ap3i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/323/n9km7yua2en1uffdbc3ba6dhb1hw4m3jihj3ap3i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa para realização de curso de formação de Aquaviários Marinheiros Auxiliar Fluvial (MAF), e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/325/aehec2kgpqmao0vqeo30dfcjwvq4xef2mrddmus2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/325/aehec2kgpqmao0vqeo30dfcjwvq4xef2mrddmus2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral da Câmara Municipal e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2.408/22, (LOA) Lei n°2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/324/3b9yuki1vhup5v44afvp0ftrywsm0vcti10ztqwx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/324/3b9yuki1vhup5v44afvp0ftrywsm0vcti10ztqwx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a Transportar pessoas do Recanto Bem Estar do Idoso, para uma viagem até a cidade de Nova Trento/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/326/kdgftzeilcnray5up0edsu5eikxaolgk3iktgmti.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/326/kdgftzeilcnray5up0edsu5eikxaolgk3iktgmti.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Especial no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2.408/22, (LOA) Lei n°2.410/22, e dá outras providências. (  convênio SEIL) ( contorno, acesso cidade)</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/327/qeregviqqwmrbmwuuzqkgckt1edyjuw8c0aovnfv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/327/qeregviqqwmrbmwuuzqkgckt1edyjuw8c0aovnfv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através do " Termo de Colaboração/Parceria", com a entidade " Associação de Pais e Amigos dos Excepicionais de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/328/qofuktnj6lcxlqfqsogtb2ui2ydprwecg1nend2i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/328/qofuktnj6lcxlqfqsogtb2ui2ydprwecg1nend2i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Inclui benefício na lista de Benefícios Eventuais, os critérios para a concessão e o valor máximo do mesmo, na Lei Municipal n° 772/13, e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder para a empresa Gabrieli Potratz Eventos Ldta., as dependências do Estádio Municipal José Orbem, para a realização de eventos " Show Artístico'', e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/330/qcmozylnxml74sekggpmdgbbaqodb7tqsdgjuxmz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/330/qcmozylnxml74sekggpmdgbbaqodb7tqsdgjuxmz.pdf</t>
   </si>
   <si>
     <t>https://cmtresbarras.legislarr.com.br/proposicoes/?idCategoriaProposicao=134&amp;apiPage=15</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/331/cxjetvhaofmok4bmyg3jsnrtni3rhrp4nl5tvjmr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/331/cxjetvhaofmok4bmyg3jsnrtni3rhrp4nl5tvjmr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal alterar a empresa beneficiada de comodato, oriunda da Lei Municipal n° 1458/16, de 23/06/2023, combinada com a Lei Municipal n° 2159/2021, de 04/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/332/uzjnaxhsjjmafyc5mwi9gwbexrb2tgqb4zydmpt0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/332/uzjnaxhsjjmafyc5mwi9gwbexrb2tgqb4zydmpt0.pdf</t>
   </si>
   <si>
     <t>resumo:  Altera o sistema de transito de via pública do sistema víario do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/333/r0jxd1ffrv7aihsdbfqzqvb2glv6tcgu0ei3druu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/333/r0jxd1ffrv7aihsdbfqzqvb2glv6tcgu0ei3druu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder e receber servidor (a) efetivo (a) de outro Município, e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/339/5t4wuxt7skueqzcfcp72fvslpo6wjei8qmhekium.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/339/5t4wuxt7skueqzcfcp72fvslpo6wjei8qmhekium.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a alterar o prazo da cedência de imóvel em regime de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/340/gio676bo4lnws3wzbfqrovqm1kka59uge0jwfilh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/340/gio676bo4lnws3wzbfqrovqm1kka59uge0jwfilh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a alterar a empresa beneficiada de comodato, oriunda da Lei Municipal n°1458/16 de 23/06/2023, combinada com a Lei Municipal n° 2159/2021, de 04/11/2021, e dá outras providências. (passando os direitos da RNTB Indústria metalúrgica e Vidraçaria para a Metalúrgica TB Fernandes LTDA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/341/rve5dleaea87shbqhdkfannc6er1ifaq4cj7t9lb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/341/rve5dleaea87shbqhdkfannc6er1ifaq4cj7t9lb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a destinação de imóvel rural, para fim urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/342/o3xjewch7o84qa3tubwmo9unbaqhkbnhrgaupqsa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/342/o3xjewch7o84qa3tubwmo9unbaqhkbnhrgaupqsa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar despesas com alimentação e pernoite para os integrantes do Corpo de Bombeiros que estiveram em serviços na temporada de verão da praia artificial de Barra Bonita, e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/343/d51vhieofkq6rb9dwjqrhyhtbnvikxus8y9mddaf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/343/d51vhieofkq6rb9dwjqrhyhtbnvikxus8y9mddaf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o sistema de trânsito de via coletora do sistema viário do Município de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/344/ab3efhssgxrpjbynbbkzeqvfkg6lzlb4q34jxn94.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/344/ab3efhssgxrpjbynbbkzeqvfkg6lzlb4q34jxn94.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através de " Termo de Colaboração/Parceria" com a Associação Clube dos Desbravadores Águia Real, e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/345/rxrmiqkkud0atzskwyos1cwanoywwuogfibwf1qw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/345/rxrmiqkkud0atzskwyos1cwanoywwuogfibwf1qw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com premiação do Campeonato Municipal de Bocha, e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/346/xxcesagh79dcv1ulrny17qtkvquwzvxjjn6kn12i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/346/xxcesagh79dcv1ulrny17qtkvquwzvxjjn6kn12i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas para um encontro religioso até a Cidade de Cascavel, e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/347/obvnuoxziofpezjxa0wv0lwmxlnncomlg4spvo71.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/347/obvnuoxziofpezjxa0wv0lwmxlnncomlg4spvo71.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria a secretária Municipal de Cultura, dispõe sobre a adequação dos símbolos, consolida a estrutura da organização administrativa do Município de Três Barras do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/348/vb5sshjdvt1bydkusqmfr8bcnwnqux5ccqqlbymr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/348/vb5sshjdvt1bydkusqmfr8bcnwnqux5ccqqlbymr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem móvel em Regime de Permissão de Uso, e dá outras providências._x000D_
 (Associação dos Catadores Ambientalistas de Três Barras do Paraná)</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/349/kh6qx0b5g6qrzpulohtxqrhthkczpryulkjnsda4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/349/kh6qx0b5g6qrzpulohtxqrhthkczpryulkjnsda4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem móvel em Regime de Permissão de Uso, e dá outras providências._x000D_
 ( Associação dos catadores ambientalista de Três Barras do Paraná)</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/350/iiuhj1el38iutnqzfcakiwpntdhvuv18klvplfbt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/350/iiuhj1el38iutnqzfcakiwpntdhvuv18klvplfbt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa com a Associação da Agricultura Familiar da Linha Ferrari e Flor da Cunha, para a recapagem de pneus de 01 trator agricola, e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/351/i1ok2lgcwfefs0jzmcw6iboktab8goexwq2hfdq6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/351/i1ok2lgcwfefs0jzmcw6iboktab8goexwq2hfdq6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização do Festival " Canta Cantu/2023 ETAPA TRÊS BARRAS DO PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>Cria Símbolo define o seu valor, reenquadra os servidores públicos municipais ocupantes do cargo de Técnico em Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/353/gmwh20cd98nygd7d8nxzfko75jrxjlw3gp96dl3h.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/353/gmwh20cd98nygd7d8nxzfko75jrxjlw3gp96dl3h.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a adquirir e fornecer camisetas e outros brindes aos participantes e organizadores de eventos e campanhas municipais, ou promovidas por outro ente federativo, e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/354/naixqawea3b3b2zjba18ejtno1tgdxrixf7pvfzl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/354/naixqawea3b3b2zjba18ejtno1tgdxrixf7pvfzl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do poder executivo a desenvolver ações e aporte de Contrapartida Municipal para implantar o Programa Minha Casa Minha Vida para o município de até 80.000 habitantes ( preferencialmente), conforme o disposto na Lei n° 11.977, de 07 de Julho de 2009 (...)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/355/kwsdhsa1p2eeqkh9qxdrzize4ozkf5qe6jxrcwjy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/355/kwsdhsa1p2eeqkh9qxdrzize4ozkf5qe6jxrcwjy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o perímetro urbano do Município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/356/rzhfnrsu6s3ifuauhxkp5wgyrgnomyg2vp2js6jf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/356/rzhfnrsu6s3ifuauhxkp5wgyrgnomyg2vp2js6jf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o zoneamento do uso de ocupação do solo urbano</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o parcelamento e o remembramento do solo para fins urbanos.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/358/bfdv8lprrdyndlb5xuwm9jphfnchhpnwywqzahas.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/358/bfdv8lprrdyndlb5xuwm9jphfnchhpnwywqzahas.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o sistema viário do Município de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/359/d1njptgypqupcfihia50moatofhpynnb9hpvkjto.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/359/d1njptgypqupcfihia50moatofhpynnb9hpvkjto.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o código de obras e edificações do Município de Três Barras do Paraná.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/360/bsswz8vvykrpifjooohhj3ubgjs5pfjgjzncjvow.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/360/bsswz8vvykrpifjooohhj3ubgjs5pfjgjzncjvow.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o código de postura do Município de Três Barras do Paraná</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/361/jnjd4ermoj2ov2g2cpk5ti5ckdjxyknouygapvoz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/361/jnjd4ermoj2ov2g2cpk5ti5ckdjxyknouygapvoz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a efetuar despesa com 01 (um) almoço de confraternização dos associados do Recanto do Bem Estar do Idoso.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/362/ryj4zc7rm8hscnuswaofhtqk59zu0bgn2fz2j4u2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/362/ryj4zc7rm8hscnuswaofhtqk59zu0bgn2fz2j4u2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa para o evento a ser promovido pelo Grupo Airsoft Tático de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/363/zxfsqregvv3er4rqwu9efzqil1lppon7tpididiu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/363/zxfsqregvv3er4rqwu9efzqil1lppon7tpididiu.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/364/dzic444drxtinkm4nablgvchcu7g732km45yogwc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/364/dzic444drxtinkm4nablgvchcu7g732km45yogwc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar atletas da Escolinha de Futsal Finosport, até as cidades de Laranjeiras do Sul e Cascavel, para disputa de competições na modalidade de futsal, e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/365/dnzrxvd9np94kuhwx3lelkm8cbmn7qb0cjhfxpy6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/365/dnzrxvd9np94kuhwx3lelkm8cbmn7qb0cjhfxpy6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a revisão e atualização da Lei Municipal n°2.165/21, de 05 de novembro de 2021- Plano Plurianual -PPA do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/366/q1mhns1zlusi4vs6diwsibb2xhx0b3maouf1exfx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/366/q1mhns1zlusi4vs6diwsibb2xhx0b3maouf1exfx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estima a Receita e fixa a Despesa para o exercício de 2024, e dá outras providências_x000D_
 (Projeto de Lei Orçamentário 2024)</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ctayknyegtj2ermywasxquva67huzxlwbhmuthxw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ctayknyegtj2ermywasxquva67huzxlwbhmuthxw.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/368/jdnpgwgaczs15ymunoa7762a5vfpuvlgupe5w8zp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/368/jdnpgwgaczs15ymunoa7762a5vfpuvlgupe5w8zp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei n° 2511/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/369/pvt41evt85ckqmlft4ohgfg73sdzitpytipxrrcq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/369/pvt41evt85ckqmlft4ohgfg73sdzitpytipxrrcq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para participar do Festival Regional dos Municípios do Oeste do Paraná- FERMOP/2023, 18° edição, e dá providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/370/2n1b9nzz6i17hsp7gpdogu10tfzto0pvlrqqwwv6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/370/2n1b9nzz6i17hsp7gpdogu10tfzto0pvlrqqwwv6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a Associação dos Municípios do Paraná - AMP, e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/371/zal6tildgkfhjrv8qfy8bzkspkxdoktiqmnijnvb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/371/zal6tildgkfhjrv8qfy8bzkspkxdoktiqmnijnvb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2509/2023</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/372/buoicbtp76lhsidralew2ghc5foao33ibhmuukcj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/372/buoicbtp76lhsidralew2ghc5foao33ibhmuukcj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a realização de uma cavalgada e, dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/373/dn87mlf16paosevs9bn7a5w0i04sakpvogyk123z.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/373/dn87mlf16paosevs9bn7a5w0i04sakpvogyk123z.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo a efetuar despesa com a associação dos Agricultores da Linha Trigolândia, para a reforma de 01 ( uma plantadeira, e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/374/vihxv1ewvsuzwdnqmzkakwqbq9d6y1mjv5taqzx7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/374/vihxv1ewvsuzwdnqmzkakwqbq9d6y1mjv5taqzx7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a transportar pessoas da Associação dos Desbravadores Águia Real, para participar do XI Compori da União Sul Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/375/etkzn4kwb11rzsgrmplbac4gkjlc0tyrbx8l7hmi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/375/etkzn4kwb11rzsgrmplbac4gkjlc0tyrbx8l7hmi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Recanto do Bem Estar do Idoso, para uma viagem até a comunidade de Espigão Alto, Município de Quedas do Iguaçu/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/376/juwxaxqsk0dy4hqacuxzmhsb7f4h7qlmn5elm4sb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/376/juwxaxqsk0dy4hqacuxzmhsb7f4h7qlmn5elm4sb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa " Natal Solidário", e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/377/szzlprgwk1wd0trnjghgdq2akdyhvbeiokygihtx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/377/szzlprgwk1wd0trnjghgdq2akdyhvbeiokygihtx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Conselho Municipal de Saneamento Básico de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/378/wizhufergxyz9ny4jrnzxcjpcwhwuli6vixoiyua.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/378/wizhufergxyz9ny4jrnzxcjpcwhwuli6vixoiyua.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas da Paróquia Nossa Senhora Aparecida até a cidade de Braganey, para participar de uma romaria e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/379/zehu76t9hbhrfo5hfhvgnmepdyalewwfqpjofpvf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/379/zehu76t9hbhrfo5hfhvgnmepdyalewwfqpjofpvf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a ceder as dependências do Ginásio de Esportes da Escola Carlos Gomes, para a realização de 01 (um) Torneio de Futsal, com crianças e adolescentes de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/380/z4lo54fgwkimv299awltp3m3pinolbywetnsdcfq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/380/z4lo54fgwkimv299awltp3m3pinolbywetnsdcfq.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/381/dtk3afxcbppewhlizu4lpz9tltzzvkzfqkeijmjr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/381/dtk3afxcbppewhlizu4lpz9tltzzvkzfqkeijmjr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Poder Executivo Municipal a conceder parcela de complementação financeira condicionado ao recebimento dos recursos do Governo Federal, para repasse dos ocupantes dos cargos de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, estabelecidos pela Emenda Constitucional n° 127, de 22 de dezembro de 2022, Lei ...</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/382/2zf4eucfvkabwgvgbkhco2zmywrrprkvqckgcp3y.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/382/2zf4eucfvkabwgvgbkhco2zmywrrprkvqckgcp3y.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo a transportar pessoas da Igreja Pentecostal até a cidade de Catanduvas PR, para uma manhã missionária, e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/383/vpvqmhtpgf1bffvl0mgvekfdq2q0lh7um6smetp4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/383/vpvqmhtpgf1bffvl0mgvekfdq2q0lh7um6smetp4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre dispêndios com o Programa Mais Médicos, e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/384/ijwfa6pvvrrthapal6tiouen3ia3vligex3syssy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/384/ijwfa6pvvrrthapal6tiouen3ia3vligex3syssy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do poder executivo Municipal a transportar atletas do Município de Três Barras do Paraná, para participar da fase macro do campeonato " Bom de Bola", na cidade de Terra Rocha, Estado do Paraná, realizar despesa de confraternização da comissão e atletas da competição, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/385/up8wjvrl77nu8phnaobdjra1cnn6an4wdowuf9w2.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/385/up8wjvrl77nu8phnaobdjra1cnn6an4wdowuf9w2.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria a estrutura organizacional do órgão responsável pela política pública da mulher, do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/386/ioqrltk1qbwnrzcbvamltkr8szrcfor61uildopu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/386/ioqrltk1qbwnrzcbvamltkr8szrcfor61uildopu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Fundo Municipal de Direitos da Mulher - FMDM, no Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/387/05vu2pzzyn996tuwck39djvqe0nvdoyuq0mmkybu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/387/05vu2pzzyn996tuwck39djvqe0nvdoyuq0mmkybu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a doar, sem encargos, postes de concreto para o fechamento e iluminação de campo de futebol suíço, e dá outros providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/388/gbid1fmuuequtxixlvz6m2bjsoquouyrwwnb40yi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/388/gbid1fmuuequtxixlvz6m2bjsoquouyrwwnb40yi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos do Município,até a cidade de Quedas do Iguaçu, para fazer prova no Instituto Federal, Campus de Quedas do Iguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/389/dpngzgsyh1vikrjrdk7xygmxomrdfikqc7tqfduy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/389/dpngzgsyh1vikrjrdk7xygmxomrdfikqc7tqfduy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o valor da Unidade de Custeio (UVC), redefine tabela de desconto para cobrança da Contribuição da Iluminação Pública - COSIP, instituítda pela Lei n° 175/02, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/390/if40nvzksjuhr1y0pqp6pgqxzcpjn8qdilz182i8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/390/if40nvzksjuhr1y0pqp6pgqxzcpjn8qdilz182i8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Símbolo, define seu valor reenquadra os servidores públicos municipais ocupantes do cargo de Enfermeiro, Técnico em Enfermeiro, Técnico em Enfermagem, auxiliar de Enfermagem I e Auxiliar de Enfermagem II, e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/391/omroenjgi81w0ovjg2fasqzx3kke1lxskpzdmlze.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/391/omroenjgi81w0ovjg2fasqzx3kke1lxskpzdmlze.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a redução da jornada de trabalho para os servidores públicos, pais ou responsáveis por pessoa com transtorno do espectro autista, e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/392/8ltxtwjwiwhplfwbfxeyb9eg56tb7i6lu1i2yyni.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/392/8ltxtwjwiwhplfwbfxeyb9eg56tb7i6lu1i2yyni.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade a Associação de Pais e Mestres da Escola Pedro Luiz Messias Ensino 1° Grau, e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/393/aqkoa3rdafth9qiy4zn3ue5tiod29qut3vabmem8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/393/aqkoa3rdafth9qiy4zn3ue5tiod29qut3vabmem8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade a Associação de Pais e Mestres e funcionários, da Escola Estadual de Alto Alegre, Ensino Fundamental, e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/394/axrcezoct9nkpx9z2em9a07m7mcgp4ardmf4njvd.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/394/axrcezoct9nkpx9z2em9a07m7mcgp4ardmf4njvd.pdf</t>
   </si>
   <si>
     <t>Resumo:  Consolida os cargos de Motorista I e Motorista II, em Motorista, define seu valor, e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/395/lttujzjoo3j9lkyprh0j1rp0j3jlylrqhazhhuut.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/395/lttujzjoo3j9lkyprh0j1rp0j3jlylrqhazhhuut.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar fiéis do movimento Apostolado da Oração, da Paróquia Nossa Sra. Aparecida, até a cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/396/sadtgt19rckrtzyufnx0xgaim3a0x1e6yqyyrck6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/396/sadtgt19rckrtzyufnx0xgaim3a0x1e6yqyyrck6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o artigo 9° da Lei Municipal n° 2552/2023, de 10/10/2023, que cria na estrutura organizacional do órgão responsável pela política pública da mulher, o Conselho Municipal dos Direitos da Mulher do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/397/ogkpbgzbusuuqxaoca8ufyfmmnbmf9a4xxreeaqn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/397/ogkpbgzbusuuqxaoca8ufyfmmnbmf9a4xxreeaqn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o valor dos símbolos 1 e 2 da Lei Municipal n° 2416/2023, e dá outras previdências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/398/irlzqd3pml2ibxrkd5jfoa1onajoers4ayxnwk6o.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/398/irlzqd3pml2ibxrkd5jfoa1onajoers4ayxnwk6o.pdf</t>
   </si>
   <si>
     <t>Resumo:  Declara de utilidade pública a Associação de Pais , Mestres e Funcionários do Colégio Estadual Princesa Izabel, Ensino Fundamental, Médio e Normal é dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/399/xdbeplepubdenvf32esuesyqqogxaapirprdzo0i.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/399/xdbeplepubdenvf32esuesyqqogxaapirprdzo0i.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Executivo Municipal a realizar despesas com a premiação e recepção dos participantes da etapa do Campeonato Regional da Pesca, e dá outras providências</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/400/hzosesy5pt0kcvokmrzc200ho66qqdgtogtojosp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/400/hzosesy5pt0kcvokmrzc200ho66qqdgtogtojosp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei n° 2511/2023, e dá outras providências_x000D_
 (Lei de cargos e salários, Secretários e comissionados)</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/401/cjag39vlt0vx0gxehflme16cwjjon0hrb6yxoi9b.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/401/cjag39vlt0vx0gxehflme16cwjjon0hrb6yxoi9b.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem móvel, em Regime Partilhado de Permissão de Uso, e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/402/7maf5jg5mhppcbdomypgn35ikiwoaly019rhuj9d.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/402/7maf5jg5mhppcbdomypgn35ikiwoaly019rhuj9d.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reenquadra servidores públicos municipais ocupantes do Cargo de Técnico em Higiene Dental, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/403/a7ogjtgbgz00apufsymhk9w48eioe2zdiggy95w6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/403/a7ogjtgbgz00apufsymhk9w48eioe2zdiggy95w6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta Departamento à Secretária de Administração e Planejamento, extingue cargo comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/404/6m1pyvxl4mbof0c5xpxxvg9nkjqohaepgoghqbjt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/404/6m1pyvxl4mbof0c5xpxxvg9nkjqohaepgoghqbjt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do poder Executivo Municipal a transportar alunos do C. Estadual Princesa Izabel, até a cidade de Quedas do Iguaçu, Estado do Paraná, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/405/fcgzlffuejr8wsrm0l5lzxrkunbey5q0awc2t464.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/405/fcgzlffuejr8wsrm0l5lzxrkunbey5q0awc2t464.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria simbolo, define seu valor, reenquadra servidores públicos Municipais ocupantes dos cargos de dentistas I e Técnico em Radiologia, e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/406/gx0cupznjvcsvordp5dlwmqbudkzyqzax3qtcgc1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/406/gx0cupznjvcsvordp5dlwmqbudkzyqzax3qtcgc1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescenta Departamento à Secretária de Administração e Planejamento, e à Secretária de Obras, Viação e Serviços Urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/407/0wjxgypcqc8hndsgzecp48lizpeihurogbiyfgsu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/407/0wjxgypcqc8hndsgzecp48lizpeihurogbiyfgsu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder para a empresa Gabrieli Potratz Eventos Ltda., as dependências do Estádio Municipal Jose Orbem, para a realização de evento" Show Artístico", e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/408/enyy5qfuresyzugpmgyazn2w138pnvyil2ukfpzw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/408/enyy5qfuresyzugpmgyazn2w138pnvyil2ukfpzw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Recanto do Bem Estar do Idoso, para uma viagem até a cidade de Aparecida/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/409/iwxjo3sv2mazcsfxfeqiyiugtew6jctdeox0iswz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/409/iwxjo3sv2mazcsfxfeqiyiugtew6jctdeox0iswz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas integradas da BRF S/A., para uma viagem até a Cidade de Toledo/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/410/hqyxrxw0vbcaw6l4mzkqwcyf31kd7ezxccblzcz6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/410/hqyxrxw0vbcaw6l4mzkqwcyf31kd7ezxccblzcz6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Atualiza o Valor de Referência - VR pelo IPCA, período de out/2022 a set/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/411/eqzuftpsobepyl6fwbulvz0cnrwhr9shrsgazxsa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/411/eqzuftpsobepyl6fwbulvz0cnrwhr9shrsgazxsa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera os valores definidos na Lei n° 153/09 e suas alterações, para fins de cobrança do Imposto Sobre Transmissão" Inter Vivos" de Bens Imóveis e de Direito Real sobre Imóveis, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/412/flfjy9sfdwn7yql0ft77dcwnpdf0k2eg2s3qyyg0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/412/flfjy9sfdwn7yql0ft77dcwnpdf0k2eg2s3qyyg0.pdf</t>
   </si>
   <si>
     <t>Resumo:  Abre Crédito Suplementar no Orçamento Geral do Município e atualiza os valores das metas financeiras no (PPA) Lei n°2.165/21, (LDO) Lei n° 2.408/22, (LOA) Lei n°2.410/22, e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/413/4smvkrzyly1pgsbshyse5svzn4jkit7mdwsca9sb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/413/4smvkrzyly1pgsbshyse5svzn4jkit7mdwsca9sb.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/414/kq4f2bpqtl0mqgg5uzs7thec9rmx9xtkfvudqytg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/414/kq4f2bpqtl0mqgg5uzs7thec9rmx9xtkfvudqytg.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/415/3aamuxbj39pgx8wlisgrgoqivd1tyl876lyef21c.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/415/3aamuxbj39pgx8wlisgrgoqivd1tyl876lyef21c.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/416/u1ansco3wyutfy0nzbreqrlehgoxblhhslfgvksa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/416/u1ansco3wyutfy0nzbreqrlehgoxblhhslfgvksa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do Campeonato Municipal de Sinuca, e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/417/qcxubktdqfy9z0oqyfar4jbssqezcuokefjulf75.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/417/qcxubktdqfy9z0oqyfar4jbssqezcuokefjulf75.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para recuperação do Sistema de abastecimento d'água da comunidade de Linha Igreja Amarela, e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/418/37nkstyku6agsmwbnifdheercgqej0oz4m6r8iae.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/418/37nkstyku6agsmwbnifdheercgqej0oz4m6r8iae.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bem imóvel e bens móveis em regime de Permissão de Uso, dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/419/8tgrj9wdipg1n5ewxqiv3rjdcbkxpeh89mxhywtg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/419/8tgrj9wdipg1n5ewxqiv3rjdcbkxpeh89mxhywtg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção do Recanto do Bem Estar do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/420/qflijglkghpu6ywwgqgaeopftz8lr9c5bqujinsa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/420/qflijglkghpu6ywwgqgaeopftz8lr9c5bqujinsa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis para excursões de encerramento de ano, e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/421/abnlosfojxqyir1rutdqaqicjverdxuvdn58bt0z.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/421/abnlosfojxqyir1rutdqaqicjverdxuvdn58bt0z.pdf</t>
   </si>
   <si>
     <t>Resumo:  Ratifica-se revisão salarial geral anual para o exercício de 2023, do consórcio público dos Municípios do Pro caxias- Compro, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/422/nadhl1epxmzknstuukzfncsoxs4u1m9ihcuiejcb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/422/nadhl1epxmzknstuukzfncsoxs4u1m9ihcuiejcb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder bens móbeis e imóveis em regime de Permissão de Uso, e dá outras providências._x000D_
 Máquinas de costura (Empresa UP Jeans Ltda) Santo Isidoro.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/423/g4cu0dngh2nwswhqqlvk4xkfhbdxnqyiuq3rjns5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/423/g4cu0dngh2nwswhqqlvk4xkfhbdxnqyiuq3rjns5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a ceder as instalações do Ginásio de Esportes Mário Lopes, e no impedimento deste, o Campo de Futebol José Orbem, executar despesas para realização de uma feira comercial, e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/424/k5p36jik5s5savhwv6blciwqppmbqsz10gdjunnx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/424/k5p36jik5s5savhwv6blciwqppmbqsz10gdjunnx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a recuperação do sistema de abastecimento d'agua, da comunidade de Palmital, e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/425/pkrfcowqhrlodqv8cx3cxpajgqreukkegcje43zh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/425/pkrfcowqhrlodqv8cx3cxpajgqreukkegcje43zh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a transportar associados do Sindicato dos Trabalhadores Rurais de Três Barras do Paraná, para o Show Rural Coopavel, e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/426/tejlnfenk7s9giqsml9nmu3wgrnyf0cwescyhypy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/426/tejlnfenk7s9giqsml9nmu3wgrnyf0cwescyhypy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera o número de vagas dos cargos de cozinheiro e enfermeiro, constantes da Lei Municipal n° 2416, de 16/01/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/427/4p5gibuforcofudwawqg2l0bfgei3jzi7uwbwqgb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/427/4p5gibuforcofudwawqg2l0bfgei3jzi7uwbwqgb.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/428/oqowui1vsmcvntd3nbbqlaitxbsefobywoc0valp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/428/oqowui1vsmcvntd3nbbqlaitxbsefobywoc0valp.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/429/4id2hcgynjpl8937oqqqvpz6sifql1ze33labzvk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/429/4id2hcgynjpl8937oqqqvpz6sifql1ze33labzvk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza a repassar ajuda de custo para manutenção do Conselho Comunitário de Segurança do Município de Três Barras do Paraná- Consegbarras, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/430/mcfs1qirmmsjxtuuwt5dn1bwqpzy6klqlsigpv5v.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/430/mcfs1qirmmsjxtuuwt5dn1bwqpzy6klqlsigpv5v.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a realizar acordo extrajudicial nos autos de ação de cobrança, e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/431/htnc0pirwcwfuz6uw0eoaanavtevbg6mxwu1cbz1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/431/htnc0pirwcwfuz6uw0eoaanavtevbg6mxwu1cbz1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o Chefe do Poder Executivo Municipal a parcelar débitos previdenciários junto a Receita Federal do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/432/lbajnh9rk0eayrlqjc7ex7nd5i0snljp9nyehphp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/432/lbajnh9rk0eayrlqjc7ex7nd5i0snljp9nyehphp.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a letra "e" do inciso III, do artigo 137, da Lei Municipal n° 2530/2023, de 29/08/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/433/tqzgtrh8b61vbpzweylh46f4apnb4psgpabogcbo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/433/tqzgtrh8b61vbpzweylh46f4apnb4psgpabogcbo.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a Lei 2526/2023, de 29/08/2023 do Perímetro Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/434/hdhbqhsaoqiip49xzjrzodkanxb7tvoivgozrrku.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/434/hdhbqhsaoqiip49xzjrzodkanxb7tvoivgozrrku.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/435/pqonko1pwlxrmvoxld2k7ztu9ofdph2qob1zvsvf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/435/pqonko1pwlxrmvoxld2k7ztu9ofdph2qob1zvsvf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre o Regime Jurídico do Servidor Público do Município de Três Barras do Paraná, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/436/0soeinugzrk32jtwehf6eq5vquokcsb3mr6w80uv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/436/0soeinugzrk32jtwehf6eq5vquokcsb3mr6w80uv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Autoriza o chefe do Poder Executivo Municipal a rescindir administrativamente os contratos n° 081/2020, com a empresa Centro Automotivo Extang Ltda., e sua re- ratificação celebrada com o Centro Automotivo Extang - Ltda., e o contrato de operação de crédito n/4090/2020 com o Fomento Paraná, e na sequência a realizar operação de créd...</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/437/rkcjidsx4gjxgqkxehuskjshbxkzzrjs30b7rtaj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/437/rkcjidsx4gjxgqkxehuskjshbxkzzrjs30b7rtaj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Cria o Programa" Ajuda para melhoria habitacional", e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/669/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/669/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emen</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA</t>
   </si>
   <si>
     <t>OSMAR ZORSI</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Supressiva ao PL 2408 2023.</t>
   </si>
   <si>
+    <t>4230</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/emenda_02_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei no 2418/2023, conforrne segue:_x000D_
+Inclua-se o panágrafo único no Art. 3", do Projeto de Lei no 24181?023. com a seguinte_x000D_
+redação:_x000D_
+"Parágrafo único. As vagas criadas através desta Lei, somente poderão serem_x000D_
+preenchidas através de concurso público destinado para este fim."_x000D_
+Sala das Sessões da Câmara Municipal, aos 30 de janeiro de 2023.</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei no 242112023, conl'onne segue:_x000D_
+Inclua-se o parágrafo único no Art. 3o, do Projeto de Lei no 242112023. com a seguinte_x000D_
+redação:_x000D_
+"Parágrafo único. As vagas criadas através desta Lei, somente poderão serem_x000D_
+preenchidas através de concurso público destinado para este fim "_x000D_
+Sala das Sessões da Câmara unicipal, aos 30 de ianeiro de 2023 .</t>
+  </si>
+  <si>
+    <t>4228</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_04_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei no 242212023, conforme segue:_x000D_
+Inclua-se o parágrafo único no Art. lo, do Projeto de Lei no 242212023, com a seguinte_x000D_
+redação:_x000D_
+"Parágrafo único. As vagas criadas através desta Lei, somente poderão serem_x000D_
+preenchidas através de concurso público destinado para este fim."_x000D_
+Sala das Sessões da Câmara Municipal, aos 30 de janeiro de 2023 .</t>
+  </si>
+  <si>
     <t>2731</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANDREIA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2419 2023</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Modificativa ao PL 2423/2023.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2733/7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2733/7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Supressiva ao PL 2424/2023.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LEANDRO SALLA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/8.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2445 2023</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/9.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/9.pdf</t>
   </si>
   <si>
     <t>Resumo:  EMENDA N° 9 2023 AO PL 2452 2023</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/10.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/10.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Supressiva ao PL 2454 2023.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/11.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/11.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL Complementar n° 01 2023</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/12.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Aditiva ao PLC n° 02/2023.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/13.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/13.pdf</t>
   </si>
   <si>
     <t>Resumo:  Inclua -se o Artigo 1° A, ao Projeto de Lei Legislativo n° 6 2023</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/14.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/14.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Aditiva ao PL 07/2023, Incluam-se os parágrafos 3° e 4 ° ao PL 07/2023</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>IVONE BONETTI BRANDT</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/15.pdf</t>
+    <t>IVONE BRANDT</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/15.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Substitutiva ao PL 2470/2023</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/16.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/16.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2475/2023</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>TATIANE RENOSTO ZANCHETA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/17.pdf</t>
+    <t>TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/17.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Modificativa ao Projeto de Lei n° 2488/2023, conforme segue;</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/18.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/18.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Modificativa ao PL n° 2492/2023, conforme segue:</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/19.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/19.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Modificativa n° 19/2023 ao PL2493/2023.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/20.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/20.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda aditiva ao PL 2493/2023.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/21.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/21.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2493 2023</t>
   </si>
   <si>
+    <t>4227</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>KAINAN MAXOEL DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei n" 249312023, conforme segue:_x000D_
+- Modifique-se no artigo l. do Projeto de Lei no 249312023, a seguinte expressão:_x000D_
+Pela seguinte expressão:_x000D_
+"06 (seis)"</t>
+  </si>
+  <si>
     <t>2748</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/23.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/23.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda Modificativa e Aditiva ao Projeto de Lei Complementar n° 04/2023, conforme_x000D_
 segue:_x000D_
 - Modifique-se no incio XII do artigo 15 do Projeto de Lei Complementar n° 04/2023, a_x000D_
 seguinte expressão:</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/24.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/24.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao Pl 2509/2023</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2750/25.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2750/25.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda aditiva e modificativa ao Projeto de Lei n° 2510/2023, conforme segue.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/26.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/26.pdf</t>
   </si>
   <si>
     <t>Resumo:  Acrescente - se no final da redação do Preâmbulo do Projeto de Lei n° 2511/2023, o seguinte texto.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/27.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/27.pdf</t>
   </si>
   <si>
     <t>Resumo:  EMENDA 27 AO PL 2513/2023</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/28.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/28.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2514/2023.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/29.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/29.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda modificativa ao PL 2531 2023</t>
   </si>
   <si>
+    <t>4226</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/emenda_30_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ModiÍicativa e Aditiva ao projeto deLein'2544/2023, conforme segue:_x000D_
+- Modifique-se no título do Anexo - I - cARGos rEMpoRÁRIos, do projeto de Lei no_x000D_
+2544/2023, a seguinte expressão:</t>
+  </si>
+  <si>
     <t>2755</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/31.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/31.pdf</t>
   </si>
   <si>
     <t>Resumo:  EMENDA AO PL 2548/2023</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/32.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/32.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda supressiva ao PL 2552 2023.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2757/33.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2757/33.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2556 2023, (modifica-se, o § 3°do Art. 2 do PL 2556/2023)</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>DIRCEU DUARTE PEPE</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/34.pdf</t>
+    <t>DIRCEU DUARTE - PEPE</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/34.pdf</t>
   </si>
   <si>
     <t>Resumo:  Emenda ao PL 2520 2023 ( LOA 2024)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/97/r8ejtipdvbpoxhjbzqifg40ok0apdru2r98fovke.pdf</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/97/r8ejtipdvbpoxhjbzqifg40ok0apdru2r98fovke.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a reposição salarial dos servidores do Legislativo Municipale ao Cargo em Comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/98/bsk8d27sz5fwjudgz3sqwq8w4cjsxz35klpr8eqe.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/98/bsk8d27sz5fwjudgz3sqwq8w4cjsxz35klpr8eqe.pdf</t>
   </si>
   <si>
     <t>Resumo:  CONCEDE REPOSIÇÃO DA INFLAÇÃO AOS SUBSÍDIOS DOAS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE TRÊS BARRAS DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/99/ffitsoxznnxmr21vw2g6wrewqbpqqxl4eeyv1qjv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/99/ffitsoxznnxmr21vw2g6wrewqbpqqxl4eeyv1qjv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera a subfunção e programa estabelecidos através de emenda impositiva, e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/100/ukdtvvd5qrchfs1kvq4jlnlseywbnaqbi5qx4azs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/100/ukdtvvd5qrchfs1kvq4jlnlseywbnaqbi5qx4azs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Isenta do pagamento de taxa de inscrição de concurso público lactantes, e dá outras providências.  Autor: Leandro M. Salla.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/101/ptojeto_de_lei_do_legislativo_05_de_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/101/ptojeto_de_lei_do_legislativo_05_de_2023.pdf</t>
   </si>
   <si>
     <t>Resumo:  ALTERA A LEI MUNICIPAL N° 1945/ DE 20 DE JANEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/102/pll_06_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/102/pll_06_2023.pdf</t>
   </si>
   <si>
     <t>Resumo:  SÚMULA: TORNA OBRIGATÓRIO A INSTALAÇÃO DE PORTAS DETECTORA DE METAIS,CERCAS ELÉTRICAS NOS MUROS E SISTEMADE MONITORAMENTO COM CÂMERAS DE SEGURANÇA EM TODOS OS PRÉDIOS DA REDE MUNICIPAL DE ENSINO, DO MUNICÍPIO DE TRÊS BARRAS DO PARANÁ, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/103/pll_07_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/103/pll_07_2023.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Programa Municipal de Vigilância e Monitoramento da Rede Municipal de Ensino no Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/104/abx2wl4sstnusstjtccbj5yauuyp2ggjplkjidi3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/104/abx2wl4sstnusstjtccbj5yauuyp2ggjplkjidi3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Institui o Programa Municipal de Vigilância e Monitoramento da Rede de Municipal de Ensino no Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Resumo:  Cria cargo em comissão de Assessor da Presidência, e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/106/usv98nqeoi9pyfthfdfl7ubgmqc0fkxqcvqepjho.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/106/usv98nqeoi9pyfthfdfl7ubgmqc0fkxqcvqepjho.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estende benefício eventual à servidor público, e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/107/hjbez5sxepkscdhamk1dwbodjie4hjnwerqxk52r.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/107/hjbez5sxepkscdhamk1dwbodjie4hjnwerqxk52r.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõe sobre a concessão de Título de Cidadão Honorário do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/108/twwkqxf2ridqodgph6kzmgfdqxpigrq6n8zgyi06.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/108/twwkqxf2ridqodgph6kzmgfdqxpigrq6n8zgyi06.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/109/pll_13_2023_osmar_zorzi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/109/pll_13_2023_osmar_zorzi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Dispõem sobre prioridade no atendimento de cidadão na Rede Municipal de Saúde, e dá outras providências ( agendamento para idoso) " 60 anos"</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/110/h4ehrnbfianotxwq6v1pdspjgcmcm8sbylmedvud.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/110/h4ehrnbfianotxwq6v1pdspjgcmcm8sbylmedvud.pdf</t>
   </si>
   <si>
     <t>Resumo:  Altera denominação de logradouro (rua) Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/projeto_de_resolucao_01_de_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/projeto_de_resolucao_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a concessão' valor, pagamento e_x000D_
 prestação de contas de dirírias no âmbito da câmara_x000D_
 Municipal de Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_resolucao_02_de_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_resolucao_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art.20 da Lei no 14.133' de lo de_x000D_
 abril de 2}2l,pataestabelecer o enquadramento dos_x000D_
 Cámara M TÍês Baras do PaÍaná_x000D_
 bens de consumo adquiridos para suprir as demandas_x000D_
 das estruturas da Câmara Municipal nas categorias_x000D_
 de qualidade comum e de luxo, e dá outras providências.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/wqv6emdjyhhtxotpygnkkazufejeyd95wdxuuy5h.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/wqv6emdjyhhtxotpygnkkazufejeyd95wdxuuy5h.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento de Informações sobre operações de créditos.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/bivlyg3u7jpdlgbr3pwo7kamkvt7vi9qwomgk1v5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/bivlyg3u7jpdlgbr3pwo7kamkvt7vi9qwomgk1v5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informar os motivos que a reforma do Ginásio de Esportes Mário Lopes ainda não se iniciaram/ e qual a previsão para o início.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/zk6kvotnhnwqa65bhkmzl8osb1kbt2elslaxigkw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/zk6kvotnhnwqa65bhkmzl8osb1kbt2elslaxigkw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requisições de combustível do mês de janeiro de 2023 (...)</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/zgyvburbsy1ramueyikakunnyewv4enly3xkazws.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/zgyvburbsy1ramueyikakunnyewv4enly3xkazws.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente ao Decreto n° 5240 ( função gratificada)_x000D_
 (...)</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/m5vgdgmwwz8pifobw8fjyyz45wfkx4lol0m9sg69.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/m5vgdgmwwz8pifobw8fjyyz45wfkx4lol0m9sg69.pdf</t>
   </si>
   <si>
     <t>Resumo:  verificar se todos os veículos das empresas que prestam serviços de transporte escolar estão em dias com suas obrigações ( licenças e vistorias);</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/kpiwulelt7cah3rprglryd6g9vecywbv3yhuziwj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/kpiwulelt7cah3rprglryd6g9vecywbv3yhuziwj.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>KAINAN MAXOEL DA SILVA</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/vs5ayuuigotpxhzjh3jdnov4xasn1xykic0o6xk4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/vs5ayuuigotpxhzjh3jdnov4xasn1xykic0o6xk4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente ao atendimento médico no Hospital Municípal</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/req_8_de_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/req_8_de_2023.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais RE-QUER ao Exmo Prefeito Municipal, preste informações referente aos seguin-tes pedidos:_x000D_
 _x000D_
 • Na gestão anterior havia projeto para construção de apartamentos em blocos para a população tribarrense. Tal projeto ainda está em andamento?_x000D_
 • Existem algum outro projeto de c...</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oizmipvnsavwi8ayd56aktszvwxelt8rjydxxtbj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oizmipvnsavwi8ayd56aktszvwxelt8rjydxxtbj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento de informações sobre a documentação do imóvel para indireitar a curva;</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/0d0cnukptizuyxqrjke5xqbmkipiqpdxzh0hr75b.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/0d0cnukptizuyxqrjke5xqbmkipiqpdxzh0hr75b.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente ao acesso do sr. Tiarles Zorsi</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/h9y1azhd9qn7cmti2teoa0og0aehtkb2rzvh4eym.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/h9y1azhd9qn7cmti2teoa0og0aehtkb2rzvh4eym.pdf</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/zurbyjj7exkxet1bj0jc8amabybeuaiirmru9la7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/zurbyjj7exkxet1bj0jc8amabybeuaiirmru9la7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requerimento de informações referente a matrícula de aquisição dos terrenos indenizados por motivo da mudança do acesso a Cidade.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/gsiowgzyt99dtrirras6yh6m6yan8heo6zoic0ss.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/gsiowgzyt99dtrirras6yh6m6yan8heo6zoic0ss.pdf</t>
   </si>
   <si>
     <t>Resumo:  Por quais motivos não foram realizadas as melhorias de estradas nas propriedades das familías Martins, Piaza Rossi, Brandão e Maraschin.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/noby9v0vk7a4agb3lvxfqkt1eeon3a4mnojv2rnr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/noby9v0vk7a4agb3lvxfqkt1eeon3a4mnojv2rnr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revisão dos cargos motorista I e Motorista II.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/8l06gmxdpxhimko3mhnk0vumdje1skpncofmf1s7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/8l06gmxdpxhimko3mhnk0vumdje1skpncofmf1s7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer informações referente a extinção de débitos Lei Complementar 005/2022</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/fkuecwjh2f7r4cslehi6cj4v6gyxyryacivi909f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/fkuecwjh2f7r4cslehi6cj4v6gyxyryacivi909f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Preste informações referente ao concurso público</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/kkf20nw3iarpzl6twguqsagwum3qkksnzhg5gtf6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/kkf20nw3iarpzl6twguqsagwum3qkksnzhg5gtf6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Quais as medidas que já foram tomadas e quais ainda estão em andamento, com relação ao Programa de Vigilância.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/ckf1qygwoomvjgyzjkv7vk5ht81vg2nqfrqsjbj7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/ckf1qygwoomvjgyzjkv7vk5ht81vg2nqfrqsjbj7.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente a indicação n ° 29/2023, com relação as melhorias para o sr. Cezair Pelentier</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/mdr42ixbhpxvb7vdwtzjotrmsd9ekkx4jphlghnh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/mdr42ixbhpxvb7vdwtzjotrmsd9ekkx4jphlghnh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Requer Informações porque não foi atendida a indicação n° 32/2023, Melhorias na propriedade do sr. Rivelino Dambroz, na linha Alta.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/x20h2keehnqt8gst8wapex1ngpwhx7jfhfmvuner.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/x20h2keehnqt8gst8wapex1ngpwhx7jfhfmvuner.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente ao Britador Móvel.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/8blnaxmq2g0bomkfo71knh3kk9ktuscz8d7vytwb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/8blnaxmq2g0bomkfo71knh3kk9ktuscz8d7vytwb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as nor-mas regimentais REQUER ao Exmo Prefeito Municipal, preste informações referente à Indicação n° 02/2023, que indicava melhoria e cascalhamento nas estradas da Comunidade Sertãozinho._x000D_
 _x000D_
 _x000D_
 Torna-se necessário o fornecimento das informações, pois o trecho que se inicia na sede da co...</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/ukw9uuvfe0mopbizukro5f1ca11m160zug1c4hmj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/ukw9uuvfe0mopbizukro5f1ca11m160zug1c4hmj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os vereadores abaixo assinados, de acordo com as normas regimentais, Requerem ao Prefeito Municipal, se digne encaminhar pedido na ordem de R$ 300.000,00 ( junto a Secretaria de Estado da Saúde- SESA (...) Deputado Hussein Bakri.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/totik2xsaq8c2ht6ruic2yweyxkkcxutw2khl0jl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/totik2xsaq8c2ht6ruic2yweyxkkcxutw2khl0jl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Qual terreno está disponível para construção de habitações populares pelo Programa Minha Casa Minha Vida?</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/jalep9bkefdae5gtxxjaxrdarfaicmhr4mjlf3sh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/jalep9bkefdae5gtxxjaxrdarfaicmhr4mjlf3sh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Encaminhar pedido na ordem de R$ 200.000,00 (Programa meu Campinho).</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/8jhkxvae99uej2iqhplkcmqogrvbgoi27l9mledq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/8jhkxvae99uej2iqhplkcmqogrvbgoi27l9mledq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Informações referente ao abatedouro municipal.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/880/qeec6r6cef97pvwyjm5q22yk7dn5qgwdhiykhk5g.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/880/qeec6r6cef97pvwyjm5q22yk7dn5qgwdhiykhk5g.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalação de ar condicionado nos quartos do Hospital Municipal de nosso Município.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/881/79zybwtja7alpflslpeekqjohnsrgxojhg3z3ozr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/881/79zybwtja7alpflslpeekqjohnsrgxojhg3z3ozr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e readequação de estrada da Linha Sertãozinho. (...)</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/882/h32gklesqeh3amakvch9yv6f0ydidnn3u5jpc2lm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/882/h32gklesqeh3amakvch9yv6f0ydidnn3u5jpc2lm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Recolhimento de entulhos de obra que ficam acumulados no perímetro urbano do Distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/883/1nzd7bie3jlns2c1fzqvxeaepxjyzkobtzjjcsnx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/883/1nzd7bie3jlns2c1fzqvxeaepxjyzkobtzjjcsnx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Readequação e cascalhamento da estrada que dá acesso a propriedade do Sr. Claudio Bortolanza na Linha Kênnedy.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/884/rwqxx8zkjzu2hsy0mnsrmclqmfolg55owm6bzrec.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/884/rwqxx8zkjzu2hsy0mnsrmclqmfolg55owm6bzrec.pdf</t>
   </si>
   <si>
     <t>Resumo:  Virificar situação dos motorista concursados do Município, considerado a existência dos cargos de Motorista I e Motorista II.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/885/ygz21pk3svtlrvxsvh4wsjiw5uf8ylv647iek2c3.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/885/ygz21pk3svtlrvxsvh4wsjiw5uf8ylv647iek2c3.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de asfaltar a Rua Minas Gerais.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/886/kxku98gebzmnklwpu62xp0mlgl5reagsxy1nzqjg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/886/kxku98gebzmnklwpu62xp0mlgl5reagsxy1nzqjg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de Cascalhamento no trecho que se inicia nos três pontos de ônibus, as margens da PR 471, até a Comunidade de Perobal.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/887/rv5kl8t2rzdhpl1gbxuytgdd5qkj4liisdrpid5x.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/887/rv5kl8t2rzdhpl1gbxuytgdd5qkj4liisdrpid5x.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de cascalhamentos;</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/888/hhrdx42qhxfjkcxhnm5vblhyszscwrltpycytwko.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/888/hhrdx42qhxfjkcxhnm5vblhyszscwrltpycytwko.pdf</t>
   </si>
   <si>
     <t>Resumo:  Recolhimento dos entulhos que encontram-se ao lado da rodovia, trecho que liga a cidade até o cemitério municipal.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/889/myj5b5t5adz3hnnjhnclchkfagho67q4rclmms07.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/889/myj5b5t5adz3hnnjhnclchkfagho67q4rclmms07.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construir um redutor de velocidade ( lombada), na Rua das Andorinhas próxima à Rua Sobradinho.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/890/le6bmshagwh4rx8eqgj9gzmaprzvw4i3y4mo1k12.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/890/le6bmshagwh4rx8eqgj9gzmaprzvw4i3y4mo1k12.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realização de camada de lama asfástica ligando o trecho que vai do laticínio Trelac até o Parque Estadual Rio Guarani.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/891/fxovjs4bx41huhoon1vxwhxlsvld0mqeutexsemo.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/891/fxovjs4bx41huhoon1vxwhxlsvld0mqeutexsemo.pdf</t>
   </si>
   <si>
     <t>Resumo:  melhorias na Rua Bahia, próximo ao Mercado do Gilar, colocando 25 metros de tubulação.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/892/eofij1xv48mz8eegwwo4vank4ptznjvmus3ynxih.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/892/eofij1xv48mz8eegwwo4vank4ptznjvmus3ynxih.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar asfaltamento na Rua Bahia.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/893/erk5hyw8nmwu61eeqhzqvdizmcl9dwvuomne6l2j.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/893/erk5hyw8nmwu61eeqhzqvdizmcl9dwvuomne6l2j.pdf</t>
   </si>
   <si>
     <t>Resumo:  cascalhar em torno da lixeira coletiva, instalada no perímetro urbano do Distrito de Barra Bonita.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/895/2uddvnm0zpwyilw6ek9jgdrd8gbvgh8xa6iqpbdu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/895/2uddvnm0zpwyilw6ek9jgdrd8gbvgh8xa6iqpbdu.pdf</t>
   </si>
   <si>
     <t>Resumo:  realizar pavimentação poliédrica na estrada que dá acesso ao reservatório de Água da Sanepar.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/897/ri6aez5htvi4ffh3qzzlquvwmnjnecuizvl5visi.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/897/ri6aez5htvi4ffh3qzzlquvwmnjnecuizvl5visi.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar a Melhoria e o cascalhamenato da estrada que dá acesso as propriedades dos senhores, Sirineu Alberton, Eloir Teodoro, Pedro Bremm, Lourival de Morais (...)</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/898/yy6yahvs4ojgikx7fetayoj6imqb3oowjfddsxtt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/898/yy6yahvs4ojgikx7fetayoj6imqb3oowjfddsxtt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de realizar melhoria e o cascalhamento na estrada que dá acesso a propriedade do popular Bia.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/899/sn6utbwtthrz1dixss1pdnj37hykkhj9kpykjocj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/899/sn6utbwtthrz1dixss1pdnj37hykkhj9kpykjocj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e cascalhamento da estrada que dá acesso as propriedades dos senhores Ataide Abrão, Marli e Ninão (...)</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>GILMAR BISSOTO (MANINHO )</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/900/oxjlnlhfypjqs3zuavijb6czkamlkdlodxetyk9s.pdf</t>
+    <t>GILMAR BISSOTO - MANINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/900/oxjlnlhfypjqs3zuavijb6czkamlkdlodxetyk9s.pdf</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/901/mswk3hoqxn45ezqi82udjy5mx3m23kp9ag27tkzu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/901/mswk3hoqxn45ezqi82udjy5mx3m23kp9ag27tkzu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de estradas na Linha Cruz Alta, partindo da igreja da comunidade, passando pelas propriedades dos senhores José Carlos Martins, Antonio Piaza Rossi (...)</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/902/giml7iokujy6772wnrklcxkumkroz6ydgyawl32l.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/902/giml7iokujy6772wnrklcxkumkroz6ydgyawl32l.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria de estradas na linha Barra Grande,ligando a comunidade de Flor do Adelaide (...)</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/903/n48urnvc7rxwzzf2agheoftc0umdmgy1gl9usrcy.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/903/n48urnvc7rxwzzf2agheoftc0umdmgy1gl9usrcy.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de instalação de 1 ecoponto Distrito de Santo Izidoro;</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/904/dnkap23dsss1e8djglvet7eoo5n1ual7mqrmuq5v.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/904/dnkap23dsss1e8djglvet7eoo5n1ual7mqrmuq5v.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e cascalhamento na Serra localizada na estrada da Comunidade de Nova Procopiak.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/905/ys9rio31as0zgkq9y4hwcaescfkjsulywsvvdfi0.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/905/ys9rio31as0zgkq9y4hwcaescfkjsulywsvvdfi0.pdf</t>
   </si>
   <si>
     <t>Resumo:</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/906/a9sg0owaiytpysh3cn4nzswdx9nwidso62r7staq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/906/a9sg0owaiytpysh3cn4nzswdx9nwidso62r7staq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de estradas com cascalhamento na Linha Alto Barra Bonita, na propriedade da família Rodrigues, próximo a propriedade do sr. Arlindo Manica.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/907/d4srh4sz9uo0x5fntxd5wpstqlieaoa94ecp0ezs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/907/d4srh4sz9uo0x5fntxd5wpstqlieaoa94ecp0ezs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar o asfaltamento das Ruas dos Jardins Guarani e Iguaçu</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/908/nzm3veei9tzgnakysc3mfz6inqac0lnrvkidhppr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/908/nzm3veei9tzgnakysc3mfz6inqac0lnrvkidhppr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fazer acesso da Rua até a residência do senhor Cezair Pelantier</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/909/4euriy4qehdpxtkxiwd8ivycdn5btos9cup8scun.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/909/4euriy4qehdpxtkxiwd8ivycdn5btos9cup8scun.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realização de cascalhamento do pátio da Cerealista Page.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/910/srgawbjsj6bhtp7bgrzk288qvfpe2t4fcqflbykh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/910/srgawbjsj6bhtp7bgrzk288qvfpe2t4fcqflbykh.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias no Lago Municipal e construir rampa na Capela Mortuária.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/911/skcmse8eg9g5rn8pnyjfrrcx4vthsx7mhmemhwbz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/911/skcmse8eg9g5rn8pnyjfrrcx4vthsx7mhmemhwbz.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamentos propriedade do Sr. Tharles Zorzi, Linha Barra Grande</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/912/yphaotze8dncbc3zobplkhkvfmw3obx14gcffdi7.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/912/yphaotze8dncbc3zobplkhkvfmw3obx14gcffdi7.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/913/bf6xkg5f5fhfsxlrzglemlkubtrn420to6cs2ytj.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/913/bf6xkg5f5fhfsxlrzglemlkubtrn420to6cs2ytj.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalação de uma quadra de Beach Tênis no canteiro central da Av São Paulo, (...)</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/914/bpza36licqwkmy5nzspjhr6qlupuq4ptlau7te81.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/914/bpza36licqwkmy5nzspjhr6qlupuq4ptlau7te81.pdf</t>
   </si>
   <si>
     <t>Resumo:  Aumentar as vagas de estacionamento na Av. Brasil, entre as ruas Nossa Senhora Aparecida e João Domingos Martinazzo</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/915/908lfqcgqdwiojzan1wx4atvfcpfdvtndcjninzw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/915/908lfqcgqdwiojzan1wx4atvfcpfdvtndcjninzw.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de fazer uma esterqueira em propriedade rural (...)</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/916/tua9ckzc83x9ykbsdntwxn7d4lmdam5imx5tnsz1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/916/tua9ckzc83x9ykbsdntwxn7d4lmdam5imx5tnsz1.pdf</t>
   </si>
   <si>
     <t>Resumo:  Homenagear os pioneiros de nosso Município com o título de cidadão honorário, por ocasião do aniversário do Município.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/917/anloyecijroy9o6y6mkoejyihv8mbcl5azgi32kb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/917/anloyecijroy9o6y6mkoejyihv8mbcl5azgi32kb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na Rua das Oliveiras.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/918/wfubkjcv5ishfkc4zswb97dpyvanxwlkyyrk0bwg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/918/wfubkjcv5ishfkc4zswb97dpyvanxwlkyyrk0bwg.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de calçamento em frente a Igreja da Linha Trigolândia.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/919/yakkfwe4b1jppnnlj0vjgxumeinogf0uwisjima5.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/919/yakkfwe4b1jppnnlj0vjgxumeinogf0uwisjima5.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de redutor de velocidade nas duas pistas da Av. Brasil, próximo a Mecânica do Milinho e outra próximo à Elétrica do Gordo.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/920/kczykvktbzq1ui6wu0hvytvfvufd7f6x6t1fsrfc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/920/kczykvktbzq1ui6wu0hvytvfvufd7f6x6t1fsrfc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na Estrada da Linha Cruz Alta</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/921/lb4dctp5f0onfrfpocyzqumfqkhl4gu2ebtcd87p.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/921/lb4dctp5f0onfrfpocyzqumfqkhl4gu2ebtcd87p.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construir uma lixeira na comunidade de Linha Pica- Pau.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/922/xy7jycfjfgyeb0opx5ugrjmeyyzi5ni75lexayf6.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/922/xy7jycfjfgyeb0opx5ugrjmeyyzi5ni75lexayf6.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalar uma cobertura no pátio do Hospital Municipal</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/923/oke55a09oyys0pmcxze799tubej41r58jlwa5oqq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/923/oke55a09oyys0pmcxze799tubej41r58jlwa5oqq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar serviços de tapa buraco nas ruas do Distrito de Santo Isidoro, principalmente em frente ao Colégio.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/924/chwbnpup9ogk5m7y3eddvasptxyvigxufkzf9npm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/924/chwbnpup9ogk5m7y3eddvasptxyvigxufkzf9npm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Efetuar melhorias no calçamento da Linha Nova.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/925/sgo4qojl6vqvauumqginkbug1maxq1xmiwztcwyq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/925/sgo4qojl6vqvauumqginkbug1maxq1xmiwztcwyq.pdf</t>
   </si>
   <si>
     <t>Resumo:  efetuar melhorias na estrada da Família Petroski, na linha São Bento</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/926/cp7tj0xa6zukaxsugojohgtesxca0i4iomsypqtf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/926/cp7tj0xa6zukaxsugojohgtesxca0i4iomsypqtf.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na Rua Juscelino Kubitscheck, no trecho que vai das fábricas até o laticínio Trelac.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/927/nhlwwkx84xzieyblotu5rtcnjzhxuckojbroavud.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/927/nhlwwkx84xzieyblotu5rtcnjzhxuckojbroavud.pdf</t>
   </si>
   <si>
     <t>Resumo:  Efetuar acordo de cooperação técnica com o INSS para atendimento de nossa população.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/928/7uz9olaskn657rwfsf9ghtmjkfc4p9gpxdvllwby.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/928/7uz9olaskn657rwfsf9ghtmjkfc4p9gpxdvllwby.pdf</t>
   </si>
   <si>
     <t>esumo:  Melhorias em calçada e meio fio em frente ao Colégio do Distrito de Santo Izidoro.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>Antoninho Vanderlei Rosantaski</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/929/smrpaqqw4rcpendhnoxrkthvi71o2oj698d5q51u.pdf</t>
+    <t>ANTONINHO ROSENTASKI</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/929/smrpaqqw4rcpendhnoxrkthvi71o2oj698d5q51u.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de disponibilizar um veículo para transportar as pessoas que residem nos distritos de Santo Izidoro, Barra Bonita e Alto Alegre.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/930/crwkeyzvin3dtsqasac1sk8uxadezaugdgrspqez.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/930/crwkeyzvin3dtsqasac1sk8uxadezaugdgrspqez.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de boeiros, Comunidade de Santa Bárbara (...)</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/931/od8hmia2uhxxdcjl3z6lrrbjvqyeadxcespvospa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/931/od8hmia2uhxxdcjl3z6lrrbjvqyeadxcespvospa.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de casas populares, desapropriar àrea próximo ao Jardim Pôr do Sol.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/932/kicn4qvcutba4xee68uvdafu3cdllluhxeoceujx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/932/kicn4qvcutba4xee68uvdafu3cdllluhxeoceujx.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as_x000D_
 normas regimentais, INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reformar ponte localizada na estrada da Linha Alta neste Município._x000D_
 Justificamos esse pedido atendo a solicitação dos moradores da Comunidade.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/934/odzuj9aoqxzzk2yslaxkrm49qu4rntfuh8zssa5s.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/934/odzuj9aoqxzzk2yslaxkrm49qu4rntfuh8zssa5s.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 58/2023 VEREADOR DIRCEU DUARTE</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/935/fb5tv94c12vfp49f2xn8em87mxf78aduex256vri.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/935/fb5tv94c12vfp49f2xn8em87mxf78aduex256vri.pdf</t>
   </si>
   <si>
     <t>Resumo:  VIABILIDADE DE REALIZAR A APLICAÇÃO DE CAMADA DE LAMA ASFÁLTICA NO CALÇAMENTO QUE LIGA A PR 471 COM A COMUNIDADE DE SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/936/ncev59fxlblrmfgquhtytgki7gyrlif54qdfypnl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/936/ncev59fxlblrmfgquhtytgki7gyrlif54qdfypnl.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de implantar novamente o terceiro turno médico no posto de saú-de de nosso Município._x000D_
 Essa iniciativa vai possibilitar o atendimento médico aos cidadãos que por vários motivos não conseguem consultar no ex...</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/937/cczj0ok3a4guvtqfhhputaaxsghen0flxzgavm6d.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/937/cczj0ok3a4guvtqfhhputaaxsghen0flxzgavm6d.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de alterar simbologia do cargo efetivo de Técnico em Higiêne Dental.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/938/yp3v0tljtbb2bkt432zjkvwyivzqycemhu2rwgwq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/938/yp3v0tljtbb2bkt432zjkvwyivzqycemhu2rwgwq.pdf</t>
   </si>
   <si>
     <t>Resumo:  Pavimentação poliédrica em trechos de nosso Município, Linha Pica Pau, Santa Bárbara (...)</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/939/gkjov6yfbqqt6sarsut3u7qlznyyikk2jdw3bmwn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/939/gkjov6yfbqqt6sarsut3u7qlznyyikk2jdw3bmwn.pdf</t>
   </si>
   <si>
     <t>Resumo:  possibilidade de pagamento do piso salárial aos profissionais de enfermagem e alterar simbologia dos técnicos em radiologia</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/940/qwwxiyhnskxtrbdivoiqoccf4nsq8l7tabpjawae.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/940/qwwxiyhnskxtrbdivoiqoccf4nsq8l7tabpjawae.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, que se digne es-tudar a viabilidade de realizar melhorias nas estradas da Linha São Paulo (Bu-fadeira) em nosso Município._x000D_
 Justificativa:_x000D_
 _x000D_
 A proposição que apresento tem a finalidade de atender as reinvindicações dos moradores que resi...</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/941/nkb4n399op1rh6i989kcqpalp4gqxxqyroaohutx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/941/nkb4n399op1rh6i989kcqpalp4gqxxqyroaohutx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na estrada que dá acesso à propriedade do sr. Major no D. de Santo Izidoro.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/950/qox5avxqsfkbb38ty7l4mpzi0qu9gldwnaxtfhsr.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/950/qox5avxqsfkbb38ty7l4mpzi0qu9gldwnaxtfhsr.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de instalar ar condicionado na Capela Mortuária de nossa Cidade.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/951/sduo0fjkt4lbdedf1hr8dmyryylrbpao7njhfst4.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/951/sduo0fjkt4lbdedf1hr8dmyryylrbpao7njhfst4.pdf</t>
   </si>
   <si>
     <t>Resumo:  Construção de calçamento na estrada que dá acesso a Comunidade de Trigolândia, iniciando no Bairro Alto Campo;</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/952/tiilmafwcyjlmukw7viij87crowahm8kukdl1pgx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/952/tiilmafwcyjlmukw7viij87crowahm8kukdl1pgx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de fazer melhorias na estrada da Linha Perobal, que passa pelas propriedades dos srs. Reinoaldo e Donizete Conradi.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/953/v0tlcukuh3dobshhgtiqxqstik259xllc4merygs.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/953/v0tlcukuh3dobshhgtiqxqstik259xllc4merygs.pdf</t>
   </si>
   <si>
     <t>Resumo:  Efetuar a melhoria e o cascalhamento das estradas da Linha Sertãozinho, passando pelo propriedade do Sr. Daniel Rademah.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/954/hymhqkuqavzefibw8wmhj96bxqbca9q7rsdrgwzm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/954/hymhqkuqavzefibw8wmhj96bxqbca9q7rsdrgwzm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Instalação de lombada próximo a propriedade do Senhor Alex Tavares - Linha Barra Grande</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/955/dosyfijnm6uals3xo3fjrtdkruakk2guvhdpmbwn.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/955/dosyfijnm6uals3xo3fjrtdkruakk2guvhdpmbwn.pdf</t>
   </si>
   <si>
     <t>Resumo:  Revisão e melhorias na iluminação pública do Distrito de Santo Isidoro.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/956/cj0thophuaqidpujxlxdkqrglmrbum9r3co7q1ro.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/956/cj0thophuaqidpujxlxdkqrglmrbum9r3co7q1ro.pdf</t>
   </si>
   <si>
     <t>Resumo:  Os Vereadores abaixo assinados, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reformar um bueiro com manilhas de 1 metro, loca-lizado próximo as propriedades das famílias Orcy e Fongaro, na Comuni-dade Igreja Amarela deste Município._x000D_
 Apresenta-se...</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/957/ec7czyboeu91je487fdk6j9pt1eixi3b3dxprghu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/957/ec7czyboeu91je487fdk6j9pt1eixi3b3dxprghu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de contratar uma pessoa ou designar um servidor público, para prestar serviço no Cemitério Municipal José de Ida de Lima.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/958/ay5amwjf4qmiaqr9ezzgqmqgi9mrefylojslo4tc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/958/ay5amwjf4qmiaqr9ezzgqmqgi9mrefylojslo4tc.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhoria e cascalhamento Com. São Jose</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/959/xryywdrgjkdxjq061w3chkxyqa3xebru2iddmkpv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/959/xryywdrgjkdxjq061w3chkxyqa3xebru2iddmkpv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reforma de plantadeira cedida em permissão de uso para a Associação dos Agricultores da Linha Trigolândia, através da Lei Municipal n° 2440/2023.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/960/wcvzum3rz18gmvooofcwtwwni2x6g5iluvkqhcys.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/960/wcvzum3rz18gmvooofcwtwwni2x6g5iluvkqhcys.pdf</t>
   </si>
   <si>
     <t>Resumo:  Estudar a viabilidade de realizar a conclusão da canalização da água para o abastecimento comunitário, instalado na Comunidade de Alto Barra Bonita, neste município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/961/esjgfgzlnhhpczgpekl3yigbcknjy9xjrbmqpaip.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/961/esjgfgzlnhhpczgpekl3yigbcknjy9xjrbmqpaip.pdf</t>
   </si>
   <si>
     <t>Resumo:  viabilidade de utilizar as coberturas dis antigos pontos de taxís, se outras destinações não tiverem, para serem colocadas em frente ao colégio Carlos Gomes.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/962/neqlhoj4z0lhnyup7ht2lqiqjb0ssgiycjfmmv05.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/962/neqlhoj4z0lhnyup7ht2lqiqjb0ssgiycjfmmv05.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de auxiliar financeiramente a Associação de Produtores Rurais Emenda Barra Grande, efetuar manutenção de Trator agrícola Emenda Barra Grande_x000D_
 LEI 2315/2023</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/963/bxrz3r7zltdtphjixuhutlihxkzaw5ut7apeariq.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/963/bxrz3r7zltdtphjixuhutlihxkzaw5ut7apeariq.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais, Indica ao Exmo. sr. Prefeito Municipal que estude a viabilidade de repassar para a associação da Linha Santa Bárbara um espalhador de calcário.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/964/jjny1godbrfakhqxfqcynymdy0izj4u3laqy3gyc.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/964/jjny1godbrfakhqxfqcynymdy0izj4u3laqy3gyc.pdf</t>
   </si>
   <si>
     <t>Resumo:  As vereadoras abaixo assinados, de acordo com as normas regimentais indicam ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de entrar em contato com os responsáveis pela Sanepar para realizar a conclusão da instalação de rede de água, (...) na rua 13 de maio.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/965/fgaomallija11goitqii4xtnhebqurexlvusuaww.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/965/fgaomallija11goitqii4xtnhebqurexlvusuaww.pdf</t>
   </si>
   <si>
     <t>Resumo:  A vereadora abaixo descrita indica ao Exmo. sr. Prefeito Municipal estude a viabilidade de construir um canil municipal para auxiliar no tratamento de cães e gatos.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/966/pnfhptphl66hgobpmtpbmjlgjy0fgnw9hfyjjs0f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/966/pnfhptphl66hgobpmtpbmjlgjy0fgnw9hfyjjs0f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de arrumar um boeiro e fazer o cascalhamento no acesso a propriedade do sr. Pedro Ludvichak, na Linha Zata, bem como faça o boiero para acesso na propriedadade do sr. Mano Bressan, na Linha Rosário D'oeste.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/967/atoh3w8vmw9bruxcroiijvctc1eufoeeswcpnjno.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/967/atoh3w8vmw9bruxcroiijvctc1eufoeeswcpnjno.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de arrumar o calçamento existente na Linha São Bento, diante dos inúmeros problemas para trafegar pela via.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/968/2sitlm714d6kdbqbvdwrwvzgmvyzyjicspmre2tg.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/968/2sitlm714d6kdbqbvdwrwvzgmvyzyjicspmre2tg.pdf</t>
   </si>
   <si>
     <t>Resumo:  estude a viabilidade de colocar os vidros das janelas da Escola Municipal Angelina Segalla Dezan que estão faltando, bem como fazer a substituiçao dos que estão quebrados;</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/969/shijo7qrdj4dplypr8szlolwfo87rqwtldia795b.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/969/shijo7qrdj4dplypr8szlolwfo87rqwtldia795b.pdf</t>
   </si>
   <si>
     <t>Resumo:  Regularizar a sinalização nas ruas que tiveram alterações de sentido, para fazer o controle de tráfego no local.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/970/7wwtiwdka262mohb3z3xbsjkwwmhrpdltgom0liu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/970/7wwtiwdka262mohb3z3xbsjkwwmhrpdltgom0liu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar as melhorias necessárias no Boeiro, localizado na Linha Ferrari próximo da Fazenda do Sr. Dobrandino.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/971/jxaqjexcbnhgqrwvxh6tw7zwwbnvqb1gbwwlmet1.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/971/jxaqjexcbnhgqrwvxh6tw7zwwbnvqb1gbwwlmet1.pdf</t>
   </si>
   <si>
     <t>Resumo:  viabilidade de entrar em contato com os orgãos competentes no sentido de incluir nosso município em programas de casas populares.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/972/tjdvbbbpojekutlhwrwqjqtmrgraoiad129tcfaa.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/972/tjdvbbbpojekutlhwrwqjqtmrgraoiad129tcfaa.pdf</t>
   </si>
   <si>
     <t>Resumo:  melhorias na estrada que dá acesso à propriedade do sr. Luiz Burrati, Comunidade Cruz Alta;</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/973/rejw3ilzppwtr7ip4hpcgsoizwkf5hbndhrbprto.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/973/rejw3ilzppwtr7ip4hpcgsoizwkf5hbndhrbprto.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de construir 2 quadras de futebol de areia, cercadas, nos canteiros centrais das avenidas São Paulo e Paraná em nosso Município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/974/yb048zpdya1k9kii2xpgvgc3tl29rlobr3kmytiu.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/974/yb048zpdya1k9kii2xpgvgc3tl29rlobr3kmytiu.pdf</t>
   </si>
   <si>
     <t>Resumo:  Fundo municipal para Financiamento de Políticas para as mulheres.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/975/ikaimie0bw6jvzz9pzhbuw9ealo9dnif1vdmvw7e.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/975/ikaimie0bw6jvzz9pzhbuw9ealo9dnif1vdmvw7e.pdf</t>
   </si>
   <si>
     <t>Resumo:  realizar ampla divulgação para a população, no que se refere ao canal de ouvidoria do Município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/976/arhcpjkeci3iuqdrbtctbtcjvfrav6oaueupyooe.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/976/arhcpjkeci3iuqdrbtctbtcjvfrav6oaueupyooe.pdf</t>
   </si>
   <si>
     <t>Resumo:  entrar em contato com os responsáveis pela Copel, no sentido de solicitar que seja feito os serviços necessários com relação ao aumento da carga elétrica na Escola Municipal Angelina Segala Dezan</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/977/5qkoojrah81lrdgk3zoqji7do7fkgtaztaxxnats.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/977/5qkoojrah81lrdgk3zoqji7do7fkgtaztaxxnats.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, para que interve-nha junto aos órgãos competentes sobre a situação de risco descrita no relatório n° 071-2023, da Defesa Civil Municipal, que segue em anexo._x000D_
 A presente indicação busca a resolução do problema, e reforça o nosso compr...</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/978/nisj8hi4xytkqwt6qhnn15m7uct7ycwkvvdskz7c.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/978/nisj8hi4xytkqwt6qhnn15m7uct7ycwkvvdskz7c.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabili-dade de “realizar a reforma de um boeiro localizado na estrada que dá acesso a propriedade do Senhor Nelson Cogo na Comunidade de Alto Barra Boni-ta”._x000D_
 Torna-se necessário pois o referido boeiro enco...</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/980/g9llfy1axx8jldjchnqj5msbedrpg1biujetp4tt.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/980/g9llfy1axx8jldjchnqj5msbedrpg1biujetp4tt.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de fazer remanejamento de verbas no valor de até 1.000.000,00, para a compra de medicamentos para o posto de Saúde Municipal.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/981/7tdgyaog5xm3ffv4yuh8m4sl3ytsdmhsz0wny6ow.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/981/7tdgyaog5xm3ffv4yuh8m4sl3ytsdmhsz0wny6ow.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 107/2023_x000D_
 _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 Os Vereadores abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de reformar um bueiro, localizado próximo à propriedade do Sr. Dirceu Hanel, na Comunidade Alto Barra, neste Município._x000D_
 ...</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/982/db4jzebfw1bi5dncv6ihgq9fvo4lrgv7oviwtpry.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/982/db4jzebfw1bi5dncv6ihgq9fvo4lrgv7oviwtpry.pdf</t>
   </si>
   <si>
     <t>Resumo:  O Vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, se digne estudar a viabilidade de realizar asfaltamento e melhorias na rede fluvial, no prolon-gamento da Rua Minas Gerais, trecho que se inicia a Rua João Matias, Bairro João Paulo II, neste Município._x000D_
 A p...</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/983/3gqpygntv5mbzymlyezjcscojjnyqzwqvevhkvsv.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/983/3gqpygntv5mbzymlyezjcscojjnyqzwqvevhkvsv.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias nas estradas da Comunidade Nova Esperança, em nosso Município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/984/v3jqcxfjyz6nehb8uzpbnkyxvzogfrbg0enrhgkx.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/984/v3jqcxfjyz6nehb8uzpbnkyxvzogfrbg0enrhgkx.pdf</t>
   </si>
   <si>
     <t>Resumo:  Camada de Lama asfáltica ruas Maranhão, Rondônia e Rio Branco.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/985/5ldh5w6vryfsut9chb9vrirurbc5mbx3sjr5ht2d.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/985/5ldh5w6vryfsut9chb9vrirurbc5mbx3sjr5ht2d.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias e Cascalhamento, da estrada que dá acesso à propriedade do Sr. Sebastião Lechinski, na Comunidade Novo Horizonte.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/986/se0cnq4kkvmrwg9v318ruydhtz8zslakkethqpvf.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/986/se0cnq4kkvmrwg9v318ruydhtz8zslakkethqpvf.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 112/2023_x000D_
 _x000D_
 Senhores (as) Vereadores (as),_x000D_
 A Vereadora abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, para estudar a viabilidade de realizar o prolongamento da Rua Maria Luiza, saindo em direção à Avenida dos Pioneiros, no Bairro jardim Floresta, Loteamento Carvalho, em nosso Municí...</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/987/tnxsspocaotsryqdgk1qdnqy2rucqm7uqki19sgz.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/987/tnxsspocaotsryqdgk1qdnqy2rucqm7uqki19sgz.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 113/2023_x000D_
 _x000D_
 Senhores (as) Vereadores (as),_x000D_
 A Vereadora abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo. Prefeito Municipal, para que estude a viabilidade de realizar cascalhamento e manilhamento, em frente à rua Verena Dal Magro._x000D_
 _x000D_
 ...</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/988/4nick6kgkudxn4d0lreezwr4220wwgump7dcdvme.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/988/4nick6kgkudxn4d0lreezwr4220wwgump7dcdvme.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhoria e cascalhamento da estrada que dá acesso a propriedadade do Sr. Junior Brandini.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/989/08n7a6n9umcc7nardhxxadvnopkfeqiwxkkmzquh.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/989/08n7a6n9umcc7nardhxxadvnopkfeqiwxkkmzquh.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, de acordo com as normas regimentais, indica ao Exmo. Prefeito, que estude a viabilidade de alterar o nível das ocupantes do cargo de Telefonista.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/990/ofe9rue1lu9ybsrc4dyws4nmf40a1buec25dtxet.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/990/ofe9rue1lu9ybsrc4dyws4nmf40a1buec25dtxet.pdf</t>
   </si>
   <si>
     <t>Resumo:  A Vereadora abaixo assinado, indica ao exmo. Prefeito para estudar a viabilidade de entrar em contato com o responsável pela Praia Artificial de Barra Bonita, para ceder quiosque gratuito a cada 2 meses para o Clube de Mães do Distrito.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/991/kg4tazqoy83fxnysdgkawaebjtzd1lmsp3ri2wb8.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/991/kg4tazqoy83fxnysdgkawaebjtzd1lmsp3ri2wb8.pdf</t>
   </si>
   <si>
     <t>Resumo:  O vereador abaixo assinado, conforme as normas regimentais, indica ao Exmo. Prefeito que estude a viabilidade de alterar o nível dos cargos de borracheiro e auxiliar de mecânico.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/992/elymnrnuwqom5eyzt5qc0vdqbwyllue7tbkgtv8l.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/992/elymnrnuwqom5eyzt5qc0vdqbwyllue7tbkgtv8l.pdf</t>
   </si>
   <si>
     <t>Resumo:  Realizar melhorias no perímetro urbano de nossa Cidade:_x000D_
 repintura de faixas de pedestres e providenciar placas em frente aos bancos e farmácias.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/993/say7ktdfgchk2iojxbf9hcq77yyx05c0nqh6epac.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/993/say7ktdfgchk2iojxbf9hcq77yyx05c0nqh6epac.pdf</t>
   </si>
   <si>
     <t>Resumo:  Colocação de placas de sinalização em frente ao Colégio do D. de Santo Isidoro.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/994/fjynpmdvgfptiddjtgfuhvxik1kzbff2p1inor2f.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/994/fjynpmdvgfptiddjtgfuhvxik1kzbff2p1inor2f.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de realizar as melhorias de reforma de bueiro. Comunidade de Alto Alegre.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/995/kxanhfadrirrhoycu4271r3ja6yfpboggpsvvqzl.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/995/kxanhfadrirrhoycu4271r3ja6yfpboggpsvvqzl.pdf</t>
   </si>
   <si>
     <t>Resumo:  Desentupir a boca de lobo localizada na Rua Minas Gerais.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/996/wthfcgyky6uxtoy2dyl4aghwpmcs7uejglkvcpmm.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/996/wthfcgyky6uxtoy2dyl4aghwpmcs7uejglkvcpmm.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias na iluminação e no alambrado do campo de futebol suíço da comunidade de Igreja Amarela, melhorias e cascalhamento da estrada que dá acesso às propriedades dos Srs. Nilson e Ade Calgaroto</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/997/ctsjfvho8506ggkn5l4fnd3bgosoi0ybprtohxqk.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/997/ctsjfvho8506ggkn5l4fnd3bgosoi0ybprtohxqk.pdf</t>
   </si>
   <si>
     <t>Resumo:  Limpeza de ruas e calçadas, pinturas dos meios- fios, e pintura de faixas e lombadas nas ruas, com a sinalização de placas.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/998/r53wjxhmsballusxpcbg0fpjyhw0ybb4uvinvzhb.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/998/r53wjxhmsballusxpcbg0fpjyhw0ybb4uvinvzhb.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias em bueiro em estrada que dá acesso ao D. de Barra bonita, próximo às propriedades do Sr. Francisco Oenning e do Sr. Bertílio Heidemann.(causando alagamento.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/999/an4stkew0aedj2qevbqsuytfreswtzduqranzqas.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/999/an4stkew0aedj2qevbqsuytfreswtzduqranzqas.pdf</t>
   </si>
   <si>
     <t>Resumo:  Melhorias de Boca de Lobo, e melhorias de estradas, na Comunidade Procopiack e Santa Terezinha.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/2dvnwoexdndhw3f7oxtluu9hiakdvzd2edvzxths.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/2dvnwoexdndhw3f7oxtluu9hiakdvzd2edvzxths.pdf</t>
   </si>
   <si>
     <t>Resumo:  Reforma de um bueiro, comunidade Santa Bárbara.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/mt1lncl6u0u1laoj7zofburg9jdvbsyor9wlw3on.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/mt1lncl6u0u1laoj7zofburg9jdvbsyor9wlw3on.pdf</t>
   </si>
   <si>
     <t>Resumo:  Viabilidade de entrar em contato com os responsáveis pela Itaipu Binacional, no sentido de verificar a possibilidade de conseguir um gerador de energia, para ser instalado no Posto de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>OSMAR ZORSI, ANDREIA PEREIRA, ANTENOR CARLOS DA MOTTA ( NEGO MOTTA), DIRCEU DUARTE PEPE, GILMAR BISSOTO (MANINHO ), IVONE BONETTI BRANDT, KAINAN MAXOEL DA SILVA, LEANDRO SALLA, TATIANE RENOSTO ZANCHETA</t>
+    <t>OSMAR ZORSI, ANDREIA PEREIRA, ANTENOR CARLOS DA MOTTA - NEGO MOTTA, DIRCEU DUARTE - PEPE, GILMAR BISSOTO - MANINHO, IVONE BRANDT, KAINAN MAXOEL DA SILVA, LEANDRO SALLA, TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
   </si>
   <si>
     <t>indicação teste sistema</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dwxo01a6diek2okzkkzuqwppxa7rjomzs6mgz2lw.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dwxo01a6diek2okzkkzuqwppxa7rjomzs6mgz2lw.pdf</t>
   </si>
   <si>
     <t>Resumo:  indicação para calçamento em 30 metros na Rua Atlântica.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/896/1bvxmnxmlt98lu3p6qkjhtrfxwllotovvsdmjo4p.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/896/1bvxmnxmlt98lu3p6qkjhtrfxwllotovvsdmjo4p.pdf</t>
   </si>
   <si>
     <t>Resumo:  Auxílio deslocamento para os professores que residem no interior do Município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/979/iayymaahxl0fp0bre2nr1mhx0tbi4pa0fuf98plp.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/979/iayymaahxl0fp0bre2nr1mhx0tbi4pa0fuf98plp.pdf</t>
   </si>
   <si>
     <t>Resumo:  INDICAÇÃO N° 105/2023_x000D_
 _x000D_
 Senhores (as) Vereadores (as),_x000D_
 Os Vereadores abaixo assinados, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal, para que estu-de a viabilidade de declarar de Utilidade Pública a Associação de Pais Mestres e Funcionários do Colégio Estadual Princesa Izabel, Ensino Fundamental Médio e Nor...</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/projeto_de_decreto_legislativo_01_de_2023.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/projeto_de_decreto_legislativo_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Conras do Município_x000D_
 de Três Barras do Paraná, Exercício Financeiro_x000D_
 de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/proposta_de_emenda_a_lei_org_01_2023.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/proposta_de_emenda_a_lei_org_01_2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL N_x000D_
 01/2023_x000D_
 Altera dispositivos da Lei Orgânica Municipal._x000D_
 Emenda a Lei Orgânica Municipal, conforme segue:_x000D_
 Art. 1°. Ficam alterados, acrescidos, suprimidos ou revogados,_x000D_
 dispositivos da Lei Orgânica Municipal de Três Barras do Paraná, conforme_x000D_
 redações que seguem</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>EIMP.</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA (ORÇAMENTÁRIA)</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/emenda_impositiva_01_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 01 DE 2023 AO PROJETO DE LEI 2.520 DE 2023.</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 02 DE 2023 AO PROJETO DE LEI 2.520 DE 2023.</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 03 DE 2023 AO PROJETO DE LEI 2.520 DE 2023.</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/emenda_impositiva_04_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 04 DE 2023 AO PROJETO DE LEI 2.520 DE 2023.</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/emenda_impositiva_05_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA 05 DE 2023 AO PROJETO DE LEI 2.520 DE 2023.</t>
+  </si>
+  <si>
+    <t>4190</t>
+  </si>
+  <si>
+    <t>RMO</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO MISSÃO OFICIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_missao_oficial_01_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que foi feita no dia lo de fevereiro_x000D_
+corrente, onde participei da solenidade de posse de deputados estaduais e' REQUEIRO_x000D_
+assim, a autorização para pagamento de 1,0 (uma) diríria de deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4189</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis, para recoúecer como Missão oÍicial a viagem que será feita no dia 27 de fevereiro_x000D_
+corrente, onde participarei de reuniões em curitiba representando o Legislativo_x000D_
+Municipal e, REQUEIRO assim, a autorização para pagamento de 1,0 (uma) diríria de_x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4188</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis,parareconhecercomoMissãoOficialaviagemqueseráfeitanodia06a0Sde_x000D_
+marçocorrente,ondeparticipareiemBrasília'CapitalFederal'dereuniõescomDeputadosFederais,_x000D_
+alémdeoutrasreuniõesemMinistérios'e'REQUEIROassim'aautorização_x000D_
+para pagamento de 2,5 (duas e meia) dirárias de deslocamento'_x000D_
+Aguardo a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4187</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_oficial_04_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que será feita no dia 2l de março_x000D_
+corente, onde participarei em Curitiba, Capital Estadual, de reunião com o Deputado_x000D_
+Estadual Adão Litro, e, REQUEIRO assim, a autorização para Pagamento de 0'5_x000D_
+(meia) diríria de deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4186</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimneot_oficila_05_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta Casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que foi feita no dia l0 de março_x000D_
+passado, onde participei de reunião em Cascavel, representando o Legislativo Municipal_x000D_
+em encontro com o Deputado Federal Deltan Dallagnol e Deputado Estadual Fábio_x000D_
+de Oliveira e, REQUEIRO assim, a autorização para pagamento de 0,5 (meia) diríria_x000D_
+de deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimneto_de_missao_oficial_06_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta Casa de_x000D_
+Leis, para recoúecer como Missão Oficial a viagem que será feita nos dias 04 e 05 de_x000D_
+abril de 2023, onde participarei de reuniões em curitiba representando o Legislativo_x000D_
+Municipal e, REQUEIRO assim, a autorização para pagamento de 2,0 (duas) diárias de_x000D_
+deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4184</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimneto_oficial_07_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta casa_x000D_
+de Leis, para reconhecer como Missão oficial a viagem que será feita nos dias 30 e 3l_x000D_
+de agosto de 2023, onde participaremos de reuniões em curitiba representando o Legislativo_x000D_
+Municipal, juntamente com os Deputados Hussein Bakri e sandro Arex, e,_x000D_
+REQUEREMOS assim, a autorização para pagamento de 1,5 (uma e meia) dirírias de_x000D_
+deslocamento._x000D_
+Aguardamos a aprovação dos nobres vereadores._x000D_
+Atenciosamente,_x000D_
+Três Barras do paraná, 29 de agosto de2023.</t>
+  </si>
+  <si>
+    <t>4183</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_08_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta Casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 19 e 20 de_x000D_
+outubro corrente, onde participarei em Curitiba, Capital Estadual, de reunião com o_x000D_
+Deputado Estadual Beto Richa, bem como posteriormente participarei de reuniôes com_x000D_
+o Deputado Estadual Adão Litro, bem como o Deputado Federal Paulo Litro, e, REQUEIRO_x000D_
+assim, a autorização para pagamento de 1,5 (uma e meia) diária de deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 16 de outubro de 2023 .</t>
+  </si>
+  <si>
+    <t>4182</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/requerimneto_de_miissao_oficial_09_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta Casa_x000D_
+de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 24 e25_x000D_
+de outubro de 2023,onde participaremos de reuniões em Curitiba representando o LegislativoMunicipal,_x000D_
+juntamentecomaSecretariadelnfraestruturadoEstado'visitando_x000D_
+o Gabinete da Liderança do Govemo' e' REQUEREMOS assim' a autorização para_x000D_
+pagamento de 1,5 (uma e meia) diárias de deslocamento'_x000D_
+Aguardamos a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,_x000D_
+Três Banas do Paraná,23 de outubro de2023'</t>
+  </si>
+  <si>
+    <t>4181</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/requerimento_oficial_10_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, a vereadora abaixo-assinada requer aprovação desta Casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 26 e 27de_x000D_
+outubro de 2023,onde participareide reuniões em Curitiba representando o Legislativo_x000D_
+Municipal perante o Gabinete do Deputado Estadual Denian Couto' e' REQUEIRO_x000D_
+assim, a autorização para pagamento de l '5_x000D_
+(uma e meia) diarias de deslocamento'_x000D_
+Aguardo a aprovação dos nobres vereadores'_x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 23 de outubro de2023'</t>
+  </si>
+  <si>
+    <t>4180</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_11_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, o vereador abaixo-assinado, requer aprovação desta Casa de_x000D_
+Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 07 e 08 de_x000D_
+novembro corrente, onde participarei de reunião na Casa Civil, bem como com o Deputado_x000D_
+Estadual Gugu Bueno, fazendo reivindicações para o Município, e, REQUEIRO_x000D_
+assim, a autorização para pagamento de 2,0 (duas) diárias de deslocamento._x000D_
+Aguardo a aprovação dos nobres vereadores._x000D_
+Atenciosamente,_x000D_
+Três Barras do Paraná, 06 de novembro de2023.</t>
+  </si>
+  <si>
+    <t>4179</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimneto_missao_oficial_01_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe acerca da apresentação de emendas impositivas_x000D_
+ao projeto de Lei Orçamentária Anual' e dá outras_x000D_
+providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4674,67 +4971,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/249/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/250/tlixzd88buiwh9lc4aislsmgteikq64qoseiqrai.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/251/wgppuly013upl4nqofswl4csjr1nczght9bvt0jo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ugn0br2lt1n7zd4bgsdrmmae9z1rgxz2t9uppcxd.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/253/xyveeizsqb8stah9qbcwjeqe3uv7bubfs2c5y0bo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/254/lhqi9dgsalplikjzkykpkcm6om5tsrbok8j2pf2f.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/255/skbf8drzliou2gg8pprvfcl6qaggdwnu2mqyxmrw.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/256/a7odcvxmoocniuacjseodhuqy1ol0tsmovcoipq8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/257/tt7eihhgu1fgnmtakxtcfnvqnkgpnq5ddj1s0ork.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/258/tdm9omcditj47vjcskmchuutjpezn090ntfozdee.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/259/qflxv9xgkqxqvvtvwa4qkmvddqs9aarnk5fntq4j.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/260/w9mkjoz62vnrq4usgra0lplko4opprzvrvlypbla.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/261/0odx4eshhul8xg67icrvisys2gxhixvfgmvodq9n.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/262/qb4elw2bw7i7wf8xxinyo7byihmmhjkhfxhk2owb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/263/6cwnb0njnpfhwgzinxx6q57y0q4nfajln816qezj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ncid4tibglpdnjcnqyonypb6h5lmzdtbkhxr0hrh.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/266/br9hfbgqv5u0xpnf0oedr1csicxpvtuurxna8lfo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/267/f5mdn3uuevikbswvjzdu9g6m6puoso6gmqxj3pbn.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/268/pl_2646.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/269/e1xi7krdip2zsxl65eu1cixsnebststojlldjg4o.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/270/4zzik6wf0f3vxzo8pzgdeqoz9i9qx4ju8gelp124.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/271/kiva71jmfmlebd5i5tbg4vfmtduwnnpkwdteekj2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/272/mb31fn9kgjibvogtqwqaq83z1tc4hhimlohdxcud.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/273/yxfdlhyn8kzlhbxoloep1qltihvlb43wmrtzez2c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/274/8bs7eqfhec1xmrqawqjm1agendik0e0drkpfwjf7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/275/erd6vscro1u7cqqkdg89ojladqgwr0okru9qo4iu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/276/wmxva2auyqxhmeng7wy4o28l6cevh8pwzkhsrfvy.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/277/n5oe1aw5rvffvgjdpjv1iuu43s1amv4vq6tw8rq0.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/278/mpzp9g1eghkrz1ohouccplaizawlzqojjmnendrm.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/279/vfuuuxj46ndnazyb8fwoopfak60a5sg12ijc7umo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/280/40ntzfizwrcgxxxhif193avbh4idl68yltcwu43u.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/281/zjolhq272gbyjho7oelry4eag2gifrezjzbdk5y3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/282/axkso94jznbqze2yescaf6spldhby1okjpbuqwql.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/283/su4au3vnkhudzqnki1q6aptct65de9ukwvhtii68.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/284/litbcgjhv7kmzsuw4i6ltdnaxf43o0kz13bxup9d.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/285/yz1pzachk5xvolnufe1uyciooigxnd15mj5hibiv.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/287/oxiyvagyrnhfpymz5wl7ykodbbiutpx5cf0kml4g.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/288/wo5a3ugaxfgqs15xqfm0vdpxfc5fgs3y1tzhkou7.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/289/awhu9g1t9qesl4fank494bdcrwu8rswppygbr39z.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/290/mavmglqotjmgbhhfwu9d4rpdmookryimxxhnasc2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/291/udgkaalbxwohlxlzumgyfmz5lchn8vhvmlsou3k2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/292/8egxenc4cpt93wkvg8knmjgo646kyfz8hl6ovvdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/293/lj6d9l6jslhjic0piersh0p43xqrck9pirxofw0n.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ucrm9su7cz6wkwpevb04sqcyuy8zkj2mqp3m605v.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/295/cv9oo2mlqivziqx3nsbqikghijs2mg9xkvrlmyvb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/296/n1oenog7aij02wk9nkc79latnoozvbzxfdi1zena.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/297/enqtdcy280yecjmsrqgmq5mokxqwumn7filcspc8.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/298/bg7agli1115ouo8yazuyjljnvadv3nwwjleufey7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/299/g3gd8w4fdfmhc4sppyyq9s2rebf9w19zkcxjuog5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/300/xrzl7hg0nwcvkqnoodruhtxsaxhwe6pdb5wh040t.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/301/d4v2cfewoc7a3d33y3d3jh3lzqfx1m4jxtyduuya.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/302/jpiavnyky2h3jwuo9velgqvqpzzk805ktq8ljffk.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ylq82fch9823uymdniqibktam4rwbwy4ujkpl4ru.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/304/irtsb5whooy2wdnrtala8ni414updkeu2yuz0jm1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/305/szoi17z9qt0pucxxgorkqn0ki0eudvuigjxbz1bn.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/306/tadabmiuvav0rmvr5hib1hxzqwh87shtkhn1uhvs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/307/rcwxvepcng0hukvgnliiwszwjba5j0prjuolcauu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/308/nt4jydaal7293fkizy3yzvj6glcrpqfvfm0rbocs.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/309/scjadxqcxonfw7u2jxb0hhjjbosbwtu50tzfzywx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/310/bpahrur5d15us0aqf343bbbziyxu1ewcvvmnelcf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/311/87cwu0ena33wc0l84cxwnztmn3mqjy4rdjmsh5kh.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/312/8bb5qdx8q875ic4lrnxdnopybrjekbg0asgv0iux.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/313/van1e5i4lafd70u1jsaffeokbzo633ghjlvpwyph.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/314/q7i3pvqwkjwikt6lyvbd7dprko8eyxwqgffqc8cy.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/315/uh9nyisei4bwip75oox9jz3kecrzvhsbb0spv3yp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/316/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/317/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/318/xw4gfrelhmkpdsddldfqoacezfeaxccgpvgvhdvh.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/319/frohvkvncb4vdbftm2ljrivbxulm4tg3p7efdn0a.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/320/ft5mbcle1ajasxvv0ejjp6rgnwowrqblbk4smixw.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ukraalyfkdo8sixhchldc0blkbausplfsrwu761c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/322/mlcisu4zmzufxbxsmhf7yvas3j18x8n9yplec25s.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/323/n9km7yua2en1uffdbc3ba6dhb1hw4m3jihj3ap3i.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/325/aehec2kgpqmao0vqeo30dfcjwvq4xef2mrddmus2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/324/3b9yuki1vhup5v44afvp0ftrywsm0vcti10ztqwx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/326/kdgftzeilcnray5up0edsu5eikxaolgk3iktgmti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/327/qeregviqqwmrbmwuuzqkgckt1edyjuw8c0aovnfv.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/328/qofuktnj6lcxlqfqsogtb2ui2ydprwecg1nend2i.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/330/qcmozylnxml74sekggpmdgbbaqodb7tqsdgjuxmz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmtresbarras.legislarr.com.br/proposicoes/?idCategoriaProposicao=134&amp;apiPage=15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/331/cxjetvhaofmok4bmyg3jsnrtni3rhrp4nl5tvjmr.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/332/uzjnaxhsjjmafyc5mwi9gwbexrb2tgqb4zydmpt0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/333/r0jxd1ffrv7aihsdbfqzqvb2glv6tcgu0ei3druu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/339/5t4wuxt7skueqzcfcp72fvslpo6wjei8qmhekium.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/340/gio676bo4lnws3wzbfqrovqm1kka59uge0jwfilh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/341/rve5dleaea87shbqhdkfannc6er1ifaq4cj7t9lb.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/342/o3xjewch7o84qa3tubwmo9unbaqhkbnhrgaupqsa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/343/d51vhieofkq6rb9dwjqrhyhtbnvikxus8y9mddaf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/344/ab3efhssgxrpjbynbbkzeqvfkg6lzlb4q34jxn94.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/345/rxrmiqkkud0atzskwyos1cwanoywwuogfibwf1qw.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/346/xxcesagh79dcv1ulrny17qtkvquwzvxjjn6kn12i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/347/obvnuoxziofpezjxa0wv0lwmxlnncomlg4spvo71.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/348/vb5sshjdvt1bydkusqmfr8bcnwnqux5ccqqlbymr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/349/kh6qx0b5g6qrzpulohtxqrhthkczpryulkjnsda4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/350/iiuhj1el38iutnqzfcakiwpntdhvuv18klvplfbt.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/351/i1ok2lgcwfefs0jzmcw6iboktab8goexwq2hfdq6.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/353/gmwh20cd98nygd7d8nxzfko75jrxjlw3gp96dl3h.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/354/naixqawea3b3b2zjba18ejtno1tgdxrixf7pvfzl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/355/kwsdhsa1p2eeqkh9qxdrzize4ozkf5qe6jxrcwjy.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/356/rzhfnrsu6s3ifuauhxkp5wgyrgnomyg2vp2js6jf.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/358/bfdv8lprrdyndlb5xuwm9jphfnchhpnwywqzahas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/359/d1njptgypqupcfihia50moatofhpynnb9hpvkjto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/360/bsswz8vvykrpifjooohhj3ubgjs5pfjgjzncjvow.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/361/jnjd4ermoj2ov2g2cpk5ti5ckdjxyknouygapvoz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/362/ryj4zc7rm8hscnuswaofhtqk59zu0bgn2fz2j4u2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/363/zxfsqregvv3er4rqwu9efzqil1lppon7tpididiu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/364/dzic444drxtinkm4nablgvchcu7g732km45yogwc.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/365/dnzrxvd9np94kuhwx3lelkm8cbmn7qb0cjhfxpy6.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/366/q1mhns1zlusi4vs6diwsibb2xhx0b3maouf1exfx.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ctayknyegtj2ermywasxquva67huzxlwbhmuthxw.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/368/jdnpgwgaczs15ymunoa7762a5vfpuvlgupe5w8zp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/369/pvt41evt85ckqmlft4ohgfg73sdzitpytipxrrcq.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/370/2n1b9nzz6i17hsp7gpdogu10tfzto0pvlrqqwwv6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/371/zal6tildgkfhjrv8qfy8bzkspkxdoktiqmnijnvb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/372/buoicbtp76lhsidralew2ghc5foao33ibhmuukcj.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/373/dn87mlf16paosevs9bn7a5w0i04sakpvogyk123z.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/374/vihxv1ewvsuzwdnqmzkakwqbq9d6y1mjv5taqzx7.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/375/etkzn4kwb11rzsgrmplbac4gkjlc0tyrbx8l7hmi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/376/juwxaxqsk0dy4hqacuxzmhsb7f4h7qlmn5elm4sb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/377/szzlprgwk1wd0trnjghgdq2akdyhvbeiokygihtx.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/378/wizhufergxyz9ny4jrnzxcjpcwhwuli6vixoiyua.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/379/zehu76t9hbhrfo5hfhvgnmepdyalewwfqpjofpvf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/380/z4lo54fgwkimv299awltp3m3pinolbywetnsdcfq.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/381/dtk3afxcbppewhlizu4lpz9tltzzvkzfqkeijmjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/382/2zf4eucfvkabwgvgbkhco2zmywrrprkvqckgcp3y.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/383/vpvqmhtpgf1bffvl0mgvekfdq2q0lh7um6smetp4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/384/ijwfa6pvvrrthapal6tiouen3ia3vligex3syssy.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/385/up8wjvrl77nu8phnaobdjra1cnn6an4wdowuf9w2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/386/ioqrltk1qbwnrzcbvamltkr8szrcfor61uildopu.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/387/05vu2pzzyn996tuwck39djvqe0nvdoyuq0mmkybu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/388/gbid1fmuuequtxixlvz6m2bjsoquouyrwwnb40yi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/389/dpngzgsyh1vikrjrdk7xygmxomrdfikqc7tqfduy.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/390/if40nvzksjuhr1y0pqp6pgqxzcpjn8qdilz182i8.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/391/omroenjgi81w0ovjg2fasqzx3kke1lxskpzdmlze.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/392/8ltxtwjwiwhplfwbfxeyb9eg56tb7i6lu1i2yyni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/393/aqkoa3rdafth9qiy4zn3ue5tiod29qut3vabmem8.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/394/axrcezoct9nkpx9z2em9a07m7mcgp4ardmf4njvd.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/395/lttujzjoo3j9lkyprh0j1rp0j3jlylrqhazhhuut.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/396/sadtgt19rckrtzyufnx0xgaim3a0x1e6yqyyrck6.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/397/ogkpbgzbusuuqxaoca8ufyfmmnbmf9a4xxreeaqn.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/398/irlzqd3pml2ibxrkd5jfoa1onajoers4ayxnwk6o.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/399/xdbeplepubdenvf32esuesyqqogxaapirprdzo0i.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/400/hzosesy5pt0kcvokmrzc200ho66qqdgtogtojosp.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/401/cjag39vlt0vx0gxehflme16cwjjon0hrb6yxoi9b.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/402/7maf5jg5mhppcbdomypgn35ikiwoaly019rhuj9d.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/403/a7ogjtgbgz00apufsymhk9w48eioe2zdiggy95w6.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/404/6m1pyvxl4mbof0c5xpxxvg9nkjqohaepgoghqbjt.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/405/fcgzlffuejr8wsrm0l5lzxrkunbey5q0awc2t464.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/406/gx0cupznjvcsvordp5dlwmqbudkzyqzax3qtcgc1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/407/0wjxgypcqc8hndsgzecp48lizpeihurogbiyfgsu.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/408/enyy5qfuresyzugpmgyazn2w138pnvyil2ukfpzw.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/409/iwxjo3sv2mazcsfxfeqiyiugtew6jctdeox0iswz.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/410/hqyxrxw0vbcaw6l4mzkqwcyf31kd7ezxccblzcz6.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/411/eqzuftpsobepyl6fwbulvz0cnrwhr9shrsgazxsa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/412/flfjy9sfdwn7yql0ft77dcwnpdf0k2eg2s3qyyg0.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/413/4smvkrzyly1pgsbshyse5svzn4jkit7mdwsca9sb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/414/kq4f2bpqtl0mqgg5uzs7thec9rmx9xtkfvudqytg.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/415/3aamuxbj39pgx8wlisgrgoqivd1tyl876lyef21c.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/416/u1ansco3wyutfy0nzbreqrlehgoxblhhslfgvksa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/417/qcxubktdqfy9z0oqyfar4jbssqezcuokefjulf75.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/418/37nkstyku6agsmwbnifdheercgqej0oz4m6r8iae.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/419/8tgrj9wdipg1n5ewxqiv3rjdcbkxpeh89mxhywtg.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/420/qflijglkghpu6ywwgqgaeopftz8lr9c5bqujinsa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/421/abnlosfojxqyir1rutdqaqicjverdxuvdn58bt0z.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/422/nadhl1epxmzknstuukzfncsoxs4u1m9ihcuiejcb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/423/g4cu0dngh2nwswhqqlvk4xkfhbdxnqyiuq3rjns5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/424/k5p36jik5s5savhwv6blciwqppmbqsz10gdjunnx.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/425/pkrfcowqhrlodqv8cx3cxpajgqreukkegcje43zh.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/426/tejlnfenk7s9giqsml9nmu3wgrnyf0cwescyhypy.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/427/4p5gibuforcofudwawqg2l0bfgei3jzi7uwbwqgb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/428/oqowui1vsmcvntd3nbbqlaitxbsefobywoc0valp.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/429/4id2hcgynjpl8937oqqqvpz6sifql1ze33labzvk.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/430/mcfs1qirmmsjxtuuwt5dn1bwqpzy6klqlsigpv5v.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/431/htnc0pirwcwfuz6uw0eoaanavtevbg6mxwu1cbz1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/432/lbajnh9rk0eayrlqjc7ex7nd5i0snljp9nyehphp.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/433/tqzgtrh8b61vbpzweylh46f4apnb4psgpabogcbo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/434/hdhbqhsaoqiip49xzjrzodkanxb7tvoivgozrrku.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/435/pqonko1pwlxrmvoxld2k7ztu9ofdph2qob1zvsvf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/436/0soeinugzrk32jtwehf6eq5vquokcsb3mr6w80uv.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/437/rkcjidsx4gjxgqkxehuskjshbxkzzrjs30b7rtaj.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/669/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/5.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/6.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2733/7.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/8.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/9.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/10.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/11.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/12.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/13.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/14.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/15.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/16.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/17.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/18.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/19.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/20.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2750/25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/26.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/27.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/28.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/29.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/31.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/32.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2757/33.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/34.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/97/r8ejtipdvbpoxhjbzqifg40ok0apdru2r98fovke.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/98/bsk8d27sz5fwjudgz3sqwq8w4cjsxz35klpr8eqe.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/99/ffitsoxznnxmr21vw2g6wrewqbpqqxl4eeyv1qjv.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/100/ukdtvvd5qrchfs1kvq4jlnlseywbnaqbi5qx4azs.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/101/ptojeto_de_lei_do_legislativo_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/102/pll_06_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/103/pll_07_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/104/abx2wl4sstnusstjtccbj5yauuyp2ggjplkjidi3.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/106/usv98nqeoi9pyfthfdfl7ubgmqc0fkxqcvqepjho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/107/hjbez5sxepkscdhamk1dwbodjie4hjnwerqxk52r.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/108/twwkqxf2ridqodgph6kzmgfdqxpigrq6n8zgyi06.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/109/pll_13_2023_osmar_zorzi.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/110/h4ehrnbfianotxwq6v1pdspjgcmcm8sbylmedvud.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/projeto_de_resolucao_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_resolucao_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/wqv6emdjyhhtxotpygnkkazufejeyd95wdxuuy5h.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/bivlyg3u7jpdlgbr3pwo7kamkvt7vi9qwomgk1v5.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/zk6kvotnhnwqa65bhkmzl8osb1kbt2elslaxigkw.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/zgyvburbsy1ramueyikakunnyewv4enly3xkazws.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/m5vgdgmwwz8pifobw8fjyyz45wfkx4lol0m9sg69.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/kpiwulelt7cah3rprglryd6g9vecywbv3yhuziwj.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/vs5ayuuigotpxhzjh3jdnov4xasn1xykic0o6xk4.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/req_8_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oizmipvnsavwi8ayd56aktszvwxelt8rjydxxtbj.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/0d0cnukptizuyxqrjke5xqbmkipiqpdxzh0hr75b.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/h9y1azhd9qn7cmti2teoa0og0aehtkb2rzvh4eym.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/zurbyjj7exkxet1bj0jc8amabybeuaiirmru9la7.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/gsiowgzyt99dtrirras6yh6m6yan8heo6zoic0ss.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/noby9v0vk7a4agb3lvxfqkt1eeon3a4mnojv2rnr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/8l06gmxdpxhimko3mhnk0vumdje1skpncofmf1s7.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/fkuecwjh2f7r4cslehi6cj4v6gyxyryacivi909f.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/kkf20nw3iarpzl6twguqsagwum3qkksnzhg5gtf6.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/ckf1qygwoomvjgyzjkv7vk5ht81vg2nqfrqsjbj7.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/mdr42ixbhpxvb7vdwtzjotrmsd9ekkx4jphlghnh.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/x20h2keehnqt8gst8wapex1ngpwhx7jfhfmvuner.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/8blnaxmq2g0bomkfo71knh3kk9ktuscz8d7vytwb.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/ukw9uuvfe0mopbizukro5f1ca11m160zug1c4hmj.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/totik2xsaq8c2ht6ruic2yweyxkkcxutw2khl0jl.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/jalep9bkefdae5gtxxjaxrdarfaicmhr4mjlf3sh.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/8jhkxvae99uej2iqhplkcmqogrvbgoi27l9mledq.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/880/qeec6r6cef97pvwyjm5q22yk7dn5qgwdhiykhk5g.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/881/79zybwtja7alpflslpeekqjohnsrgxojhg3z3ozr.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/882/h32gklesqeh3amakvch9yv6f0ydidnn3u5jpc2lm.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/883/1nzd7bie3jlns2c1fzqvxeaepxjyzkobtzjjcsnx.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/884/rwqxx8zkjzu2hsy0mnsrmclqmfolg55owm6bzrec.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/885/ygz21pk3svtlrvxsvh4wsjiw5uf8ylv647iek2c3.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/886/kxku98gebzmnklwpu62xp0mlgl5reagsxy1nzqjg.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/887/rv5kl8t2rzdhpl1gbxuytgdd5qkj4liisdrpid5x.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/888/hhrdx42qhxfjkcxhnm5vblhyszscwrltpycytwko.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/889/myj5b5t5adz3hnnjhnclchkfagho67q4rclmms07.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/890/le6bmshagwh4rx8eqgj9gzmaprzvw4i3y4mo1k12.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/891/fxovjs4bx41huhoon1vxwhxlsvld0mqeutexsemo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/892/eofij1xv48mz8eegwwo4vank4ptznjvmus3ynxih.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/893/erk5hyw8nmwu61eeqhzqvdizmcl9dwvuomne6l2j.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/895/2uddvnm0zpwyilw6ek9jgdrd8gbvgh8xa6iqpbdu.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/897/ri6aez5htvi4ffh3qzzlquvwmnjnecuizvl5visi.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/898/yy6yahvs4ojgikx7fetayoj6imqb3oowjfddsxtt.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/899/sn6utbwtthrz1dixss1pdnj37hykkhj9kpykjocj.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/900/oxjlnlhfypjqs3zuavijb6czkamlkdlodxetyk9s.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/901/mswk3hoqxn45ezqi82udjy5mx3m23kp9ag27tkzu.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/902/giml7iokujy6772wnrklcxkumkroz6ydgyawl32l.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/903/n48urnvc7rxwzzf2agheoftc0umdmgy1gl9usrcy.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/904/dnkap23dsss1e8djglvet7eoo5n1ual7mqrmuq5v.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/905/ys9rio31as0zgkq9y4hwcaescfkjsulywsvvdfi0.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/906/a9sg0owaiytpysh3cn4nzswdx9nwidso62r7staq.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/907/d4srh4sz9uo0x5fntxd5wpstqlieaoa94ecp0ezs.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/908/nzm3veei9tzgnakysc3mfz6inqac0lnrvkidhppr.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/909/4euriy4qehdpxtkxiwd8ivycdn5btos9cup8scun.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/910/srgawbjsj6bhtp7bgrzk288qvfpe2t4fcqflbykh.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/911/skcmse8eg9g5rn8pnyjfrrcx4vthsx7mhmemhwbz.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/912/yphaotze8dncbc3zobplkhkvfmw3obx14gcffdi7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/913/bf6xkg5f5fhfsxlrzglemlkubtrn420to6cs2ytj.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/914/bpza36licqwkmy5nzspjhr6qlupuq4ptlau7te81.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/915/908lfqcgqdwiojzan1wx4atvfcpfdvtndcjninzw.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/916/tua9ckzc83x9ykbsdntwxn7d4lmdam5imx5tnsz1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/917/anloyecijroy9o6y6mkoejyihv8mbcl5azgi32kb.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/918/wfubkjcv5ishfkc4zswb97dpyvanxwlkyyrk0bwg.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/919/yakkfwe4b1jppnnlj0vjgxumeinogf0uwisjima5.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/920/kczykvktbzq1ui6wu0hvytvfvufd7f6x6t1fsrfc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/921/lb4dctp5f0onfrfpocyzqumfqkhl4gu2ebtcd87p.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/922/xy7jycfjfgyeb0opx5ugrjmeyyzi5ni75lexayf6.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/923/oke55a09oyys0pmcxze799tubej41r58jlwa5oqq.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/924/chwbnpup9ogk5m7y3eddvasptxyvigxufkzf9npm.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/925/sgo4qojl6vqvauumqginkbug1maxq1xmiwztcwyq.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/926/cp7tj0xa6zukaxsugojohgtesxca0i4iomsypqtf.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/927/nhlwwkx84xzieyblotu5rtcnjzhxuckojbroavud.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/928/7uz9olaskn657rwfsf9ghtmjkfc4p9gpxdvllwby.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/929/smrpaqqw4rcpendhnoxrkthvi71o2oj698d5q51u.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/930/crwkeyzvin3dtsqasac1sk8uxadezaugdgrspqez.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/931/od8hmia2uhxxdcjl3z6lrrbjvqyeadxcespvospa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/932/kicn4qvcutba4xee68uvdafu3cdllluhxeoceujx.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/934/odzuj9aoqxzzk2yslaxkrm49qu4rntfuh8zssa5s.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/935/fb5tv94c12vfp49f2xn8em87mxf78aduex256vri.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/936/ncev59fxlblrmfgquhtytgki7gyrlif54qdfypnl.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/937/cczj0ok3a4guvtqfhhputaaxsghen0flxzgavm6d.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/938/yp3v0tljtbb2bkt432zjkvwyivzqycemhu2rwgwq.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/939/gkjov6yfbqqt6sarsut3u7qlznyyikk2jdw3bmwn.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/940/qwwxiyhnskxtrbdivoiqoccf4nsq8l7tabpjawae.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/941/nkb4n399op1rh6i989kcqpalp4gqxxqyroaohutx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/950/qox5avxqsfkbb38ty7l4mpzi0qu9gldwnaxtfhsr.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/951/sduo0fjkt4lbdedf1hr8dmyryylrbpao7njhfst4.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/952/tiilmafwcyjlmukw7viij87crowahm8kukdl1pgx.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/953/v0tlcukuh3dobshhgtiqxqstik259xllc4merygs.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/954/hymhqkuqavzefibw8wmhj96bxqbca9q7rsdrgwzm.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/955/dosyfijnm6uals3xo3fjrtdkruakk2guvhdpmbwn.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/956/cj0thophuaqidpujxlxdkqrglmrbum9r3co7q1ro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/957/ec7czyboeu91je487fdk6j9pt1eixi3b3dxprghu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/958/ay5amwjf4qmiaqr9ezzgqmqgi9mrefylojslo4tc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/959/xryywdrgjkdxjq061w3chkxyqa3xebru2iddmkpv.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/960/wcvzum3rz18gmvooofcwtwwni2x6g5iluvkqhcys.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/961/esjgfgzlnhhpczgpekl3yigbcknjy9xjrbmqpaip.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/962/neqlhoj4z0lhnyup7ht2lqiqjb0ssgiycjfmmv05.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/963/bxrz3r7zltdtphjixuhutlihxkzaw5ut7apeariq.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/964/jjny1godbrfakhqxfqcynymdy0izj4u3laqy3gyc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/965/fgaomallija11goitqii4xtnhebqurexlvusuaww.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/966/pnfhptphl66hgobpmtpbmjlgjy0fgnw9hfyjjs0f.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/967/atoh3w8vmw9bruxcroiijvctc1eufoeeswcpnjno.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/968/2sitlm714d6kdbqbvdwrwvzgmvyzyjicspmre2tg.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/969/shijo7qrdj4dplypr8szlolwfo87rqwtldia795b.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/970/7wwtiwdka262mohb3z3xbsjkwwmhrpdltgom0liu.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/971/jxaqjexcbnhgqrwvxh6tw7zwwbnvqb1gbwwlmet1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/972/tjdvbbbpojekutlhwrwqjqtmrgraoiad129tcfaa.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/973/rejw3ilzppwtr7ip4hpcgsoizwkf5hbndhrbprto.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/974/yb048zpdya1k9kii2xpgvgc3tl29rlobr3kmytiu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/975/ikaimie0bw6jvzz9pzhbuw9ealo9dnif1vdmvw7e.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/976/arhcpjkeci3iuqdrbtctbtcjvfrav6oaueupyooe.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/977/5qkoojrah81lrdgk3zoqji7do7fkgtaztaxxnats.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/978/nisj8hi4xytkqwt6qhnn15m7uct7ycwkvvdskz7c.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/980/g9llfy1axx8jldjchnqj5msbedrpg1biujetp4tt.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/981/7tdgyaog5xm3ffv4yuh8m4sl3ytsdmhsz0wny6ow.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/982/db4jzebfw1bi5dncv6ihgq9fvo4lrgv7oviwtpry.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/983/3gqpygntv5mbzymlyezjcscojjnyqzwqvevhkvsv.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/984/v3jqcxfjyz6nehb8uzpbnkyxvzogfrbg0enrhgkx.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/985/5ldh5w6vryfsut9chb9vrirurbc5mbx3sjr5ht2d.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/986/se0cnq4kkvmrwg9v318ruydhtz8zslakkethqpvf.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/987/tnxsspocaotsryqdgk1qdnqy2rucqm7uqki19sgz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/988/4nick6kgkudxn4d0lreezwr4220wwgump7dcdvme.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/989/08n7a6n9umcc7nardhxxadvnopkfeqiwxkkmzquh.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/990/ofe9rue1lu9ybsrc4dyws4nmf40a1buec25dtxet.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/991/kg4tazqoy83fxnysdgkawaebjtzd1lmsp3ri2wb8.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/992/elymnrnuwqom5eyzt5qc0vdqbwyllue7tbkgtv8l.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/993/say7ktdfgchk2iojxbf9hcq77yyx05c0nqh6epac.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/994/fjynpmdvgfptiddjtgfuhvxik1kzbff2p1inor2f.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/995/kxanhfadrirrhoycu4271r3ja6yfpboggpsvvqzl.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/996/wthfcgyky6uxtoy2dyl4aghwpmcs7uejglkvcpmm.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/997/ctsjfvho8506ggkn5l4fnd3bgosoi0ybprtohxqk.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/998/r53wjxhmsballusxpcbg0fpjyhw0ybb4uvinvzhb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/999/an4stkew0aedj2qevbqsuytfreswtzduqranzqas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/2dvnwoexdndhw3f7oxtluu9hiakdvzd2edvzxths.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/mt1lncl6u0u1laoj7zofburg9jdvbsyor9wlw3on.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dwxo01a6diek2okzkkzuqwppxa7rjomzs6mgz2lw.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/896/1bvxmnxmlt98lu3p6qkjhtrfxwllotovvsdmjo4p.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/979/iayymaahxl0fp0bre2nr1mhx0tbi4pa0fuf98plp.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/projeto_de_decreto_legislativo_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/proposta_de_emenda_a_lei_org_01_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/249/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/250/tlixzd88buiwh9lc4aislsmgteikq64qoseiqrai.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/251/wgppuly013upl4nqofswl4csjr1nczght9bvt0jo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ugn0br2lt1n7zd4bgsdrmmae9z1rgxz2t9uppcxd.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/253/xyveeizsqb8stah9qbcwjeqe3uv7bubfs2c5y0bo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/254/lhqi9dgsalplikjzkykpkcm6om5tsrbok8j2pf2f.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/255/skbf8drzliou2gg8pprvfcl6qaggdwnu2mqyxmrw.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/256/a7odcvxmoocniuacjseodhuqy1ol0tsmovcoipq8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/257/tt7eihhgu1fgnmtakxtcfnvqnkgpnq5ddj1s0ork.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/258/tdm9omcditj47vjcskmchuutjpezn090ntfozdee.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/259/qflxv9xgkqxqvvtvwa4qkmvddqs9aarnk5fntq4j.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/260/w9mkjoz62vnrq4usgra0lplko4opprzvrvlypbla.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/261/0odx4eshhul8xg67icrvisys2gxhixvfgmvodq9n.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/262/qb4elw2bw7i7wf8xxinyo7byihmmhjkhfxhk2owb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/263/6cwnb0njnpfhwgzinxx6q57y0q4nfajln816qezj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ncid4tibglpdnjcnqyonypb6h5lmzdtbkhxr0hrh.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/266/br9hfbgqv5u0xpnf0oedr1csicxpvtuurxna8lfo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/267/f5mdn3uuevikbswvjzdu9g6m6puoso6gmqxj3pbn.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/268/pl_2646.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/269/e1xi7krdip2zsxl65eu1cixsnebststojlldjg4o.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/270/4zzik6wf0f3vxzo8pzgdeqoz9i9qx4ju8gelp124.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/271/kiva71jmfmlebd5i5tbg4vfmtduwnnpkwdteekj2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/272/mb31fn9kgjibvogtqwqaq83z1tc4hhimlohdxcud.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/273/yxfdlhyn8kzlhbxoloep1qltihvlb43wmrtzez2c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/274/8bs7eqfhec1xmrqawqjm1agendik0e0drkpfwjf7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/275/erd6vscro1u7cqqkdg89ojladqgwr0okru9qo4iu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/276/wmxva2auyqxhmeng7wy4o28l6cevh8pwzkhsrfvy.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/277/n5oe1aw5rvffvgjdpjv1iuu43s1amv4vq6tw8rq0.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/278/mpzp9g1eghkrz1ohouccplaizawlzqojjmnendrm.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/279/vfuuuxj46ndnazyb8fwoopfak60a5sg12ijc7umo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/280/40ntzfizwrcgxxxhif193avbh4idl68yltcwu43u.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/281/zjolhq272gbyjho7oelry4eag2gifrezjzbdk5y3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/282/axkso94jznbqze2yescaf6spldhby1okjpbuqwql.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/283/su4au3vnkhudzqnki1q6aptct65de9ukwvhtii68.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/284/litbcgjhv7kmzsuw4i6ltdnaxf43o0kz13bxup9d.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/285/yz1pzachk5xvolnufe1uyciooigxnd15mj5hibiv.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/287/oxiyvagyrnhfpymz5wl7ykodbbiutpx5cf0kml4g.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/288/wo5a3ugaxfgqs15xqfm0vdpxfc5fgs3y1tzhkou7.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/289/awhu9g1t9qesl4fank494bdcrwu8rswppygbr39z.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/290/mavmglqotjmgbhhfwu9d4rpdmookryimxxhnasc2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/291/udgkaalbxwohlxlzumgyfmz5lchn8vhvmlsou3k2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/292/8egxenc4cpt93wkvg8knmjgo646kyfz8hl6ovvdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/293/lj6d9l6jslhjic0piersh0p43xqrck9pirxofw0n.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ucrm9su7cz6wkwpevb04sqcyuy8zkj2mqp3m605v.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/295/cv9oo2mlqivziqx3nsbqikghijs2mg9xkvrlmyvb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/296/n1oenog7aij02wk9nkc79latnoozvbzxfdi1zena.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/297/enqtdcy280yecjmsrqgmq5mokxqwumn7filcspc8.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/298/bg7agli1115ouo8yazuyjljnvadv3nwwjleufey7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/299/g3gd8w4fdfmhc4sppyyq9s2rebf9w19zkcxjuog5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/300/xrzl7hg0nwcvkqnoodruhtxsaxhwe6pdb5wh040t.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/301/d4v2cfewoc7a3d33y3d3jh3lzqfx1m4jxtyduuya.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/302/jpiavnyky2h3jwuo9velgqvqpzzk805ktq8ljffk.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ylq82fch9823uymdniqibktam4rwbwy4ujkpl4ru.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/304/irtsb5whooy2wdnrtala8ni414updkeu2yuz0jm1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/305/szoi17z9qt0pucxxgorkqn0ki0eudvuigjxbz1bn.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/306/tadabmiuvav0rmvr5hib1hxzqwh87shtkhn1uhvs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/307/rcwxvepcng0hukvgnliiwszwjba5j0prjuolcauu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/308/nt4jydaal7293fkizy3yzvj6glcrpqfvfm0rbocs.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/309/scjadxqcxonfw7u2jxb0hhjjbosbwtu50tzfzywx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/310/bpahrur5d15us0aqf343bbbziyxu1ewcvvmnelcf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/311/87cwu0ena33wc0l84cxwnztmn3mqjy4rdjmsh5kh.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/312/8bb5qdx8q875ic4lrnxdnopybrjekbg0asgv0iux.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/313/van1e5i4lafd70u1jsaffeokbzo633ghjlvpwyph.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/314/q7i3pvqwkjwikt6lyvbd7dprko8eyxwqgffqc8cy.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/315/uh9nyisei4bwip75oox9jz3kecrzvhsbb0spv3yp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/316/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/317/nzhgfugylvhljzc9rshulbl983vbddmf7jdqcbvu.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/318/xw4gfrelhmkpdsddldfqoacezfeaxccgpvgvhdvh.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/319/frohvkvncb4vdbftm2ljrivbxulm4tg3p7efdn0a.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/320/ft5mbcle1ajasxvv0ejjp6rgnwowrqblbk4smixw.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ukraalyfkdo8sixhchldc0blkbausplfsrwu761c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/322/mlcisu4zmzufxbxsmhf7yvas3j18x8n9yplec25s.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/323/n9km7yua2en1uffdbc3ba6dhb1hw4m3jihj3ap3i.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/325/aehec2kgpqmao0vqeo30dfcjwvq4xef2mrddmus2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/324/3b9yuki1vhup5v44afvp0ftrywsm0vcti10ztqwx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/326/kdgftzeilcnray5up0edsu5eikxaolgk3iktgmti.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/327/qeregviqqwmrbmwuuzqkgckt1edyjuw8c0aovnfv.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/328/qofuktnj6lcxlqfqsogtb2ui2ydprwecg1nend2i.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/330/qcmozylnxml74sekggpmdgbbaqodb7tqsdgjuxmz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmtresbarras.legislarr.com.br/proposicoes/?idCategoriaProposicao=134&amp;apiPage=15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/331/cxjetvhaofmok4bmyg3jsnrtni3rhrp4nl5tvjmr.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/332/uzjnaxhsjjmafyc5mwi9gwbexrb2tgqb4zydmpt0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/333/r0jxd1ffrv7aihsdbfqzqvb2glv6tcgu0ei3druu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/339/5t4wuxt7skueqzcfcp72fvslpo6wjei8qmhekium.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/340/gio676bo4lnws3wzbfqrovqm1kka59uge0jwfilh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/341/rve5dleaea87shbqhdkfannc6er1ifaq4cj7t9lb.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/342/o3xjewch7o84qa3tubwmo9unbaqhkbnhrgaupqsa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/343/d51vhieofkq6rb9dwjqrhyhtbnvikxus8y9mddaf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/344/ab3efhssgxrpjbynbbkzeqvfkg6lzlb4q34jxn94.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/345/rxrmiqkkud0atzskwyos1cwanoywwuogfibwf1qw.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/346/xxcesagh79dcv1ulrny17qtkvquwzvxjjn6kn12i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/347/obvnuoxziofpezjxa0wv0lwmxlnncomlg4spvo71.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/348/vb5sshjdvt1bydkusqmfr8bcnwnqux5ccqqlbymr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/349/kh6qx0b5g6qrzpulohtxqrhthkczpryulkjnsda4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/350/iiuhj1el38iutnqzfcakiwpntdhvuv18klvplfbt.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/351/i1ok2lgcwfefs0jzmcw6iboktab8goexwq2hfdq6.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/353/gmwh20cd98nygd7d8nxzfko75jrxjlw3gp96dl3h.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/354/naixqawea3b3b2zjba18ejtno1tgdxrixf7pvfzl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/355/kwsdhsa1p2eeqkh9qxdrzize4ozkf5qe6jxrcwjy.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/356/rzhfnrsu6s3ifuauhxkp5wgyrgnomyg2vp2js6jf.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/358/bfdv8lprrdyndlb5xuwm9jphfnchhpnwywqzahas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/359/d1njptgypqupcfihia50moatofhpynnb9hpvkjto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/360/bsswz8vvykrpifjooohhj3ubgjs5pfjgjzncjvow.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/361/jnjd4ermoj2ov2g2cpk5ti5ckdjxyknouygapvoz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/362/ryj4zc7rm8hscnuswaofhtqk59zu0bgn2fz2j4u2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/363/zxfsqregvv3er4rqwu9efzqil1lppon7tpididiu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/364/dzic444drxtinkm4nablgvchcu7g732km45yogwc.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/365/dnzrxvd9np94kuhwx3lelkm8cbmn7qb0cjhfxpy6.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/366/q1mhns1zlusi4vs6diwsibb2xhx0b3maouf1exfx.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ctayknyegtj2ermywasxquva67huzxlwbhmuthxw.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/368/jdnpgwgaczs15ymunoa7762a5vfpuvlgupe5w8zp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/369/pvt41evt85ckqmlft4ohgfg73sdzitpytipxrrcq.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/370/2n1b9nzz6i17hsp7gpdogu10tfzto0pvlrqqwwv6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/371/zal6tildgkfhjrv8qfy8bzkspkxdoktiqmnijnvb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/372/buoicbtp76lhsidralew2ghc5foao33ibhmuukcj.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/373/dn87mlf16paosevs9bn7a5w0i04sakpvogyk123z.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/374/vihxv1ewvsuzwdnqmzkakwqbq9d6y1mjv5taqzx7.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/375/etkzn4kwb11rzsgrmplbac4gkjlc0tyrbx8l7hmi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/376/juwxaxqsk0dy4hqacuxzmhsb7f4h7qlmn5elm4sb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/377/szzlprgwk1wd0trnjghgdq2akdyhvbeiokygihtx.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/378/wizhufergxyz9ny4jrnzxcjpcwhwuli6vixoiyua.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/379/zehu76t9hbhrfo5hfhvgnmepdyalewwfqpjofpvf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/380/z4lo54fgwkimv299awltp3m3pinolbywetnsdcfq.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/381/dtk3afxcbppewhlizu4lpz9tltzzvkzfqkeijmjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/382/2zf4eucfvkabwgvgbkhco2zmywrrprkvqckgcp3y.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/383/vpvqmhtpgf1bffvl0mgvekfdq2q0lh7um6smetp4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/384/ijwfa6pvvrrthapal6tiouen3ia3vligex3syssy.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/385/up8wjvrl77nu8phnaobdjra1cnn6an4wdowuf9w2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/386/ioqrltk1qbwnrzcbvamltkr8szrcfor61uildopu.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/387/05vu2pzzyn996tuwck39djvqe0nvdoyuq0mmkybu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/388/gbid1fmuuequtxixlvz6m2bjsoquouyrwwnb40yi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/389/dpngzgsyh1vikrjrdk7xygmxomrdfikqc7tqfduy.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/390/if40nvzksjuhr1y0pqp6pgqxzcpjn8qdilz182i8.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/391/omroenjgi81w0ovjg2fasqzx3kke1lxskpzdmlze.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/392/8ltxtwjwiwhplfwbfxeyb9eg56tb7i6lu1i2yyni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/393/aqkoa3rdafth9qiy4zn3ue5tiod29qut3vabmem8.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/394/axrcezoct9nkpx9z2em9a07m7mcgp4ardmf4njvd.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/395/lttujzjoo3j9lkyprh0j1rp0j3jlylrqhazhhuut.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/396/sadtgt19rckrtzyufnx0xgaim3a0x1e6yqyyrck6.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/397/ogkpbgzbusuuqxaoca8ufyfmmnbmf9a4xxreeaqn.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/398/irlzqd3pml2ibxrkd5jfoa1onajoers4ayxnwk6o.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/399/xdbeplepubdenvf32esuesyqqogxaapirprdzo0i.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/400/hzosesy5pt0kcvokmrzc200ho66qqdgtogtojosp.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/401/cjag39vlt0vx0gxehflme16cwjjon0hrb6yxoi9b.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/402/7maf5jg5mhppcbdomypgn35ikiwoaly019rhuj9d.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/403/a7ogjtgbgz00apufsymhk9w48eioe2zdiggy95w6.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/404/6m1pyvxl4mbof0c5xpxxvg9nkjqohaepgoghqbjt.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/405/fcgzlffuejr8wsrm0l5lzxrkunbey5q0awc2t464.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/406/gx0cupznjvcsvordp5dlwmqbudkzyqzax3qtcgc1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/407/0wjxgypcqc8hndsgzecp48lizpeihurogbiyfgsu.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/408/enyy5qfuresyzugpmgyazn2w138pnvyil2ukfpzw.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/409/iwxjo3sv2mazcsfxfeqiyiugtew6jctdeox0iswz.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/410/hqyxrxw0vbcaw6l4mzkqwcyf31kd7ezxccblzcz6.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/411/eqzuftpsobepyl6fwbulvz0cnrwhr9shrsgazxsa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/412/flfjy9sfdwn7yql0ft77dcwnpdf0k2eg2s3qyyg0.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/413/4smvkrzyly1pgsbshyse5svzn4jkit7mdwsca9sb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/414/kq4f2bpqtl0mqgg5uzs7thec9rmx9xtkfvudqytg.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/415/3aamuxbj39pgx8wlisgrgoqivd1tyl876lyef21c.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/416/u1ansco3wyutfy0nzbreqrlehgoxblhhslfgvksa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/417/qcxubktdqfy9z0oqyfar4jbssqezcuokefjulf75.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/418/37nkstyku6agsmwbnifdheercgqej0oz4m6r8iae.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/419/8tgrj9wdipg1n5ewxqiv3rjdcbkxpeh89mxhywtg.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/420/qflijglkghpu6ywwgqgaeopftz8lr9c5bqujinsa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/421/abnlosfojxqyir1rutdqaqicjverdxuvdn58bt0z.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/422/nadhl1epxmzknstuukzfncsoxs4u1m9ihcuiejcb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/423/g4cu0dngh2nwswhqqlvk4xkfhbdxnqyiuq3rjns5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/424/k5p36jik5s5savhwv6blciwqppmbqsz10gdjunnx.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/425/pkrfcowqhrlodqv8cx3cxpajgqreukkegcje43zh.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/426/tejlnfenk7s9giqsml9nmu3wgrnyf0cwescyhypy.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/427/4p5gibuforcofudwawqg2l0bfgei3jzi7uwbwqgb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/428/oqowui1vsmcvntd3nbbqlaitxbsefobywoc0valp.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/429/4id2hcgynjpl8937oqqqvpz6sifql1ze33labzvk.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/430/mcfs1qirmmsjxtuuwt5dn1bwqpzy6klqlsigpv5v.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/431/htnc0pirwcwfuz6uw0eoaanavtevbg6mxwu1cbz1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/432/lbajnh9rk0eayrlqjc7ex7nd5i0snljp9nyehphp.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/433/tqzgtrh8b61vbpzweylh46f4apnb4psgpabogcbo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/434/hdhbqhsaoqiip49xzjrzodkanxb7tvoivgozrrku.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/435/pqonko1pwlxrmvoxld2k7ztu9ofdph2qob1zvsvf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/436/0soeinugzrk32jtwehf6eq5vquokcsb3mr6w80uv.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/437/rkcjidsx4gjxgqkxehuskjshbxkzzrjs30b7rtaj.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/669/hbjby1df951phm7v6c8hkyzgqhs9aiwpshdrbp7j.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2730/1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4230/emenda_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2731/5.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2732/6.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2733/7.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2734/8.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2735/9.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2736/10.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2737/11.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2738/12.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2739/13.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2740/14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2741/15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2742/16.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2743/17.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2744/18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2745/19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2746/20.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2747/21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4227/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2748/23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2749/24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2750/25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2751/26.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2752/27.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2753/28.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2754/29.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4226/emenda_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2755/31.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2756/32.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2757/33.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/2758/34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/97/r8ejtipdvbpoxhjbzqifg40ok0apdru2r98fovke.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/98/bsk8d27sz5fwjudgz3sqwq8w4cjsxz35klpr8eqe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/99/ffitsoxznnxmr21vw2g6wrewqbpqqxl4eeyv1qjv.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/100/ukdtvvd5qrchfs1kvq4jlnlseywbnaqbi5qx4azs.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/101/ptojeto_de_lei_do_legislativo_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/102/pll_06_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/103/pll_07_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/104/abx2wl4sstnusstjtccbj5yauuyp2ggjplkjidi3.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/106/usv98nqeoi9pyfthfdfl7ubgmqc0fkxqcvqepjho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/107/hjbez5sxepkscdhamk1dwbodjie4hjnwerqxk52r.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/108/twwkqxf2ridqodgph6kzmgfdqxpigrq6n8zgyi06.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/109/pll_13_2023_osmar_zorzi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/110/h4ehrnbfianotxwq6v1pdspjgcmcm8sbylmedvud.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/projeto_de_resolucao_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_resolucao_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/wqv6emdjyhhtxotpygnkkazufejeyd95wdxuuy5h.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/bivlyg3u7jpdlgbr3pwo7kamkvt7vi9qwomgk1v5.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/zk6kvotnhnwqa65bhkmzl8osb1kbt2elslaxigkw.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/zgyvburbsy1ramueyikakunnyewv4enly3xkazws.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/m5vgdgmwwz8pifobw8fjyyz45wfkx4lol0m9sg69.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/kpiwulelt7cah3rprglryd6g9vecywbv3yhuziwj.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/vs5ayuuigotpxhzjh3jdnov4xasn1xykic0o6xk4.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/req_8_de_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oizmipvnsavwi8ayd56aktszvwxelt8rjydxxtbj.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/0d0cnukptizuyxqrjke5xqbmkipiqpdxzh0hr75b.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/h9y1azhd9qn7cmti2teoa0og0aehtkb2rzvh4eym.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/zurbyjj7exkxet1bj0jc8amabybeuaiirmru9la7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/gsiowgzyt99dtrirras6yh6m6yan8heo6zoic0ss.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/noby9v0vk7a4agb3lvxfqkt1eeon3a4mnojv2rnr.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/8l06gmxdpxhimko3mhnk0vumdje1skpncofmf1s7.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/fkuecwjh2f7r4cslehi6cj4v6gyxyryacivi909f.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/kkf20nw3iarpzl6twguqsagwum3qkksnzhg5gtf6.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/ckf1qygwoomvjgyzjkv7vk5ht81vg2nqfrqsjbj7.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/mdr42ixbhpxvb7vdwtzjotrmsd9ekkx4jphlghnh.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/x20h2keehnqt8gst8wapex1ngpwhx7jfhfmvuner.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/8blnaxmq2g0bomkfo71knh3kk9ktuscz8d7vytwb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/ukw9uuvfe0mopbizukro5f1ca11m160zug1c4hmj.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/totik2xsaq8c2ht6ruic2yweyxkkcxutw2khl0jl.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/jalep9bkefdae5gtxxjaxrdarfaicmhr4mjlf3sh.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/8jhkxvae99uej2iqhplkcmqogrvbgoi27l9mledq.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/880/qeec6r6cef97pvwyjm5q22yk7dn5qgwdhiykhk5g.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/881/79zybwtja7alpflslpeekqjohnsrgxojhg3z3ozr.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/882/h32gklesqeh3amakvch9yv6f0ydidnn3u5jpc2lm.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/883/1nzd7bie3jlns2c1fzqvxeaepxjyzkobtzjjcsnx.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/884/rwqxx8zkjzu2hsy0mnsrmclqmfolg55owm6bzrec.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/885/ygz21pk3svtlrvxsvh4wsjiw5uf8ylv647iek2c3.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/886/kxku98gebzmnklwpu62xp0mlgl5reagsxy1nzqjg.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/887/rv5kl8t2rzdhpl1gbxuytgdd5qkj4liisdrpid5x.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/888/hhrdx42qhxfjkcxhnm5vblhyszscwrltpycytwko.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/889/myj5b5t5adz3hnnjhnclchkfagho67q4rclmms07.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/890/le6bmshagwh4rx8eqgj9gzmaprzvw4i3y4mo1k12.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/891/fxovjs4bx41huhoon1vxwhxlsvld0mqeutexsemo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/892/eofij1xv48mz8eegwwo4vank4ptznjvmus3ynxih.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/893/erk5hyw8nmwu61eeqhzqvdizmcl9dwvuomne6l2j.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/895/2uddvnm0zpwyilw6ek9jgdrd8gbvgh8xa6iqpbdu.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/897/ri6aez5htvi4ffh3qzzlquvwmnjnecuizvl5visi.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/898/yy6yahvs4ojgikx7fetayoj6imqb3oowjfddsxtt.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/899/sn6utbwtthrz1dixss1pdnj37hykkhj9kpykjocj.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/900/oxjlnlhfypjqs3zuavijb6czkamlkdlodxetyk9s.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/901/mswk3hoqxn45ezqi82udjy5mx3m23kp9ag27tkzu.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/902/giml7iokujy6772wnrklcxkumkroz6ydgyawl32l.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/903/n48urnvc7rxwzzf2agheoftc0umdmgy1gl9usrcy.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/904/dnkap23dsss1e8djglvet7eoo5n1ual7mqrmuq5v.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/905/ys9rio31as0zgkq9y4hwcaescfkjsulywsvvdfi0.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/906/a9sg0owaiytpysh3cn4nzswdx9nwidso62r7staq.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/907/d4srh4sz9uo0x5fntxd5wpstqlieaoa94ecp0ezs.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/908/nzm3veei9tzgnakysc3mfz6inqac0lnrvkidhppr.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/909/4euriy4qehdpxtkxiwd8ivycdn5btos9cup8scun.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/910/srgawbjsj6bhtp7bgrzk288qvfpe2t4fcqflbykh.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/911/skcmse8eg9g5rn8pnyjfrrcx4vthsx7mhmemhwbz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/912/yphaotze8dncbc3zobplkhkvfmw3obx14gcffdi7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/913/bf6xkg5f5fhfsxlrzglemlkubtrn420to6cs2ytj.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/914/bpza36licqwkmy5nzspjhr6qlupuq4ptlau7te81.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/915/908lfqcgqdwiojzan1wx4atvfcpfdvtndcjninzw.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/916/tua9ckzc83x9ykbsdntwxn7d4lmdam5imx5tnsz1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/917/anloyecijroy9o6y6mkoejyihv8mbcl5azgi32kb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/918/wfubkjcv5ishfkc4zswb97dpyvanxwlkyyrk0bwg.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/919/yakkfwe4b1jppnnlj0vjgxumeinogf0uwisjima5.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/920/kczykvktbzq1ui6wu0hvytvfvufd7f6x6t1fsrfc.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/921/lb4dctp5f0onfrfpocyzqumfqkhl4gu2ebtcd87p.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/922/xy7jycfjfgyeb0opx5ugrjmeyyzi5ni75lexayf6.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/923/oke55a09oyys0pmcxze799tubej41r58jlwa5oqq.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/924/chwbnpup9ogk5m7y3eddvasptxyvigxufkzf9npm.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/925/sgo4qojl6vqvauumqginkbug1maxq1xmiwztcwyq.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/926/cp7tj0xa6zukaxsugojohgtesxca0i4iomsypqtf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/927/nhlwwkx84xzieyblotu5rtcnjzhxuckojbroavud.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/928/7uz9olaskn657rwfsf9ghtmjkfc4p9gpxdvllwby.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/929/smrpaqqw4rcpendhnoxrkthvi71o2oj698d5q51u.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/930/crwkeyzvin3dtsqasac1sk8uxadezaugdgrspqez.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/931/od8hmia2uhxxdcjl3z6lrrbjvqyeadxcespvospa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/932/kicn4qvcutba4xee68uvdafu3cdllluhxeoceujx.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/934/odzuj9aoqxzzk2yslaxkrm49qu4rntfuh8zssa5s.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/935/fb5tv94c12vfp49f2xn8em87mxf78aduex256vri.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/936/ncev59fxlblrmfgquhtytgki7gyrlif54qdfypnl.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/937/cczj0ok3a4guvtqfhhputaaxsghen0flxzgavm6d.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/938/yp3v0tljtbb2bkt432zjkvwyivzqycemhu2rwgwq.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/939/gkjov6yfbqqt6sarsut3u7qlznyyikk2jdw3bmwn.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/940/qwwxiyhnskxtrbdivoiqoccf4nsq8l7tabpjawae.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/941/nkb4n399op1rh6i989kcqpalp4gqxxqyroaohutx.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/950/qox5avxqsfkbb38ty7l4mpzi0qu9gldwnaxtfhsr.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/951/sduo0fjkt4lbdedf1hr8dmyryylrbpao7njhfst4.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/952/tiilmafwcyjlmukw7viij87crowahm8kukdl1pgx.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/953/v0tlcukuh3dobshhgtiqxqstik259xllc4merygs.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/954/hymhqkuqavzefibw8wmhj96bxqbca9q7rsdrgwzm.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/955/dosyfijnm6uals3xo3fjrtdkruakk2guvhdpmbwn.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/956/cj0thophuaqidpujxlxdkqrglmrbum9r3co7q1ro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/957/ec7czyboeu91je487fdk6j9pt1eixi3b3dxprghu.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/958/ay5amwjf4qmiaqr9ezzgqmqgi9mrefylojslo4tc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/959/xryywdrgjkdxjq061w3chkxyqa3xebru2iddmkpv.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/960/wcvzum3rz18gmvooofcwtwwni2x6g5iluvkqhcys.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/961/esjgfgzlnhhpczgpekl3yigbcknjy9xjrbmqpaip.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/962/neqlhoj4z0lhnyup7ht2lqiqjb0ssgiycjfmmv05.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/963/bxrz3r7zltdtphjixuhutlihxkzaw5ut7apeariq.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/964/jjny1godbrfakhqxfqcynymdy0izj4u3laqy3gyc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/965/fgaomallija11goitqii4xtnhebqurexlvusuaww.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/966/pnfhptphl66hgobpmtpbmjlgjy0fgnw9hfyjjs0f.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/967/atoh3w8vmw9bruxcroiijvctc1eufoeeswcpnjno.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/968/2sitlm714d6kdbqbvdwrwvzgmvyzyjicspmre2tg.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/969/shijo7qrdj4dplypr8szlolwfo87rqwtldia795b.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/970/7wwtiwdka262mohb3z3xbsjkwwmhrpdltgom0liu.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/971/jxaqjexcbnhgqrwvxh6tw7zwwbnvqb1gbwwlmet1.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/972/tjdvbbbpojekutlhwrwqjqtmrgraoiad129tcfaa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/973/rejw3ilzppwtr7ip4hpcgsoizwkf5hbndhrbprto.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/974/yb048zpdya1k9kii2xpgvgc3tl29rlobr3kmytiu.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/975/ikaimie0bw6jvzz9pzhbuw9ealo9dnif1vdmvw7e.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/976/arhcpjkeci3iuqdrbtctbtcjvfrav6oaueupyooe.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/977/5qkoojrah81lrdgk3zoqji7do7fkgtaztaxxnats.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/978/nisj8hi4xytkqwt6qhnn15m7uct7ycwkvvdskz7c.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/980/g9llfy1axx8jldjchnqj5msbedrpg1biujetp4tt.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/981/7tdgyaog5xm3ffv4yuh8m4sl3ytsdmhsz0wny6ow.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/982/db4jzebfw1bi5dncv6ihgq9fvo4lrgv7oviwtpry.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/983/3gqpygntv5mbzymlyezjcscojjnyqzwqvevhkvsv.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/984/v3jqcxfjyz6nehb8uzpbnkyxvzogfrbg0enrhgkx.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/985/5ldh5w6vryfsut9chb9vrirurbc5mbx3sjr5ht2d.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/986/se0cnq4kkvmrwg9v318ruydhtz8zslakkethqpvf.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/987/tnxsspocaotsryqdgk1qdnqy2rucqm7uqki19sgz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/988/4nick6kgkudxn4d0lreezwr4220wwgump7dcdvme.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/989/08n7a6n9umcc7nardhxxadvnopkfeqiwxkkmzquh.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/990/ofe9rue1lu9ybsrc4dyws4nmf40a1buec25dtxet.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/991/kg4tazqoy83fxnysdgkawaebjtzd1lmsp3ri2wb8.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/992/elymnrnuwqom5eyzt5qc0vdqbwyllue7tbkgtv8l.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/993/say7ktdfgchk2iojxbf9hcq77yyx05c0nqh6epac.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/994/fjynpmdvgfptiddjtgfuhvxik1kzbff2p1inor2f.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/995/kxanhfadrirrhoycu4271r3ja6yfpboggpsvvqzl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/996/wthfcgyky6uxtoy2dyl4aghwpmcs7uejglkvcpmm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/997/ctsjfvho8506ggkn5l4fnd3bgosoi0ybprtohxqk.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/998/r53wjxhmsballusxpcbg0fpjyhw0ybb4uvinvzhb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/999/an4stkew0aedj2qevbqsuytfreswtzduqranzqas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/2dvnwoexdndhw3f7oxtluu9hiakdvzd2edvzxths.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/mt1lncl6u0u1laoj7zofburg9jdvbsyor9wlw3on.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dwxo01a6diek2okzkkzuqwppxa7rjomzs6mgz2lw.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/896/1bvxmnxmlt98lu3p6qkjhtrfxwllotovvsdmjo4p.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/979/iayymaahxl0fp0bre2nr1mhx0tbi4pa0fuf98plp.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/projeto_de_decreto_legislativo_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/proposta_de_emenda_a_lei_org_01_2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4254/emenda_impositiva_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4256/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4257/emenda_impositiva_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4258/emenda_impositiva_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4190/requerimento_missao_oficial_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4188/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_oficial_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimneot_oficila_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimneto_de_missao_oficial_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimneto_oficial_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4182/requerimneto_de_miissao_oficial_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4181/requerimento_oficial_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimneto_missao_oficial_01_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H373"/>
+  <dimension ref="A1:H395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="214.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9555,4834 +9852,5388 @@
       </c>
       <c r="G187" s="1" t="s">
         <v>740</v>
       </c>
       <c r="H187" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>742</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>743</v>
       </c>
       <c r="D188" t="s">
         <v>737</v>
       </c>
       <c r="E188" t="s">
         <v>738</v>
       </c>
       <c r="F188" t="s">
+        <v>739</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>746</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>747</v>
-      </c>
-[...4 lines deleted...]
-        <v>748</v>
       </c>
       <c r="D189" t="s">
         <v>737</v>
       </c>
       <c r="E189" t="s">
         <v>738</v>
       </c>
       <c r="F189" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>749</v>
+        <v>74</v>
       </c>
       <c r="H189" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D190" t="s">
         <v>737</v>
       </c>
       <c r="E190" t="s">
         <v>738</v>
       </c>
       <c r="F190" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="H190" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D191" t="s">
         <v>737</v>
       </c>
       <c r="E191" t="s">
         <v>738</v>
       </c>
       <c r="F191" t="s">
+        <v>755</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H191" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D192" t="s">
         <v>737</v>
       </c>
       <c r="E192" t="s">
         <v>738</v>
       </c>
       <c r="F192" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="H192" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="D193" t="s">
         <v>737</v>
       </c>
       <c r="E193" t="s">
         <v>738</v>
       </c>
       <c r="F193" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="H193" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D194" t="s">
         <v>737</v>
       </c>
       <c r="E194" t="s">
         <v>738</v>
       </c>
       <c r="F194" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H194" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>771</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="D195" t="s">
         <v>737</v>
       </c>
       <c r="E195" t="s">
         <v>738</v>
       </c>
       <c r="F195" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H195" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>775</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
       <c r="D196" t="s">
         <v>737</v>
       </c>
       <c r="E196" t="s">
         <v>738</v>
       </c>
       <c r="F196" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H196" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>779</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>780</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
       <c r="D197" t="s">
         <v>737</v>
       </c>
       <c r="E197" t="s">
         <v>738</v>
       </c>
       <c r="F197" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H197" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>733</v>
+        <v>783</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>784</v>
       </c>
       <c r="D198" t="s">
         <v>737</v>
       </c>
       <c r="E198" t="s">
         <v>738</v>
       </c>
       <c r="F198" t="s">
+        <v>768</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="G198" s="1" t="s">
+      <c r="H198" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>787</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
       <c r="D199" t="s">
         <v>737</v>
       </c>
       <c r="E199" t="s">
         <v>738</v>
       </c>
       <c r="F199" t="s">
-        <v>739</v>
+        <v>768</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H199" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>791</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>792</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
       <c r="D200" t="s">
         <v>737</v>
       </c>
       <c r="E200" t="s">
         <v>738</v>
       </c>
       <c r="F200" t="s">
+        <v>768</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H200" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>797</v>
+        <v>733</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="D201" t="s">
         <v>737</v>
       </c>
       <c r="E201" t="s">
         <v>738</v>
       </c>
       <c r="F201" t="s">
-        <v>744</v>
+        <v>796</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="H201" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D202" t="s">
         <v>737</v>
       </c>
       <c r="E202" t="s">
         <v>738</v>
       </c>
       <c r="F202" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H202" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="D203" t="s">
         <v>737</v>
       </c>
       <c r="E203" t="s">
         <v>738</v>
       </c>
       <c r="F203" t="s">
-        <v>757</v>
+        <v>805</v>
       </c>
       <c r="G203" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H203" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>808</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>809</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D204" t="s">
         <v>737</v>
       </c>
       <c r="E204" t="s">
         <v>738</v>
       </c>
       <c r="F204" t="s">
-        <v>794</v>
+        <v>755</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H204" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>812</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>813</v>
-      </c>
-[...4 lines deleted...]
-        <v>814</v>
       </c>
       <c r="D205" t="s">
         <v>737</v>
       </c>
       <c r="E205" t="s">
         <v>738</v>
       </c>
       <c r="F205" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H205" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>816</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>817</v>
-      </c>
-[...4 lines deleted...]
-        <v>818</v>
       </c>
       <c r="D206" t="s">
         <v>737</v>
       </c>
       <c r="E206" t="s">
         <v>738</v>
       </c>
       <c r="F206" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H206" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>820</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
         <v>821</v>
-      </c>
-[...4 lines deleted...]
-        <v>822</v>
       </c>
       <c r="D207" t="s">
         <v>737</v>
       </c>
       <c r="E207" t="s">
         <v>738</v>
       </c>
       <c r="F207" t="s">
-        <v>744</v>
+        <v>805</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H207" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>824</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
         <v>825</v>
-      </c>
-[...4 lines deleted...]
-        <v>826</v>
       </c>
       <c r="D208" t="s">
         <v>737</v>
       </c>
       <c r="E208" t="s">
         <v>738</v>
       </c>
       <c r="F208" t="s">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H208" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>829</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>830</v>
       </c>
       <c r="D209" t="s">
         <v>737</v>
       </c>
       <c r="E209" t="s">
         <v>738</v>
       </c>
       <c r="F209" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>831</v>
       </c>
       <c r="H209" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>833</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>834</v>
       </c>
       <c r="D210" t="s">
         <v>737</v>
       </c>
       <c r="E210" t="s">
         <v>738</v>
       </c>
       <c r="F210" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>835</v>
       </c>
       <c r="H210" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>837</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>838</v>
       </c>
       <c r="D211" t="s">
         <v>737</v>
       </c>
       <c r="E211" t="s">
         <v>738</v>
       </c>
       <c r="F211" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>839</v>
       </c>
       <c r="H211" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>841</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>842</v>
       </c>
       <c r="D212" t="s">
         <v>737</v>
       </c>
       <c r="E212" t="s">
         <v>738</v>
       </c>
       <c r="F212" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>843</v>
       </c>
       <c r="H212" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>845</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>846</v>
       </c>
       <c r="D213" t="s">
         <v>737</v>
       </c>
       <c r="E213" t="s">
         <v>738</v>
       </c>
       <c r="F213" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>847</v>
       </c>
       <c r="H213" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>849</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>850</v>
       </c>
       <c r="D214" t="s">
         <v>737</v>
       </c>
       <c r="E214" t="s">
         <v>738</v>
       </c>
       <c r="F214" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>851</v>
       </c>
       <c r="H214" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>853</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>854</v>
       </c>
       <c r="D215" t="s">
         <v>737</v>
       </c>
       <c r="E215" t="s">
         <v>738</v>
       </c>
       <c r="F215" t="s">
+        <v>755</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>857</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
         <v>858</v>
       </c>
-      <c r="B216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D216" t="s">
+        <v>737</v>
+      </c>
+      <c r="E216" t="s">
+        <v>738</v>
+      </c>
+      <c r="F216" t="s">
+        <v>755</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="E216" t="s">
+      <c r="H216" t="s">
         <v>860</v>
-      </c>
-[...7 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>861</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>862</v>
+      </c>
+      <c r="D217" t="s">
+        <v>737</v>
+      </c>
+      <c r="E217" t="s">
+        <v>738</v>
+      </c>
+      <c r="F217" t="s">
+        <v>755</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H217" t="s">
         <v>864</v>
-      </c>
-[...19 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>865</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>866</v>
+      </c>
+      <c r="D218" t="s">
+        <v>737</v>
+      </c>
+      <c r="E218" t="s">
+        <v>738</v>
+      </c>
+      <c r="F218" t="s">
+        <v>755</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H218" t="s">
         <v>868</v>
-      </c>
-[...19 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>869</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>870</v>
+      </c>
+      <c r="D219" t="s">
+        <v>737</v>
+      </c>
+      <c r="E219" t="s">
+        <v>738</v>
+      </c>
+      <c r="F219" t="s">
+        <v>755</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H219" t="s">
         <v>872</v>
-      </c>
-[...16 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>873</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>874</v>
+      </c>
+      <c r="D220" t="s">
+        <v>737</v>
+      </c>
+      <c r="E220" t="s">
+        <v>738</v>
+      </c>
+      <c r="F220" t="s">
+        <v>875</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B220" t="s">
-[...11 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>878</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>736</v>
+      </c>
+      <c r="D221" t="s">
         <v>879</v>
       </c>
-      <c r="B221" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E221" t="s">
-        <v>860</v>
+        <v>880</v>
+      </c>
+      <c r="F221" t="s">
+        <v>881</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="H221" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="D222" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E222" t="s">
-        <v>860</v>
+        <v>880</v>
+      </c>
+      <c r="F222" t="s">
+        <v>881</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="H222" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="D223" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E223" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="F223" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="H223" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="D224" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E224" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>74</v>
+        <v>891</v>
       </c>
       <c r="H224" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="D225" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E225" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="H225" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D226" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E226" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>880</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="H226" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="D227" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E227" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>880</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="H227" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="D228" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E228" t="s">
-        <v>860</v>
+        <v>880</v>
+      </c>
+      <c r="F228" t="s">
+        <v>881</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="H228" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="D229" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="E229" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>880</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>902</v>
+        <v>74</v>
       </c>
       <c r="H229" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>736</v>
+        <v>776</v>
       </c>
       <c r="D230" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="E230" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>880</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H230" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>865</v>
+        <v>780</v>
       </c>
       <c r="D231" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="E231" t="s">
-        <v>906</v>
+        <v>880</v>
       </c>
       <c r="F231" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H231" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>913</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>784</v>
+      </c>
+      <c r="D232" t="s">
+        <v>879</v>
+      </c>
+      <c r="E232" t="s">
+        <v>880</v>
+      </c>
+      <c r="F232" t="s">
+        <v>881</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H232" t="s">
         <v>912</v>
-      </c>
-[...19 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>915</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>788</v>
+      </c>
+      <c r="D233" t="s">
+        <v>879</v>
+      </c>
+      <c r="E233" t="s">
+        <v>880</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H233" t="s">
         <v>917</v>
-      </c>
-[...19 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>918</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>792</v>
+      </c>
+      <c r="D234" t="s">
+        <v>879</v>
+      </c>
+      <c r="E234" t="s">
+        <v>880</v>
+      </c>
+      <c r="F234" t="s">
+        <v>881</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H234" t="s">
         <v>920</v>
-      </c>
-[...19 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>921</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>736</v>
+      </c>
+      <c r="D235" t="s">
+        <v>922</v>
+      </c>
+      <c r="E235" t="s">
         <v>923</v>
       </c>
-      <c r="B235" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F235" t="s">
-        <v>739</v>
+        <v>881</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>924</v>
       </c>
       <c r="H235" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>926</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>743</v>
       </c>
       <c r="D236" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="E236" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>881</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>927</v>
       </c>
       <c r="H236" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>929</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>748</v>
+        <v>736</v>
       </c>
       <c r="D237" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E237" t="s">
-        <v>914</v>
+        <v>931</v>
+      </c>
+      <c r="F237" t="s">
+        <v>739</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="H237" t="s">
-        <v>750</v>
+        <v>933</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>934</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>743</v>
+      </c>
+      <c r="D238" t="s">
+        <v>930</v>
+      </c>
+      <c r="E238" t="s">
         <v>931</v>
       </c>
-      <c r="B238" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F238" t="s">
-        <v>932</v>
+        <v>755</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="H238" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="D239" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E239" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F239" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="H239" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="D240" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E240" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F240" t="s">
         <v>739</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="H240" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="D241" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E241" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F241" t="s">
-        <v>739</v>
+        <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="H241" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D242" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E242" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="H242" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="D243" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E243" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F243" t="s">
-        <v>739</v>
+        <v>826</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="H243" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="D244" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E244" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F244" t="s">
         <v>739</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H244" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="D245" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E245" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F245" t="s">
         <v>739</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="H245" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>784</v>
+        <v>776</v>
       </c>
       <c r="D246" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E246" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F246" t="s">
-        <v>932</v>
+        <v>739</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="H246" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="D247" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E247" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>931</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="H247" t="s">
-        <v>960</v>
+        <v>782</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="D248" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E248" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F248" t="s">
-        <v>932</v>
+        <v>739</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H248" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="D249" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E249" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F249" t="s">
         <v>739</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H249" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="D250" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E250" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F250" t="s">
         <v>739</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H250" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
       <c r="D251" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E251" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F251" t="s">
-        <v>855</v>
+        <v>826</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H251" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="D252" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E252" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F252" t="s">
         <v>739</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H252" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>977</v>
+        <v>804</v>
       </c>
       <c r="D253" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E253" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F253" t="s">
-        <v>932</v>
+        <v>826</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>978</v>
       </c>
       <c r="H253" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>980</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D254" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E254" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F254" t="s">
         <v>739</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>981</v>
       </c>
       <c r="H254" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>983</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="D255" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E255" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F255" t="s">
-        <v>932</v>
+        <v>739</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H255" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>986</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="D256" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E256" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="F256" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>987</v>
       </c>
       <c r="H256" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>989</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>736</v>
+        <v>821</v>
       </c>
       <c r="D257" t="s">
+        <v>930</v>
+      </c>
+      <c r="E257" t="s">
+        <v>931</v>
+      </c>
+      <c r="F257" t="s">
+        <v>739</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="E257" t="s">
+      <c r="H257" t="s">
         <v>991</v>
-      </c>
-[...7 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>992</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>825</v>
+      </c>
+      <c r="D258" t="s">
+        <v>930</v>
+      </c>
+      <c r="E258" t="s">
+        <v>931</v>
+      </c>
+      <c r="F258" t="s">
+        <v>826</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H258" t="s">
         <v>994</v>
-      </c>
-[...19 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>995</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>830</v>
+      </c>
+      <c r="D259" t="s">
+        <v>930</v>
+      </c>
+      <c r="E259" t="s">
+        <v>931</v>
+      </c>
+      <c r="F259" t="s">
+        <v>739</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H259" t="s">
         <v>997</v>
-      </c>
-[...19 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>998</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>834</v>
+      </c>
+      <c r="D260" t="s">
+        <v>930</v>
+      </c>
+      <c r="E260" t="s">
+        <v>931</v>
+      </c>
+      <c r="F260" t="s">
+        <v>826</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H260" t="s">
         <v>1000</v>
-      </c>
-[...19 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>743</v>
+        <v>838</v>
       </c>
       <c r="D261" t="s">
-        <v>990</v>
+        <v>930</v>
       </c>
       <c r="E261" t="s">
-        <v>991</v>
+        <v>931</v>
       </c>
       <c r="F261" t="s">
         <v>739</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="H261" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>736</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E262" t="s">
         <v>1006</v>
       </c>
-      <c r="B262" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F262" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="H262" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>1009</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="D263" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E263" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F263" t="s">
-        <v>794</v>
+        <v>826</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="H263" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>1012</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="D264" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E264" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F264" t="s">
-        <v>794</v>
+        <v>826</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="H264" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>1015</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="D265" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E265" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F265" t="s">
-        <v>739</v>
+        <v>826</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="H265" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1018</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="D266" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E266" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F266" t="s">
-        <v>932</v>
+        <v>739</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="H266" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1021</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D267" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E267" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F267" t="s">
         <v>739</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="H267" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1024</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="D268" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E268" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F268" t="s">
-        <v>739</v>
+        <v>805</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="H268" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1027</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="D269" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E269" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F269" t="s">
-        <v>739</v>
+        <v>805</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="H269" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1030</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="D270" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E270" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F270" t="s">
-        <v>794</v>
+        <v>739</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="H270" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1033</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="D271" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E271" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F271" t="s">
-        <v>932</v>
+        <v>826</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="H271" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>1036</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>798</v>
+        <v>780</v>
       </c>
       <c r="D272" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E272" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F272" t="s">
         <v>739</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="H272" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1039</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>802</v>
+        <v>784</v>
       </c>
       <c r="D273" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E273" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F273" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="H273" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1042</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>806</v>
+        <v>788</v>
       </c>
       <c r="D274" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E274" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F274" t="s">
-        <v>794</v>
+        <v>739</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="H274" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1045</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>810</v>
+        <v>792</v>
       </c>
       <c r="D275" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E275" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F275" t="s">
+        <v>805</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1048</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>977</v>
+        <v>800</v>
       </c>
       <c r="D276" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E276" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F276" t="s">
-        <v>739</v>
+        <v>826</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="H276" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1051</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D277" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E277" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F277" t="s">
         <v>739</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="H277" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1054</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="D278" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E278" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F278" t="s">
-        <v>744</v>
+        <v>875</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="H278" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1057</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="D279" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E279" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F279" t="s">
-        <v>855</v>
+        <v>805</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H279" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1060</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="D280" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E280" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F280" t="s">
-        <v>855</v>
+        <v>1061</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H280" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1063</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="D281" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E281" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F281" t="s">
         <v>739</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="H281" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1066</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="D282" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E282" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F282" t="s">
         <v>739</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H282" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1069</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="D283" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E283" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F283" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H283" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1072</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
+        <v>838</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F284" t="s">
+        <v>875</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>842</v>
       </c>
       <c r="D285" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E285" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F285" t="s">
-        <v>932</v>
+        <v>875</v>
       </c>
       <c r="G285" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H285" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>846</v>
       </c>
       <c r="D286" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E286" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F286" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="G286" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H286" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>850</v>
       </c>
       <c r="D287" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E287" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F287" t="s">
         <v>739</v>
       </c>
       <c r="G287" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H287" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1084</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>854</v>
       </c>
       <c r="D288" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E288" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F288" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="H288" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1087</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
+        <v>858</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F289" t="s">
+        <v>805</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="D289" t="s">
-[...8 lines deleted...]
-      <c r="G289" s="1" t="s">
+      <c r="H289" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>862</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F290" t="s">
+        <v>826</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="H290" t="s">
         <v>1092</v>
-      </c>
-[...13 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>866</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F291" t="s">
+        <v>875</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H291" t="s">
         <v>1095</v>
-      </c>
-[...19 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1100</v>
+        <v>870</v>
       </c>
       <c r="D292" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E292" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F292" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="H292" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1104</v>
+        <v>874</v>
       </c>
       <c r="D293" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E293" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F293" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="H293" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="D294" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E294" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F294" t="s">
-        <v>785</v>
+        <v>739</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="H294" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="D295" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E295" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F295" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="H295" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="D296" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E296" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F296" t="s">
         <v>739</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="H296" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="D297" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E297" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F297" t="s">
-        <v>1046</v>
+        <v>875</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
       <c r="H297" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1124</v>
+        <v>1118</v>
       </c>
       <c r="D298" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E298" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F298" t="s">
-        <v>785</v>
+        <v>739</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="H298" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1127</v>
+        <v>1121</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="D299" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E299" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F299" t="s">
-        <v>739</v>
+        <v>796</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="H299" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="D300" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E300" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F300" t="s">
         <v>739</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="H300" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="D301" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E301" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F301" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="H301" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1139</v>
+        <v>1133</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1140</v>
+        <v>1134</v>
       </c>
       <c r="D302" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E302" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F302" t="s">
-        <v>744</v>
+        <v>1061</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1141</v>
+        <v>1135</v>
       </c>
       <c r="H302" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="D303" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E303" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F303" t="s">
-        <v>855</v>
+        <v>796</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="H303" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1148</v>
+        <v>1142</v>
       </c>
       <c r="D304" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E304" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F304" t="s">
-        <v>1149</v>
+        <v>739</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1150</v>
+        <v>1143</v>
       </c>
       <c r="H304" t="s">
-        <v>1151</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1152</v>
+        <v>1145</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1153</v>
+        <v>1146</v>
       </c>
       <c r="D305" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E305" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F305" t="s">
-        <v>1149</v>
+        <v>739</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1154</v>
+        <v>1147</v>
       </c>
       <c r="H305" t="s">
-        <v>1155</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1156</v>
+        <v>1149</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
       <c r="D306" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E306" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F306" t="s">
-        <v>785</v>
+        <v>755</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="H306" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1160</v>
+        <v>1153</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="D307" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E307" t="s">
-        <v>991</v>
+        <v>1006</v>
+      </c>
+      <c r="F307" t="s">
+        <v>755</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="H307" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="D308" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E308" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F308" t="s">
-        <v>1149</v>
+        <v>875</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>74</v>
+        <v>1159</v>
       </c>
       <c r="H308" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="D309" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E309" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F309" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="H309" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="D310" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E310" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F310" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="H310" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="D311" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E311" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F311" t="s">
-        <v>744</v>
+        <v>796</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="H311" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="D312" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E312" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>1006</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="H312" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="D313" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E313" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F313" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1184</v>
+        <v>74</v>
       </c>
       <c r="H313" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1186</v>
+        <v>1180</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="D314" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E314" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F314" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="H314" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="D315" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E315" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F315" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
       <c r="H315" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1194</v>
+        <v>1188</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1195</v>
+        <v>1189</v>
       </c>
       <c r="D316" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E316" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F316" t="s">
-        <v>855</v>
+        <v>755</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="H316" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="D317" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E317" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F317" t="s">
-        <v>785</v>
+        <v>755</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="H317" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
       <c r="D318" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E318" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F318" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="H318" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="D319" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E319" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F319" t="s">
         <v>739</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="H319" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="D320" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E320" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F320" t="s">
-        <v>744</v>
+        <v>875</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="H320" t="s">
-        <v>1213</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1214</v>
+        <v>1208</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1215</v>
+        <v>1209</v>
       </c>
       <c r="D321" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E321" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F321" t="s">
-        <v>785</v>
+        <v>875</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="H321" t="s">
-        <v>1217</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1218</v>
+        <v>1212</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1219</v>
+        <v>1213</v>
       </c>
       <c r="D322" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E322" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F322" t="s">
-        <v>739</v>
+        <v>796</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1220</v>
+        <v>1214</v>
       </c>
       <c r="H322" t="s">
-        <v>1221</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1222</v>
+        <v>1216</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="D323" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E323" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F323" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1224</v>
+        <v>1218</v>
       </c>
       <c r="H323" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="D324" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E324" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F324" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="H324" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1230</v>
+        <v>1224</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1231</v>
+        <v>1225</v>
       </c>
       <c r="D325" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E325" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F325" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="H325" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="D326" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E326" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F326" t="s">
-        <v>1046</v>
+        <v>796</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
       <c r="H326" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="D327" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E327" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F327" t="s">
         <v>739</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="H327" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
       <c r="D328" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E328" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F328" t="s">
         <v>739</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
       <c r="H328" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1247</v>
+        <v>1241</v>
       </c>
       <c r="D329" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E329" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F329" t="s">
-        <v>855</v>
+        <v>755</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="H329" t="s">
-        <v>1249</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1250</v>
+        <v>1244</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1251</v>
+        <v>1245</v>
       </c>
       <c r="D330" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E330" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F330" t="s">
-        <v>1149</v>
+        <v>739</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="H330" t="s">
-        <v>1253</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1254</v>
+        <v>1248</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="D331" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E331" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F331" t="s">
-        <v>785</v>
+        <v>1061</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1256</v>
+        <v>1250</v>
       </c>
       <c r="H331" t="s">
-        <v>1257</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1258</v>
+        <v>1252</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1259</v>
+        <v>1253</v>
       </c>
       <c r="D332" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E332" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F332" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1260</v>
+        <v>1254</v>
       </c>
       <c r="H332" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1262</v>
+        <v>1256</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="D333" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E333" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F333" t="s">
-        <v>1149</v>
+        <v>739</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="H333" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1267</v>
+        <v>1261</v>
       </c>
       <c r="D334" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E334" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F334" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="H334" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1271</v>
+        <v>1265</v>
       </c>
       <c r="D335" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E335" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F335" t="s">
-        <v>739</v>
+        <v>1163</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="H335" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1274</v>
+        <v>1268</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1275</v>
+        <v>1269</v>
       </c>
       <c r="D336" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E336" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F336" t="s">
-        <v>739</v>
+        <v>796</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="H336" t="s">
-        <v>1277</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1278</v>
+        <v>1272</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1279</v>
+        <v>1273</v>
       </c>
       <c r="D337" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E337" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F337" t="s">
-        <v>1149</v>
+        <v>755</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1280</v>
+        <v>1274</v>
       </c>
       <c r="H337" t="s">
-        <v>1281</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1282</v>
+        <v>1276</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1283</v>
+        <v>1277</v>
       </c>
       <c r="D338" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E338" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F338" t="s">
-        <v>861</v>
+        <v>1163</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="H338" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1287</v>
+        <v>1281</v>
       </c>
       <c r="D339" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E339" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F339" t="s">
-        <v>1149</v>
+        <v>875</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1288</v>
+        <v>1282</v>
       </c>
       <c r="H339" t="s">
-        <v>1289</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1290</v>
+        <v>1284</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="D340" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E340" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F340" t="s">
         <v>739</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1292</v>
+        <v>1286</v>
       </c>
       <c r="H340" t="s">
-        <v>1293</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1294</v>
+        <v>1288</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>858</v>
+        <v>1289</v>
       </c>
       <c r="D341" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E341" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F341" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1295</v>
+        <v>1290</v>
       </c>
       <c r="H341" t="s">
-        <v>1296</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1297</v>
+        <v>1292</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>864</v>
+        <v>1293</v>
       </c>
       <c r="D342" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E342" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F342" t="s">
-        <v>744</v>
+        <v>1163</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="H342" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>868</v>
+        <v>1297</v>
       </c>
       <c r="D343" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E343" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F343" t="s">
-        <v>744</v>
+        <v>881</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="H343" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H344" t="s">
         <v>1303</v>
-      </c>
-[...19 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F345" t="s">
+        <v>739</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="B345" t="s">
-[...14 lines deleted...]
-      <c r="G345" s="1" t="s">
+      <c r="H345" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>878</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F346" t="s">
+        <v>755</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="B346" t="s">
-[...14 lines deleted...]
-      <c r="G346" s="1" t="s">
+      <c r="H346" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>884</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F347" t="s">
+        <v>755</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="B347" t="s">
-[...14 lines deleted...]
-      <c r="G347" s="1" t="s">
+      <c r="H347" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>887</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F348" t="s">
+        <v>755</v>
+      </c>
+      <c r="G348" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="B348" t="s">
-[...14 lines deleted...]
-      <c r="G348" s="1" t="s">
+      <c r="H348" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>890</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F349" t="s">
+        <v>755</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="B349" t="s">
-[...14 lines deleted...]
-      <c r="G349" s="1" t="s">
+      <c r="H349" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>893</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="B350" t="s">
-[...14 lines deleted...]
-      <c r="G350" s="1" t="s">
+      <c r="H350" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>907</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F351" t="s">
+        <v>739</v>
+      </c>
+      <c r="G351" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="B351" t="s">
-[...2 lines deleted...]
-      <c r="C351" t="s">
+      <c r="H351" t="s">
         <v>1325</v>
-      </c>
-[...13 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>910</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F352" t="s">
+        <v>739</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H352" t="s">
         <v>1328</v>
-      </c>
-[...19 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1333</v>
+        <v>913</v>
       </c>
       <c r="D353" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E353" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F353" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1334</v>
+        <v>1330</v>
       </c>
       <c r="H353" t="s">
-        <v>1335</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1336</v>
+        <v>1332</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1337</v>
+        <v>915</v>
       </c>
       <c r="D354" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E354" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F354" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="H354" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1341</v>
+        <v>918</v>
       </c>
       <c r="D355" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E355" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F355" t="s">
-        <v>739</v>
+        <v>1061</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1342</v>
+        <v>1336</v>
       </c>
       <c r="H355" t="s">
-        <v>1343</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1344</v>
+        <v>1338</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1345</v>
+        <v>1339</v>
       </c>
       <c r="D356" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E356" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F356" t="s">
-        <v>794</v>
+        <v>1061</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="H356" t="s">
-        <v>1347</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1348</v>
+        <v>1342</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1349</v>
+        <v>1343</v>
       </c>
       <c r="D357" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E357" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F357" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1350</v>
+        <v>1344</v>
       </c>
       <c r="H357" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1353</v>
+        <v>1347</v>
       </c>
       <c r="D358" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E358" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F358" t="s">
-        <v>794</v>
+        <v>755</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="H358" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="D359" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E359" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F359" t="s">
-        <v>1149</v>
+        <v>875</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1358</v>
+        <v>1352</v>
       </c>
       <c r="H359" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="D360" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E360" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F360" t="s">
-        <v>1149</v>
+        <v>739</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="H360" t="s">
-        <v>1363</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1365</v>
+        <v>1359</v>
       </c>
       <c r="D361" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E361" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F361" t="s">
-        <v>1149</v>
+        <v>805</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="H361" t="s">
-        <v>1367</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="D362" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E362" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F362" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="H362" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
       <c r="D363" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E363" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F363" t="s">
-        <v>739</v>
+        <v>805</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1374</v>
+        <v>1368</v>
       </c>
       <c r="H363" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
       <c r="D364" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E364" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F364" t="s">
-        <v>739</v>
+        <v>1163</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="H364" t="s">
-        <v>1379</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1381</v>
+        <v>1375</v>
       </c>
       <c r="D365" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E365" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F365" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
       <c r="H365" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1384</v>
+        <v>1378</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1385</v>
+        <v>1379</v>
       </c>
       <c r="D366" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E366" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F366" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1386</v>
+        <v>1380</v>
       </c>
       <c r="H366" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="D367" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E367" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F367" t="s">
-        <v>739</v>
+        <v>875</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="H367" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>736</v>
+        <v>1386</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1392</v>
+        <v>1387</v>
       </c>
       <c r="D368" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E368" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F368" t="s">
-        <v>1393</v>
+        <v>739</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>74</v>
+        <v>1388</v>
       </c>
       <c r="H368" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1395</v>
+        <v>1390</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
       <c r="D369" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E369" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F369" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="H369" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="D370" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E370" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F370" t="s">
-        <v>932</v>
+        <v>875</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="H370" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="D371" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E371" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="F371" t="s">
-        <v>744</v>
+        <v>1163</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
       <c r="H371" t="s">
-        <v>1406</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>736</v>
+        <v>1403</v>
       </c>
       <c r="D372" t="s">
-        <v>1408</v>
+        <v>1005</v>
       </c>
       <c r="E372" t="s">
-        <v>1409</v>
+        <v>1006</v>
       </c>
       <c r="F372" t="s">
-        <v>1410</v>
+        <v>739</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="H372" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>736</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F374" t="s">
+        <v>875</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
         <v>1413</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F375" t="s">
+        <v>826</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F376" t="s">
+        <v>755</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
         <v>736</v>
       </c>
-      <c r="D373" t="s">
-[...9 lines deleted...]
-        <v>1417</v>
+      <c r="D377" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>736</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>736</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>743</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>747</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>750</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>754</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>736</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F384" t="s">
+        <v>796</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>743</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F385" t="s">
+        <v>755</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>747</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F386" t="s">
+        <v>796</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>750</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>754</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F388" t="s">
+        <v>755</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>759</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F389" t="s">
+        <v>755</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>763</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F390" t="s">
+        <v>755</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>767</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F391" t="s">
+        <v>796</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>772</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F392" t="s">
+        <v>875</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>776</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F393" t="s">
+        <v>755</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>780</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F394" t="s">
+        <v>881</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>784</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F395" t="s">
+        <v>875</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1484</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -14716,50 +15567,72 @@
     <hyperlink ref="G349" r:id="rId349"/>
     <hyperlink ref="G350" r:id="rId350"/>
     <hyperlink ref="G351" r:id="rId351"/>
     <hyperlink ref="G352" r:id="rId352"/>
     <hyperlink ref="G353" r:id="rId353"/>
     <hyperlink ref="G354" r:id="rId354"/>
     <hyperlink ref="G355" r:id="rId355"/>
     <hyperlink ref="G356" r:id="rId356"/>
     <hyperlink ref="G357" r:id="rId357"/>
     <hyperlink ref="G358" r:id="rId358"/>
     <hyperlink ref="G359" r:id="rId359"/>
     <hyperlink ref="G360" r:id="rId360"/>
     <hyperlink ref="G361" r:id="rId361"/>
     <hyperlink ref="G362" r:id="rId362"/>
     <hyperlink ref="G363" r:id="rId363"/>
     <hyperlink ref="G364" r:id="rId364"/>
     <hyperlink ref="G365" r:id="rId365"/>
     <hyperlink ref="G366" r:id="rId366"/>
     <hyperlink ref="G367" r:id="rId367"/>
     <hyperlink ref="G368" r:id="rId368"/>
     <hyperlink ref="G369" r:id="rId369"/>
     <hyperlink ref="G370" r:id="rId370"/>
     <hyperlink ref="G371" r:id="rId371"/>
     <hyperlink ref="G372" r:id="rId372"/>
     <hyperlink ref="G373" r:id="rId373"/>
+    <hyperlink ref="G374" r:id="rId374"/>
+    <hyperlink ref="G375" r:id="rId375"/>
+    <hyperlink ref="G376" r:id="rId376"/>
+    <hyperlink ref="G377" r:id="rId377"/>
+    <hyperlink ref="G378" r:id="rId378"/>
+    <hyperlink ref="G379" r:id="rId379"/>
+    <hyperlink ref="G380" r:id="rId380"/>
+    <hyperlink ref="G381" r:id="rId381"/>
+    <hyperlink ref="G382" r:id="rId382"/>
+    <hyperlink ref="G383" r:id="rId383"/>
+    <hyperlink ref="G384" r:id="rId384"/>
+    <hyperlink ref="G385" r:id="rId385"/>
+    <hyperlink ref="G386" r:id="rId386"/>
+    <hyperlink ref="G387" r:id="rId387"/>
+    <hyperlink ref="G388" r:id="rId388"/>
+    <hyperlink ref="G389" r:id="rId389"/>
+    <hyperlink ref="G390" r:id="rId390"/>
+    <hyperlink ref="G391" r:id="rId391"/>
+    <hyperlink ref="G392" r:id="rId392"/>
+    <hyperlink ref="G393" r:id="rId393"/>
+    <hyperlink ref="G394" r:id="rId394"/>
+    <hyperlink ref="G395" r:id="rId395"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>