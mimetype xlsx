--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -10,472 +10,1808 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="556">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_3016_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_3016_de_2026.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no Orçamento Geral do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_3017_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_3017_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera o art. 29 n° 2910/2025, de 08/07/2025, que dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo município de Três Barras Paraná, no exercício de 2026,e dá outras providências.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_3018_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_3018_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4° da Lei n° 3023/2025, DE 16/12/2025, que Estima a Receita e Fixa a Despesa para o exercício de 2026, e das outras providências.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/projeto_de_lei_3019_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/projeto_de_lei_3019_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos servidores públicos municipais ativos, temporários, inativos, pensionista, cargos em comissão e em função gratificada, constante dos anexos I, II, III, IV e V, com exceção aos agentes políticos e profissionais do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/projeto_de_lei_3020_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/projeto_de_lei_3020_de_2026.pdf</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4054/projeto_de_lei_3021_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4054/projeto_de_lei_3021_de_2026.pdf</t>
   </si>
   <si>
     <t>Concede reposição e aumento salarial aos servidores efetivos do quadro do magistério, e complementação salarial para aqueles que possuem vencimento abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/ptojeto_de_lei_3022_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/ptojeto_de_lei_3022_de_2026.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Agentes políticos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/projeto_de_lei_3023_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/projeto_de_lei_3023_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos subsídios dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_3024_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a repassar ajuda de custo para manutenção do Recanto Bem-Estar do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4057/projeto_de_lei_3025_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4057/projeto_de_lei_3025_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do CTG Presilha dos Amigos, para uma viagem até a cidade de Guaraniaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4064/projeto_de_lei_3026_de_2026.pdf</t>
+  </si>
+  <si>
     <t>Autoriza a repassar ajuda de custo para manutenção do Conselho Comunitário de Segurança do Município de Três Barras do Paraná - CONSEGBARRAS, e dá outras providências.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/projeto_de_lei_3027_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/projeto_de_lei_3027_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E AOS CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/projeto_d_elei_3028_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/projeto_d_elei_3028_de_2026.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no Orçamento Geral do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/scanner_001.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/scanner_001.pdf</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/projeto_de_lei_3030_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/projeto_de_lei_3030_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir com a Associação Nacional dos Municípios Sedes de Usinas Hidroelétricas e Alagados - AMUSUH, e dá outras providências.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4060/projeto_de_lei_3031_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4060/projeto_de_lei_3031_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis por excursão de encerramento de ano (2025), e dá outras proveniências.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_3032_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_3032_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir área de terra, e dá outras providências.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/projeto_de_lei_3033_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/projeto_de_lei_3033_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ceder para a professora Elizangela da Silva Silveira, parte das dependências da Escola Municipal Carlos Gomes, par a realização de aulas de teatro, e dá outras providências.</t>
   </si>
   <si>
+    <t>4081</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4081/projeto_de_lei_33034_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos n°s 1° e 2° da Lei 1578/2017, combinada com as Leis n°s 2212/2022, 2245/2022, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4069</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/projeto_de_lei_3035_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/projeto_de_lei_3035_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar profissionais do Centro de Saúde de Três Barras do Parana, para uma viagem até a cidade de Itaipulândia, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/projeto_de_lei_3036_de_2026.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/projeto_de_lei_3036_de_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO DA INFLAÇÃO AOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE TRÊS BARRAS DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4070/projeto_de_lei_3037_de_2026.pdf</t>
-[...2 lines deleted...]
-    <t>Altera a destinação de imóvel da planta urbana do municpio de Tres Barras do Paraná , e da outras providencias...</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4070/projeto_de_lei_3037_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a destinação de imóvel da planta urbana do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/projeto_3038.pdf</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/projeto_3038.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Cooperativa das Agricultoras integrada do Município de Três Barras do paraná e da outras providencias.</t>
   </si>
   <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4082/projeto_de_lei_3039_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a repassar ajuda de custo para manutenção da Associação da Casa Familiar Rural de Três Barras do PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4083</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4083/projeto_de_lei_3040_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através de ''Termo de Colaboração/Parceria'' com a entidade "Associação de Pais e Amigos dos Excepcionais de Três Barras do Parras-PR'', e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4084</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4084/projeto_de_lei_3041_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 15 da Lei n° 2904/2025, que estabelece normas e define parâmetros para a prestação de serviço de transporte escolar para os estudantes da Rede Pública de Ensino de Três Barras do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4085</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4085/projeto_de_lei_3042_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4086/3043_atualizado.pdf</t>
+  </si>
+  <si>
+    <t>Aprova Loteamento, denominado do ''Por do Sol II'', localizado no perímetro urbano da cidade de Três Barras do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4087</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4087/projeto_3044_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art.2° da Lei n° 3037, 20/01/2026, que concede reposição e aumento salarial aos servidores efetivos do quadro do magistério, e complementação salarial para aqueles que possuem vencimentos abaixo do Piso Nacional dos Professores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4088</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4088/projeto_3045_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a indenizar o Senhor Irenilson Júnior Brand, por danos causados em acidente com motoniveladora, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4090</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4090/-8.1_pl_3046.pdf</t>
+  </si>
+  <si>
+    <t>4094</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4094/pl_3047.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despeses com premiação da Copa Amizade de Futsal e Voleibol, categoria de base, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4093</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4093/2-_pl_3048.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a comemoração ao aniversário do Município em 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4174</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4174/projeto_de_lei_3049_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriz o Chefe do Poder Executivo Municipal a indenizar a senhora Natiely Carolina Federizzi, pelo não pagamento anterior a Lei n° 2940, de 26/08/26.</t>
+  </si>
+  <si>
+    <t>4101</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4101/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para o conserto de máquinas e equipamentos da Associação de Desenvolvimento dos Moradores do Distrito de Barra Bonita, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4102</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4102/projeto_de_lei_3051_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2° da Lei n°2837, de 25/02/2025, que recriou o "Programa de incentivo á atletas com potencial a categoria profissional", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4103</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4103/projeto_de_lei_3052_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a fonte da atividade 03.01.04.1220003.2.006.000 Manutenção do Departamento de Administração, Recursos Humanos, Planejamento, Licitação e Compras, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4105</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4105/projeto_de_lei_3053__de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Recanto do Bem-Estar do Idoso, para uma viagem até as Águas do Verê, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4115</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4115/projeto_de_lei_2054_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito especial no Orçamento Geral do Município de Três Barras do Paraná e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4113</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4113/2055_atualizado.pdf</t>
+  </si>
+  <si>
+    <t>Acrecenta dispositivo ao artigo 3° da Lei n° 2526, de 29/08/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4114</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4114/3056_atualizado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Honorário do Município de Três Barras do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4117/projeto_de_lei_3057_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização do Festival ''CANTA CANTU/2026 ETAPA TRÊS BARRAS DO PARANÁ'', e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4133/projeto_de_lei_3058_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a destinação de imóvel da planta urbana do município de Três Barras do Paraná. e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4118</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4118/projeto_de_lei_3059_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a data de celebração do aniversário do município de Três Barras do Paraná para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4122</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4122/projeto_de_lei_3060_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a repassar ajuda para atleta e treinador que irão participar do FIGHT MASIC SHOW, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4129</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4129/prjeto_de_lei_3061_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a premiação do torneio de Beach Tenis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4131</t>
+  </si>
+  <si>
+    <t>3062</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4131/projeto_de_lei_3062_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executio Municipal a trasportar atletas da Associação Desportiva Tribarrense Atletas de Base- ADTAB, para participar da Copa Garotinho de Futsal, nas cidade de Laranjeiraas do Sul e Cascavel, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4132</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4132/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito especial no Orçamento Geraal do município de Três Barras do Paraná, e á outras providências.</t>
+  </si>
+  <si>
+    <t>4146</t>
+  </si>
+  <si>
+    <t>3064</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4146/scanner_007.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a Associação de Trilheiros Amigos do Nono, para a realização do 4 Encontro de Trilheiros/2026, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4135</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_3065_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>4145</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4145/scanner_006.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa e ceder as dependências do Estádio Municipal José Orbem , para evento a ser promovido pelo Grupo Airsoft Tático de TRÊS Barras do Paraná, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4144</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4144/scanner_005.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesa e ceder as depenências do Ginásio de Esporte Mário Lopes para o evento 4 Open Full Caratê Contact a ser promovido pelo Centro  de Treinamento Daido Figth Team Ltda, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4136</t>
+  </si>
+  <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4136/projeto_d_elei_3068_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Póder Executivo Municipal a firmar parceria atarvés de Termo de Colaboração Parceria com a entidfade APAE Associação de Pais e Amigos dos Excepicionais de Tres Barras do Paraná- Pr e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4143</t>
+  </si>
+  <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4143/scanner_004.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a realização da Semana Farroupilha, e da outras providencias .</t>
+  </si>
+  <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4142/scanner_003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas e fazer parceria com  a Associação Brasileira de Caçadores - Aqui Tem Javali, para realização do 4 Encontro dos Colecionadores, Atiradores Desportivos e Caçadores (CACS), e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>3071</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4141/scanner_002.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a efetuar despesas e fazer parceria com a empresa Henrique Oenning, para e realização do 6 aniversário do The Highway Dogs MotoCLUBE, E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>4140</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4140/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a trasportar atletas para participar do ALL BRAZIL FULLCONTACT KARATE CHAMPIONSHIP 2026, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4150</t>
+  </si>
+  <si>
+    <t>3073</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4150/8-pl_3073-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Municipal de Três Barras do Paraná, a conceder beneficio eventual em pecúnia para construção de vunerabilidade e risco social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>3074</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4147/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito especial no Orçamento Geral do munícipio de Três Barras do Parná, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4152</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_lei_3075_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito especial no Orçamento Geral do município_x000D_
+de Três Barras do Paraná, e dá outras providências'</t>
+  </si>
+  <si>
+    <t>4157</t>
+  </si>
+  <si>
+    <t>3076</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4157/projeto_de_lei_3076_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o valor a ser pago por plantão médico, de 12 ''doze'' horas criado pela Lei n° 555/08, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>4158</t>
+  </si>
+  <si>
+    <t>3077</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4158/9-pl_3077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal de Ptroteção e Defesa Civil-FUMPDEC,no Municipio de Três Barras do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4156/projeto_de_lei_3078_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a ampliação da Rede abastecimento d'água da comunidade de Rosário do Oeste administrado pela Associação do Clube da Terceira Idade Nossa Senhora da Salete.</t>
+  </si>
+  <si>
+    <t>4155</t>
+  </si>
+  <si>
+    <t>3079</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4155/projeto_de_lei_3079_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a ceder bem Imóvel em Regime de Permissão de Uso.</t>
+  </si>
+  <si>
+    <t>4154</t>
+  </si>
+  <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4154/projeto_de_lcei_3080_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crèdito especial no Orçamento Geral do município de Três Barras do Paraná, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4153/projeto_de_lei_3081_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com premiação do Campeonato Municipal de Futsal, Edição 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4160/projeto_de_lei_3082_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos ao artigo 15 da Lei no 2529,_x000D_
+de 29/08/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4161</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_d_elei_3083_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a trasportar pessoas da igreja Evangélica Asseembleia de Deus - Ministério Nova Esperança . para participar de evento religioso , e da outras providencias.</t>
+  </si>
+  <si>
+    <t>4175</t>
+  </si>
+  <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4175/projeto_de_lei_3084_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o número de vagas do cargo temporário de Professor de apoio educacional especializado/Professor de comunicação alternativa, criado pela Lei n°2621/2024.</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4244/projeto_de_lei_3085_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contribuir com a ADAMOP- Associação das Primeiras Damas dos Municípios do Oeste do Paraná.</t>
+  </si>
+  <si>
+    <t>4241</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4241/projeto_de_lei_3086_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>4237</t>
+  </si>
+  <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_3087_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoads do Recanto do Bem-Estar do Idoso, para uma viagem até a cidade de Catanduvas, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4259/3-pl_3088-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito especial no Orçamento Geral do Municipiode Três barras do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4267/pl_3089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para a ampliação de prédio em alvenaria, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4268/5-pl_3090-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescente dispositivo na Lei nº 1936/2019, que regulamenta a concessão de diárias no âmbito do município de Três Barras do Paraná, combinada com a Lei n° 2277/2022.</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4269/6-pl_3091-2026.pdf</t>
+  </si>
+  <si>
+    <t>4270</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4270/pl_3092-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal afirmar convênio com o Consórcio lntergestores Paraná Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para Elaboração da Proposta Orçamentatária, Normas de Execução Financeira e Políticas de Fomento e Desenvolvimento a serem executadas pelo município de Três Barras do Paraná, no exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4272/8-pl_3094-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Casa Fácil Paraná, a firmar convênios, conceder incentivos fiscais, aportar recursos, executar açõs necessárias á implantação de empreedimentos habitacionais de interesse social e realizar a titulação aos beneficiários finais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4274</t>
+  </si>
+  <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4274/pl_3095-2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade Pública a Associação Comunitária de Produtores Rurais São José, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4273</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4273/pl_3096-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para reparo da bomba d´água da comunidade de Rosário do Oeste, administrado pela Associação do Clube da Terceira Idade Nossa Senhora da Salete, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4277</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4277/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas para um encontro religioso (AVANTE PARANÁ) até a cidade de Cascavel, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4278/pl_3098-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para participação dos ''JOGOS DA CANTUQUIRIGAÇU (JARCANS)''.</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a rescindir o Comodato celebrado com a Associação do Clube da 3° Idade Nossa Senhora da Salete, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_3100_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>4283</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>Declara de  utilidade pública o Clube de Mães Primavera, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4063</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emen</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/11.1_emenda_1_2026.pdf</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/11.1_emenda_1_2026.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa a Projeto de Lei n.° 3021/2026,no Artigo 2°, conforme segue:_x000D_
  No Artigo 2°, modique-se a seguinte expressão:_x000D_
  ....  (Dois mil quatrocentos e quarenta e quatro reais e oitenta e nove centavos.)_x000D_
    Pela seguinte expressão:_x000D_
 ....(Dois mil quatrocentos e quarenta e dois reais e oitenta e nove centavos.)</t>
   </si>
   <si>
+    <t>4096</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4096/3-_emenda_n_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifique-se nas redações do textos dos novos artigos 1° e 2° da Lei n° 1576/2017, conforme Projeto de Lei n° 3034/2026, a seguinte expressão:_x000D_
+ '' 5 km '',_x000D_
+ pela seguinte expressão: _x000D_
+_x000D_
+''' 3km.''''</t>
+  </si>
+  <si>
+    <t>4163</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY, CLAUDIR ZANELLA - KADÃO</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei nº 3070/2026, conforme segue:_x000D_
+_x000D_
+- Modifique-se no parágrafo único do artigo 1° do Projeto de Lei n° 3070/2026, a seguinte expressão:_x000D_
+_x000D_
+“R$ 12.000,00 (doze mil reais)”_x000D_
+_x000D_
+Pela seguinte expressão:_x000D_
+_x000D_
+“R$ 8.000,00 (oito mil reais)”</t>
+  </si>
+  <si>
     <t>4072</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4072/9-plc_01_2026.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa de Recuperação Fiscal REFIS, para o exercício de 2026 e da outras providencias.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4071/10-plc_02_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS NÃO TRIBUTÁRIO, para o exercício de 2026, para débitos não tributários, e da outras providencias...</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4077/11-pll_01_2026.pdf</t>
   </si>
   <si>
     <t>Reconhece a União de Câmaras, Vereadores e Gestores Públicos do Paraná - UVEPAR como entidade representativa da Câmara de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4110/ementa_pl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PARÁGRAFO 2° DO ARTIGO 31 DA LEI 2632, DE 05 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4282</t>
+  </si>
+  <si>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA, ANDREIA PEREIRA, BEATRIZ FARIA DE PAULA - BIA, CLAUDIR ZANELLA - KADÃO, FERNANDO MANICA, PASCUALINO DO NASCIMENTO - PARAGUAY, RAFAEL F. DE AZEVEDO, RONALDO JUNIOR MARIANO, TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>Autoriza a implementação e pagamento retroativo de vantagens funcionais aos servidores do Poder Legislativo Municipal, referentes ao período de suspensão imposto pela Lei Complementar n°173, de 27 de maio de 2020, nos termos da Lei Complementar n° 226, de 12 de janeiro de 2026.</t>
+  </si>
+  <si>
     <t>4075</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>PASCUALINO DO NASCIMENTO</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4075/12.2_req_1_2026.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal, preste informações referente ao seguinte pedido: _x000D_
   - Há algum veículo oficial, de propriedade ou a serviço da administração pública, que ainda não foi identificado em conformidade coma Lei 2683/2024? Se sim, que seja fornecida a relação de quais veículos ainda não foram identificados, e esclareça porque não o foram.</t>
   </si>
   <si>
+    <t>4097</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4097/4-_req_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Exmo Prefeito Municipal, preste informações referente ao seguinte pedido: _x000D_
+    Há o valor de R$ 750.000,00 (setecentos e cinquenta mil reais) referente ao pedido de pavimentação com pedras poliédricas destinados pelo Deputado Estadual Marcio Pacheco, através do Protocolo estadual n° 24.242.236-8, após solicitação minha, e que ainda não foi dado andamento. Assim indago como está o andamento da documentação referente a tal emenda do deputado? Se ainda falta algum documento, qual e porque ainda não foi disponibilizado? _x000D_
+   Torna-se necessário o fornecimento da informação, eis que, conforme  Oficio n°57/2025 do Gabinete do Deputado, tal valor está disponível, e a população que esta sofrendo face a não execução da Emenda/Obra.</t>
+  </si>
+  <si>
+    <t>4098</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4098/5-_req__03_2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Exmo Prefeito Municipal as seguintes informações:_x000D_
+     I- Foi feito o Requerimento n°20/2025, aonde solicitou-se informações sobre reparos referentes ao contrato n° 12/2024, tendo em vista que existem vários pontos com defeito que surgiram no pavimento em menos de 1 (um) ano da entrega da obra, e que comprometem a estrutura da via, além de solicitar relatórios referentes a espessura da via, eis que aparentam não ter o mínimo contratado._x000D_
+    II- Ocorre que até o presente momento não obtivemos resposta do Requerimento, tampouco os problemas na via foram resolvidos. Há previsão dos reparos e envio da documentação?</t>
+  </si>
+  <si>
+    <t>4108</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal as seguintes providências:_x000D_
+  I- Mantenha a realização das aulas de gingaterapia, que eram realizadas no Clube dos Idosos, no mesmo local, tendo em vista que a alteração da realização das mesmas para o CEACA traz transtornos para os usuários.</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_n05-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal as seguintes providências:_x000D_
+  I- Porque ainda não foi concluído o poço artesiano da Comunidade São Luiz?</t>
+  </si>
+  <si>
+    <t>4116</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_n06-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER, ao Presidente desta Casa Legislativa, as seguintes :_x000D_
+  O desarquivamento do Projeto de Lei n° 14/2025, de 24 de novembro de 2025, que dispõe sobre a obrigatoriedade da instalação de câmeras de monitoramento com áudio e vídeo nos ônibus e demais veículos de transporte escolar público municipais.</t>
+  </si>
+  <si>
+    <t>4120</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ANDREIA PEREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4120/requerimento_n07-2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora abaixo assinada, REQUER ao Prefeito Municipal as ntes informações:_x000D_
+ Teve a destinação de emenda parlamentar n° 40890008, pelo Senador Oriovisto Guimarães, no importe de R$ 400.000,00 (quatrocentos mil reais), para serem gastos na área de educação, com kits "escola conectada" e projetor interativo, e sobre a qual não temos informações sobre a realização da mesma.</t>
+  </si>
+  <si>
+    <t>4126</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ANDREIA PEREIRA, CLAUDIR ZANELLA - KADÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4126/requerimento_n08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, REQUEREM ao Prefeito Municipal as seguintes informações:_x000D_
+   Quantos poços artesianos foram iniciados e não foram concluídos em nosso município, e em quais comunidades?_x000D_
+   Por que não foram concluídos, e o que falta para a conclusão?_x000D_
+   Tem previsão dessas conclusões?</t>
+  </si>
+  <si>
+    <t>4127</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY, ANDREIA PEREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4127/requerimento_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, de acordo com as normas regimentais, REQUEREM ao Exmo. Prefeito Municipal as seguintes informações:_x000D_
+_x000D_
+I-	Foi feito o Pregão n° 45/2025, referente ao Processo Administrativo n° 73/2025, para contratação de empresa para intermediar as contratações de estagiários para a Administração, tendo como vencedora a empresa Mais Estágios Ltda. Entretanto, a mesma não efetuou o pagamento dos estagiários contratados até o dia 15/03/2026, sendo que, até o presente momento, não temos informações que tenha feito nesta data. Assim, indagamos se não foi feito o repasse para a empresa? Caso tenha sido feito, em que data ocorreu? Enviem a resposta com o comprovante do pagamento. _x000D_
+II-	Caso não tenha sido feito o repasse, o que aconteceu para não ter cumprido com a sua parte contratual?_x000D_
+III-	Caso tenha sido feito o repasse, o prazo da empresa repassar aos estagiários era até o 3° dia útil após o mesmo. Assim, já expirou este prazo?_x000D_
+IV-	Caso tenha expirado o prazo para empresa repassar aos estagiários, qual a providência tomada pela falta de repasses?</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4148/12-req_n10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores,_x000D_
+_x000D_
+	O vereador abaixo assinado, de acordo com as normas regimentais, REQUEREM ao Exmo. Prefeito Municipal as seguintes informações:_x000D_
+    I- Com relação ao CTG Presilhas dos Amigos, qual a relação contratual existente entre o Município e a entidade? Encaminhar a documentação pertinente._x000D_
+    II- Com relação aos bens existentes no espaço do CTG, de quem é a responsabilidade dos mesmos? _x000D_
+    III- Com relação as árvores que haviam no espaço, quem fez o corte das mesmas, o Município ou o CTG? Se foi o último, havia autorização para tanto?_x000D_
+    IV- Qual a destinação dada ao material retirado, lenha e madeira (toras)?_x000D_
+    V- Qual o valor obtido com o material retirado, lenha e madeira (toras)? Se teve algum valor, enviar comprovante como nota fiscal/recibo ou documento equivalente, e informações do adquirente e a forma da comercialização.</t>
+  </si>
+  <si>
+    <t>4162</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Exmo. Prefeito Municipal, considerando lista recentemente divulgada pela Secretaria de Esportes, a qual estabelece a limitação de participação de até 03 (três) atletas por equipe dentre aqueles nela relacionados, para o Campeonato Municipal de Futsal, aonde referida lista foi publicada sem a devida apresentação de critérios objetivos e públicos que justifiquem a inclusão dos atletas nela constantes. Ademais, observa-se que, em relação ao ano anterior, houve alteração no critério adotado, uma vez que anteriormente a lista aparentemente considerava atletas vinculados à seleção municipal, enquanto no presente momento inclui jogadores que não integram tal seleção; considerando que tal mudança ocorreu sem aparente divulgação prévia ou fundamentação oficial, o que gera dúvidas quanto à observância dos princípios da impessoalidade, transparência e isonomia na condução da competição; considerando a necessidade de prestar informações claras e precisas para os munícipes, preste as seguintes informações:_x000D_
+_x000D_
+	I – Cópia integral do regulamento oficial do Campeonato Municipal vigente;_x000D_
+	II – Esclarecimento detalhado sobre os critérios utilizados para elaboração da referida lista;_x000D_
+	III – Informação sobre o ato administrativo ou decisão formal que determinou a inclusão dos atletas relacionados;_x000D_
+	IV – Identificação dos responsáveis pela definição da referida lista.</t>
+  </si>
+  <si>
+    <t>4176</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4176/9-requerimento_n12-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, REQUER as seguintes :_x000D_
+  I - Nesta data de 13 de abril de 2026, estavam ocorreneo 02 (dois) velórios na Capela Mortuária Municipal, sendo que, ambos estavam ocorrendo na mesma sala, mesmo a capela possuindo 02 (duas) salas para     realização de velóris, porque?_x000D_
+  II- A família enlutada não pode escolher fazer o velório na sala que está vazia, já que ambas são espaços públicos?_x000D_
+  III- A  constução da Capela recentemente foi concluída, há algum problema com a outra sala com relação a sua construção que não pode ser utilizada?</t>
+  </si>
+  <si>
+    <t>4177</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4177/10-requerimento_n13-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUEREM ao Exmo. Prefeito Municipal as seguintes informações:_x000D_
+    I- Foi respondido ao requerimento n° 10/2026 de minha autoria, que o Município não tem relação alguma com o CTG, então indago, com base no que o CTG utiliza o espaço público?_x000D_
+    II- Qual a empresa que serrou as madeiras e quem fez o transporte das mesmas? Fornecer cópias dos contratos e processos licitatórios, se existentes, juntamente com as notas fiscais que comprovam tais serviços._x000D_
+    III- Se não vierem informados através de notas, que esclareçam a quantidade de metros cúbicos serrados, qual o fiscal do Município que acompanhou a extração das madeiras e a realização dos serviços, e o que foi feito com o material que sobrou (costaneiras e lenha)?_x000D_
+    IV- Enviar o relatório da fiscalização com relação ao material já utilizado, bem como relatório da aplicação dos mesmos, com, se possível, fotos da utilização, além de relação da quantia de madeira que está aguardando ser serrada com fotos das mesmas e estimativa de metragem a ser obtida no total.</t>
+  </si>
+  <si>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4275/5-requerimento_n14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores,_x000D_
+_x000D_
+	O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Exmo. Prefeito Municipal as seguintes informações:_x000D_
+    I- Foi iniciada a implantação de iluminação no trajeto que liga ao fim da Avenida Brasil até o cemitério municipal José Ida de Lima – Tabaco, sendo que, a mesma não foi concluída até o presente momento, porque?_x000D_
+    II- Teve contratação completa da iluminação do trajeto? Se não, o que falta e porque ainda não foi contratada?_x000D_
+    III- Qual a empresa que foi contratada para realizar os serviços, e a mesma já recebeu pela integralidade da obra, ou somente pela parcela realizada?_x000D_
+    IV- Caso tenha sido contratada pela integralidade da implantação da iluminação, foi tomada alguma medida administrativa ou judicial com relação a empresa pela não conclusão dos serviços, ou as obras estão dentro do cronograma? _x000D_
+_x000D_
+Justifica-se este pedido, pois há necessidade de se esclarecer a falta de iluminação implementada no trajeto, aonde vários munícipes utilizam o mesmo para seu deslocamento.</t>
+  </si>
+  <si>
+    <t>4276</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4276/requerimento_n15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, de acordo com as normas regimentais, REQUEREM ao Exmo. Prefeito Municipal as seguintes informações:_x000D_
+_x000D_
+    I- Referente aos valores arrecadados com a COSIP, considerando que no ano de 2025, a arrecadação foi superior a previsão feita, aonde o mesmo está sendo gasto? Há superávit na arrecadação? Se sim, o que está sendo feito com esta arrecadação superior a estimativa do Poder Executivo?_x000D_
+_x000D_
+Justifica-se este pedido, pois conforme consulta ao Portal de Transparência do Poder Executivo, a arrecadação foi superior em mais de R$ 140.000,00 (cento e quarenta mil reais), e há diversos pontos na cidade aonde as lâmpadas da iluminação pública estão queimadas, sendo as informações necessárias para o acompanhamento dos gastos.</t>
+  </si>
+  <si>
     <t>4074</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>ANDREIA PEREIRA</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4074/12.0ind_01_2026.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo assinada, de acordo com as normas regimentais, INDICAM ao Prefeito Municipal, que estude a possibilidade de enviar projeto de lei para autorizar os pagamentos retroativos de anuênios, progressões e licenças especiais, que foram suspensos em razão da Lei Complementar 173/2000.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>FERNANDA MANICA</t>
+    <t>FERNANDO MANICA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4076/12.1ind_02_2026.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Prefeito Municipal se digne estudar a viabilidade de realizar um estudo técnico com a finalidade de implementar a distribuição de kits esportivos (uniformes), para escolinhas existentes no município.</t>
   </si>
   <si>
+    <t>4089</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4089/9-ind_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>OS vereadores abaixo assinados, conforme as normas regimentais, Indicam ao Prefeito Municipal, que sejam realizadas, com urgências, as seguintes melhorias na infraestrutura viária das comunidades mencionadas:_x000D_
+     — Melhorias de readequação e cascalhamento no trecho próximo à propriedade da Sra. Cleonice Maurício Cabral, na fazenda Maria Preta, localizada na final da linha Flores da Cunha.</t>
+  </si>
+  <si>
+    <t>4095</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4095/6-_ind_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar reforma e manutenção nos trechos do calçamento que liga o Distrito de Santo Izidoro até a entrada de acesso à balsa que realiza a travessia para o Município de Boa Esperança do Iguaçu, especialmente nos pontos onde houve instalação de canalização de água;_x000D_
+   Executar manutenção nos trechos asfaltos do Município, por meio de operação – tapa-buracos, com prioridade para as vias da zona rural.</t>
+  </si>
+  <si>
+    <t>4099</t>
+  </si>
+  <si>
+    <t>TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4099/6.1_ind_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora abaixo assinado, de acordo com as normas regimentais, INDICAM ao Prefeito Municipal, que determine ao setor competente a realização de estudo de viabilidade para promover melhorias e manutenção no parquinho, localizado no Distrito de Alto Alegre.</t>
+  </si>
+  <si>
+    <t>4100</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4100/8-_ind_6_2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora abaixo assinado, conforme as regimentais, INDICA ao Prefeito Municipal, que estude a viabilidade de realizar pavimentação poliédrica no trecho que falte entre o calçamento da Linha Nova até a Comunidade do Barra Grande.</t>
+  </si>
+  <si>
+    <t>4104</t>
+  </si>
+  <si>
+    <t>RAFAEL F. DE AZEVEDO, ANDREIA PEREIRA, ANTENOR CARLOS DA MOTTA - NEGO MOTTA, BEATRIZ FARIA DE PAULA - BIA, CLAUDIR ZANELLA - KADÃO, FERNANDO MANICA, PASCUALINO DO NASCIMENTO - PARAGUAY, RONALDO JUNIOR MARIANO, TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4104/indicacao_n07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal que determine à Secretaria Municipal de Educação a realização de reforma e melhorias estruturais no Banheiro do Centro Municipal de Educação Infantil (CEMEI) Sonho de Criança, tendo em vista as condições precárias atualmente verificadas no local._x000D_
+ 	Justificativa:_x000D_
+O banheiro do CEMEI Sonho de Criança encontra-se em condições inadequadas de uso, apresentando problemas estruturais que comprometem a higiene, a segurança e o bem-estar das crianças e dos profissionais da unidade. Considerando que se trata de ambiente frequentado por crianças da primeira infância, é indispensável que o espaço atenda ple-namente às normas sanitárias e de segurança, garantindo condições dignas e apropriadas para o desenvolvimento das atividades escolares. Dessa forma, a presente Indicação visa assegurar melhorias estruturais necessárias, contribu-indo para a qualidade do atendimento educacional e para a preservação da saúde da comunidade escolar</t>
+  </si>
+  <si>
+    <t>4106</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4106/indicacao_n08-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Prefeito Municipal, que estude a possibilidade de fazer a pintura de faixas e sinalização do asfalto que liga a Comunidade Ferrari até a Comunidade de Barra Bonita, face à mal sinalização existente.</t>
+  </si>
+  <si>
+    <t>4107</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4107/indicacao_n09-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Prefeito Municipal, que estude a possibilidade de fazer/refazer as pontes na Comunidade de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>4124</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4124/indicacao_n10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, INDICAM, ao Prefeito Municipal, que estude a viabilidade de aquisição de um caminhão-pipa com tanque próprio, adequado para o transporte e distribuição de água destinado ao consumo humano, observando as normas saniátarias e técnicas estabelecidas pelos órgãos reguladores, tais como a Vigilância Sanitária, e Sanepar e demais entidades competentes.</t>
+  </si>
+  <si>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>RAFAEL F. DE AZEVEDO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4123/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, INDICA ao Prefeito Municipal, se digne estudar a vibialidade de '' realizar a melhoria e o cascalhamento da estrada que passa pela propriedade do senhor Genesio Blau na Comunidade de Alto Barra Bonita, seguindo até o calçamento da Linha Zata, saída para a Comunidade de Pica Pau''.</t>
+  </si>
+  <si>
+    <t>4125</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4125/indicacao_n12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, INDICAM, ao Prefeito Municipal, que estude a viabilidade de implantar o agendamento de consultas odontológicas por telefone na rede municipal de saúde, permitindo que os cidadãos possam marcar atendimento com dentista sem necessidade de deslocamento até a unidade de saúde apenas para realizar o agendamento.</t>
+  </si>
+  <si>
+    <t>4128</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4128/indicacao_n13-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Exmo Prefeito Municipal, que estude a possibilidade de fazer a melhoria do asfalto que liga a saída da cidade até a Comunidade Barra Grande, em especial logo no início do trecho, face os diversos buracos existentes._x000D_
+				Justifica-se o pedido, ao passo que, no início do trecho há diversos buracos/valetas, o que poderão ocasionar acidentes para quem trafega pelo trecho, e por ser um pedido da comunidade.</t>
+  </si>
+  <si>
+    <t>4130</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4130/indicacao_n14-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, INDICA, ao Prefeito Municipal, se digne estudar a viabilidade de efetuar a limpeza do bueiro localizado na estrada que passa pela comunidade de Barra Grande, proximo da propriedade do Sr. Evidio Zorsi na referida comunidade.</t>
+  </si>
+  <si>
+    <t>4134</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4134/7-indicacao_n15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Prefeito Municipal, se digne estudar a viabilidade de ''disponibilizar um veículo, para que fique a disposição do Setor da Saúde, que servirá para transporte de pacientes que necessitam realizar exames e cirurgia de emergência.</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4164/scanner_001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, de acordo com as nonnas_x000D_
+regimentais, INDICA ao Exmo Prefeito Municipal, que estude a possibilidade de_x000D_
+fazer um reservatório para captação de águas e utilização pelos camiúões do_x000D_
+Município._x000D_
+Justifica-se o pedido, ao passo que, atualmente está sendo_x000D_
+utilizado um reservatório particular, aonde tem que adentrar na propriedade do_x000D_
+cedente, o que as vezes causa transtornos ao mesmo, sendo que, por diversas vezes_x000D_
+precisamos de água para os caminhões combaterem incêndios, bem como, quando há_x000D_
+grande período sem chuvas, há necessidade de se fomecer água aos agricultores que_x000D_
+necessitam, e a construção</t>
+  </si>
+  <si>
+    <t>4173</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4173/12-indicacao_n17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, de acordo com as normas regimentais INDICAM ao Prefeito Municipal, se digne estudar a viabilidade de instalar uma lixeira comunitária próximo da Igreja da Comunidade de Trigolândia neste município.</t>
+  </si>
+  <si>
+    <t>4284</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>A vereadora abaixo assinado, de acordo com as normas regimentais INDICA, ao Prefeito Municipal, se digne estudar a viabilidade de realizar a seguinte melhoria na Escola Municipal Angelina Segala Dezan:_x000D_
+   _ Instalação de um toldo em frente ao portão de entrada da referida escola, para proteção dos alunos quando do embarque e desembrarque dos mesmos em dias de chuva:</t>
+  </si>
+  <si>
+    <t>4151</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4151/projeto_de__decreto_do_legislativo_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AD REFERENDUM Nº 01/2026_x000D_
+Data 30/03/2026_x000D_
+_x000D_
+APROVA ACORDO JUDICIAL NOS AUTOS N° 0000990-37.2021.8.16.0065, ORIGINÁRIO DE AÇÃO TRABALHISTA.</t>
+  </si>
+  <si>
+    <t>4165</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4165/projeto_de_decreto_do_legislativo_02_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AD REFERENDUM Nº 02/2026_x000D_
+Data 08/04/2026_x000D_
+_x000D_
+APROVA A CELEBRAÇÃO DE TERMO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA (ESTÁGIO CURRICULAR OBRIGATÓRIO), COM A UNICESUMAR (VITRU EDUCAÇÃO).</t>
+  </si>
+  <si>
     <t>4078</t>
   </si>
   <si>
     <t>RMO</t>
   </si>
   <si>
     <t>REQUERIMENTO MISSÃO OFICIAL</t>
   </si>
   <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4078/13.1_req_m_of_1_2026.pdf</t>
+  </si>
+  <si>
     <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem feita nos dias 20 e 22  de janeiro de 2026, onde participei inicialmente em Boa Vista da Aparecida, e posteriormente em Capitão Leônidas Marques, de reuniões com o objetivo da construção da sede da nossa Câmara Municipal. As demais foram com destino a Dois Vizinhos, junto ao Deputado Estadual Adão Litro, em busca de parcerias para a população tribarrense na área educacional, além de Cascavel, em reunião com o diretor do IDR-PARANÁ, para tratar sobre o terreno que havia sido doado anteriormente à Emater, e que buscou-se a reversão da doação, para a construção da sede da Câmara, estando em todos os compromissos representando o Legislativo Municipal, e, REQUEIRO assim, a autorização para pagamento de 0,5 (meia) diária de deslocamento, em 03 (três) oportunidades.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>RAFAEL F. DE AZEVEDO</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4079/13-req_m_of_2_2026.pdf</t>
   </si>
   <si>
     <t>Através deste, o vereador abaixo requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem feita no dia 02 de fevereiro de 2026, onde participei de agenda na Secretária de Educação do Estado em todos os compromissos representando o Legislativo Municipal, e REQUEIRO assim, a autorização para pagamento de 1 (uma ) diária de deslocamento.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4080/13.2_req_m_of_3_2026.pdf</t>
   </si>
   <si>
     <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 03 a 05 de fevereiro de 2026,onde participarei de reunião no gabinete de Deputado Estadual Gugu Bueno, tratando de assuntos de interesse da população, como também tratar do requerimento refente a construção da sede da Câmara Municipal, indo ainda Secretaria das Cidades - SECID, todos os compromissos representando o Legislativo Municipal, e, REQUEIRO assim, a autorização para pagamento de 2,0 (duas) diárias de deslocamento.</t>
+  </si>
+  <si>
+    <t>4111</t>
+  </si>
+  <si>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA, BEATRIZ FARIA DE PAULA - BIA, FERNANDO MANICA, RONALDO JUNIOR MARIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4111/req_missao_ofial_n04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 03 a 05 de março de 2026, com destino a Brasília/DF,onde participaremos de reunião no gabinete do Deputado Federal Fernando Giacobo, também do Deputado Federal Dilceu Sperafico, tratando de assuntos de interesse da população, como também tratar de requerimento referente a construção de barrações industriais em nosso Município, estando em todos os compromissos representando o Legislativo Municipal, e, REQUEREMOS assim,a autorização para pagamento de 2,5 (duas e meia) diárias de deslocamento.</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA, FERNANDO MANICA, RONALDO JUNIOR MARIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4119/requerimento_missao_oficial_n05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 09 a 12 de março de 2026, com destino a Curitiba/PR, onde participaremos de reunião no gabinete do Deputado Estadual Gugu Bueno, além de irmos para protocolar o projeto arquitetônico da nova Sede da Camara Municipal, estando também tratando de assuntos de interesse da população, estando em todos os compromissos representando o Legislativo Muniucipal, e, REQUEREMOS assim, a autorização para pagamento de 3,0 (três) diárias de deslocamento.</t>
+  </si>
+  <si>
+    <t>4121</t>
+  </si>
+  <si>
+    <t>RAFAEL F. DE AZEVEDO, TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4121/requerimento_missao_oficial_n06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados REQUEREM, desta Casa de Leis, aprovação para reconhecer como Missão Oficial a viagem que será feita nos dias 10 a 11 de março de 2026, com destino a Curitiba/PR, onde participaremos de reunião no gabinete dos Deputados Estaduais Adão Litro e Batatinha, e também na secretaria de Turismo, além de outros compromissos previamente agendados, estando também tratando de assuntos de interesse da população, sendo assim REQUEREMOS a autorização para pagamento de 1,0 (uma) diária de deslocamento.</t>
+  </si>
+  <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4139/8-_req_missao_oficial_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 24 a 25 de março de 2026, onde participarei de reunião no gabinete de Deputado Estadual Gugu Bueno, tratando de assuntos de interesse da população, como também tratar do requerimento referente a construção da sede da Câmara Municipal, indo ainda na Secretaria das Cidades – SECID, e Secretaria de Abastecimento – SEAB, para tratamento das diversas obras que estão planejadas para nosso Município, estando em todos os compromissos representando o Legislativo Municipal, e, REQUEIRO assim, a autorização para pagamento de 1,5 (uma e meia) diária de deslocamento._x000D_
+	Aguarda-se a aprovação dos nobres vereadores.</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4149/13-req_missao_oficial_n08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que foi realizada dos dias 24 a 27 de março de 2026, sendo que, através do requerimento n/ 07/2026, foi autorizado a missão oficial a qual se encerraria no dia 25, entretanto, a agenda na Capital se estendeu, e tivemos outros compromissos nos dia 25 e 26, com novas reuniões em Gabinetes, estando em todos os compromissos representando o Legislativo Municipl, e, REUEIRO ssim,  autorização para pagamento de mais 1,5 '' uma e meia'' diária de deslocamento.</t>
+  </si>
+  <si>
+    <t>4178</t>
+  </si>
+  <si>
+    <t>REQ J</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>BEATRIZ FARIA DE PAULA - BIA</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4178/req_justificativa_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora abaixo assinada, vem, através deste, REQUERER o recebimento da presente Justificativa da falta do dia 06 de abril corrente, tendo em vista que no citado dia não pude me fazer presente ante motivos de foro íntimo, o qual espero que seja aceito._x000D_
+	Aguardo a aprovação dos Nobres colegas._x000D_
+	Atenciosamente,</t>
+  </si>
+  <si>
+    <t>4137</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>AD REFERENDUM</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4137/projeto_de_ad_referendum_001_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova acordo judicial nos autos de n° 0000990-37.2021.8.16.0065. originário de ação trabalhista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4159</t>
+  </si>
+  <si>
+    <t>http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4159/ad_referendum_n002_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a celebração de Termo de Convênio de Cooperação Técnica ''Estágio Curricular Obrigatório,'' com a UNICESUMAR ''Certo de Ensino Superio de Maringá Ltda.''</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -779,67 +2115,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_3016_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_3017_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_3018_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/projeto_de_lei_3019_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/projeto_de_lei_3020_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4054/projeto_de_lei_3021_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/ptojeto_de_lei_3022_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/projeto_de_lei_3023_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4057/projeto_de_lei_3025_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/projeto_de_lei_3027_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/projeto_d_elei_3028_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/projeto_de_lei_3030_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4060/projeto_de_lei_3031_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_3032_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/projeto_de_lei_3033_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/projeto_de_lei_3035_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/projeto_de_lei_3036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4070/projeto_de_lei_3037_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/projeto_3038.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/11.1_emenda_1_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_3016_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_3017_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_3018_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4052/projeto_de_lei_3019_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4053/projeto_de_lei_3020_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4054/projeto_de_lei_3021_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4055/ptojeto_de_lei_3022_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4056/projeto_de_lei_3023_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_3024_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4057/projeto_de_lei_3025_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4064/projeto_de_lei_3026_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4058/projeto_de_lei_3027_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4059/projeto_d_elei_3028_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4062/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4061/projeto_de_lei_3030_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4060/projeto_de_lei_3031_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_3032_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4065/projeto_de_lei_3033_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4081/projeto_de_lei_33034_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4069/projeto_de_lei_3035_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4068/projeto_de_lei_3036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4070/projeto_de_lei_3037_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4073/projeto_3038.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4082/projeto_de_lei_3039_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4083/projeto_de_lei_3040_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4084/projeto_de_lei_3041_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4085/projeto_de_lei_3042_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4086/3043_atualizado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4087/projeto_3044_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4088/projeto_3045_de_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4090/-8.1_pl_3046.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4094/pl_3047.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4093/2-_pl_3048.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4174/projeto_de_lei_3049_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4101/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4102/projeto_de_lei_3051_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4103/projeto_de_lei_3052_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4105/projeto_de_lei_3053__de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4115/projeto_de_lei_2054_de_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4113/2055_atualizado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4114/3056_atualizado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4117/projeto_de_lei_3057_de_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4133/projeto_de_lei_3058_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4118/projeto_de_lei_3059_de_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4122/projeto_de_lei_3060_de_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4129/prjeto_de_lei_3061_de_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4131/projeto_de_lei_3062_de_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4132/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4146/scanner_007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_3065_de_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4145/scanner_006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4144/scanner_005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4136/projeto_d_elei_3068_de_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4143/scanner_004.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4142/scanner_003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4141/scanner_002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4140/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4150/8-pl_3073-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4147/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_lei_3075_de_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4157/projeto_de_lei_3076_de_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4158/9-pl_3077-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4156/projeto_de_lei_3078_de_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4155/projeto_de_lei_3079_de_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4154/projeto_de_lcei_3080_de_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4153/projeto_de_lei_3081_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4160/projeto_de_lei_3082_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_d_elei_3083_de_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4175/projeto_de_lei_3084_de_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4244/projeto_de_lei_3085_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4241/projeto_de_lei_3086_de_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_3087_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4259/3-pl_3088-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4267/pl_3089-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4268/5-pl_3090-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4269/6-pl_3091-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4270/pl_3092-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4272/8-pl_3094-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4274/pl_3095-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4273/pl_3096-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4277/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4278/pl_3098-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_3100_de_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4063/11.1_emenda_1_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4096/3-_emenda_n_02_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4072/9-plc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4071/10-plc_02_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4077/11-pll_01_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4110/ementa_pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4075/12.2_req_1_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4097/4-_req_02_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4098/5-_req__03_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4108/requerimento_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4109/requerimento_n05-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_n06-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4120/requerimento_n07-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4126/requerimento_n08-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4127/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4148/12-req_n10-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4176/9-requerimento_n12-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4177/10-requerimento_n13-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4275/5-requerimento_n14-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4276/requerimento_n15-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4074/12.0ind_01_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4076/12.1ind_02_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4089/9-ind_03_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4095/6-_ind_04_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4099/6.1_ind_05_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4100/8-_ind_6_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4104/indicacao_n07-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4106/indicacao_n08-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4107/indicacao_n09-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4124/indicacao_n10-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4123/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4125/indicacao_n12-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4128/indicacao_n13-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4130/indicacao_n14-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4134/7-indicacao_n15-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4164/scanner_001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4173/12-indicacao_n17-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4151/projeto_de__decreto_do_legislativo_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4165/projeto_de_decreto_do_legislativo_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4078/13.1_req_m_of_1_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4079/13-req_m_of_2_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4080/13.2_req_m_of_3_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4111/req_missao_ofial_n04-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4119/requerimento_missao_oficial_n05-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4121/requerimento_missao_oficial_n06-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4139/8-_req_missao_oficial_07-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4149/13-req_missao_oficial_n08-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4178/req_justificativa_01-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4137/projeto_de_ad_referendum_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresbarrasdoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/4159/ad_referendum_n002_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1105,636 +2441,3552 @@
       </c>
       <c r="H11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B25" t="s">
-[...5 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>111</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B28" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="F32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
         <v>136</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>137</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>173</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H47" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>201</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>205</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H51" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>212</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H54" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>232</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H58" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>236</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H59" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H67" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H70" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>290</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>291</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H73" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>295</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>299</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>303</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>307</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>310</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>314</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H79" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>317</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>318</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H80" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>321</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>322</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H81" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>325</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>326</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>330</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H83" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>333</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>334</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H84" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>337</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>338</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>343</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>344</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H87" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>346</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>347</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
+        <v>350</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H88" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>353</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>354</v>
+      </c>
+      <c r="D89" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" t="s">
+        <v>349</v>
+      </c>
+      <c r="F89" t="s">
+        <v>355</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H89" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>358</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>359</v>
+      </c>
+      <c r="D90" t="s">
+        <v>348</v>
+      </c>
+      <c r="E90" t="s">
+        <v>349</v>
+      </c>
+      <c r="F90" t="s">
+        <v>360</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>347</v>
+      </c>
+      <c r="D91" t="s">
+        <v>363</v>
+      </c>
+      <c r="E91" t="s">
+        <v>364</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H91" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>354</v>
+      </c>
+      <c r="D92" t="s">
+        <v>363</v>
+      </c>
+      <c r="E92" t="s">
+        <v>364</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H92" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>370</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>347</v>
+      </c>
+      <c r="D93" t="s">
+        <v>371</v>
+      </c>
+      <c r="E93" t="s">
+        <v>372</v>
+      </c>
+      <c r="F93" t="s">
+        <v>373</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H93" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>376</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>354</v>
+      </c>
+      <c r="D94" t="s">
+        <v>371</v>
+      </c>
+      <c r="E94" t="s">
+        <v>372</v>
+      </c>
+      <c r="F94" t="s">
+        <v>373</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H94" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>379</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>359</v>
+      </c>
+      <c r="D95" t="s">
+        <v>371</v>
+      </c>
+      <c r="E95" t="s">
+        <v>372</v>
+      </c>
+      <c r="F95" t="s">
+        <v>380</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H95" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>382</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>347</v>
+      </c>
+      <c r="D96" t="s">
+        <v>383</v>
+      </c>
+      <c r="E96" t="s">
+        <v>384</v>
+      </c>
+      <c r="F96" t="s">
+        <v>355</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>354</v>
+      </c>
+      <c r="D97" t="s">
+        <v>383</v>
+      </c>
+      <c r="E97" t="s">
+        <v>384</v>
+      </c>
+      <c r="F97" t="s">
+        <v>355</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H97" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>390</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>359</v>
+      </c>
+      <c r="D98" t="s">
+        <v>383</v>
+      </c>
+      <c r="E98" t="s">
+        <v>384</v>
+      </c>
+      <c r="F98" t="s">
+        <v>355</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>394</v>
+      </c>
+      <c r="D99" t="s">
+        <v>383</v>
+      </c>
+      <c r="E99" t="s">
+        <v>384</v>
+      </c>
+      <c r="F99" t="s">
+        <v>355</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H99" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>398</v>
+      </c>
+      <c r="D100" t="s">
+        <v>383</v>
+      </c>
+      <c r="E100" t="s">
+        <v>384</v>
+      </c>
+      <c r="F100" t="s">
+        <v>355</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H100" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>401</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>402</v>
+      </c>
+      <c r="D101" t="s">
+        <v>383</v>
+      </c>
+      <c r="E101" t="s">
+        <v>384</v>
+      </c>
+      <c r="F101" t="s">
+        <v>355</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H101" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>405</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>406</v>
+      </c>
+      <c r="D102" t="s">
+        <v>383</v>
+      </c>
+      <c r="E102" t="s">
+        <v>384</v>
+      </c>
+      <c r="F102" t="s">
+        <v>407</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H102" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>411</v>
+      </c>
+      <c r="D103" t="s">
+        <v>383</v>
+      </c>
+      <c r="E103" t="s">
+        <v>384</v>
+      </c>
+      <c r="F103" t="s">
+        <v>412</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H103" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>415</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>416</v>
+      </c>
+      <c r="D104" t="s">
+        <v>383</v>
+      </c>
+      <c r="E104" t="s">
+        <v>384</v>
+      </c>
+      <c r="F104" t="s">
+        <v>417</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H104" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>420</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>421</v>
+      </c>
+      <c r="D105" t="s">
+        <v>383</v>
+      </c>
+      <c r="E105" t="s">
+        <v>384</v>
+      </c>
+      <c r="F105" t="s">
+        <v>355</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H105" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>425</v>
+      </c>
+      <c r="D106" t="s">
+        <v>383</v>
+      </c>
+      <c r="E106" t="s">
+        <v>384</v>
+      </c>
+      <c r="F106" t="s">
+        <v>355</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H106" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>427</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>428</v>
+      </c>
+      <c r="D107" t="s">
+        <v>383</v>
+      </c>
+      <c r="E107" t="s">
+        <v>384</v>
+      </c>
+      <c r="F107" t="s">
+        <v>355</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H107" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>431</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>432</v>
+      </c>
+      <c r="D108" t="s">
+        <v>383</v>
+      </c>
+      <c r="E108" t="s">
+        <v>384</v>
+      </c>
+      <c r="F108" t="s">
+        <v>355</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H108" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>435</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>436</v>
+      </c>
+      <c r="D109" t="s">
+        <v>383</v>
+      </c>
+      <c r="E109" t="s">
+        <v>384</v>
+      </c>
+      <c r="F109" t="s">
+        <v>355</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H109" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>439</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>440</v>
+      </c>
+      <c r="D110" t="s">
+        <v>383</v>
+      </c>
+      <c r="E110" t="s">
+        <v>384</v>
+      </c>
+      <c r="F110" t="s">
+        <v>407</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H110" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>443</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>347</v>
+      </c>
+      <c r="D111" t="s">
+        <v>444</v>
+      </c>
+      <c r="E111" t="s">
+        <v>445</v>
+      </c>
+      <c r="F111" t="s">
+        <v>407</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H111" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>448</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>354</v>
+      </c>
+      <c r="D112" t="s">
+        <v>444</v>
+      </c>
+      <c r="E112" t="s">
+        <v>445</v>
+      </c>
+      <c r="F112" t="s">
+        <v>449</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H112" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>452</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>359</v>
+      </c>
+      <c r="D113" t="s">
+        <v>444</v>
+      </c>
+      <c r="E113" t="s">
+        <v>445</v>
+      </c>
+      <c r="F113" t="s">
+        <v>407</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H113" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>455</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>394</v>
+      </c>
+      <c r="D114" t="s">
+        <v>444</v>
+      </c>
+      <c r="E114" t="s">
+        <v>445</v>
+      </c>
+      <c r="F114" t="s">
+        <v>407</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H114" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>458</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>398</v>
+      </c>
+      <c r="D115" t="s">
+        <v>444</v>
+      </c>
+      <c r="E115" t="s">
+        <v>445</v>
+      </c>
+      <c r="F115" t="s">
+        <v>459</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H115" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>462</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>402</v>
+      </c>
+      <c r="D116" t="s">
+        <v>444</v>
+      </c>
+      <c r="E116" t="s">
+        <v>445</v>
+      </c>
+      <c r="F116" t="s">
+        <v>459</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H116" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>465</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>406</v>
+      </c>
+      <c r="D117" t="s">
+        <v>444</v>
+      </c>
+      <c r="E117" t="s">
+        <v>445</v>
+      </c>
+      <c r="F117" t="s">
+        <v>466</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H117" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>411</v>
+      </c>
+      <c r="D118" t="s">
+        <v>444</v>
+      </c>
+      <c r="E118" t="s">
+        <v>445</v>
+      </c>
+      <c r="F118" t="s">
+        <v>355</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H118" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>472</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>416</v>
+      </c>
+      <c r="D119" t="s">
+        <v>444</v>
+      </c>
+      <c r="E119" t="s">
+        <v>445</v>
+      </c>
+      <c r="F119" t="s">
+        <v>355</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H119" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>475</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>421</v>
+      </c>
+      <c r="D120" t="s">
+        <v>444</v>
+      </c>
+      <c r="E120" t="s">
+        <v>445</v>
+      </c>
+      <c r="F120" t="s">
+        <v>412</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H120" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>478</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>425</v>
+      </c>
+      <c r="D121" t="s">
+        <v>444</v>
+      </c>
+      <c r="E121" t="s">
+        <v>445</v>
+      </c>
+      <c r="F121" t="s">
+        <v>479</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H121" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>482</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>428</v>
+      </c>
+      <c r="D122" t="s">
+        <v>444</v>
+      </c>
+      <c r="E122" t="s">
+        <v>445</v>
+      </c>
+      <c r="F122" t="s">
+        <v>412</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H122" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>485</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>432</v>
+      </c>
+      <c r="D123" t="s">
+        <v>444</v>
+      </c>
+      <c r="E123" t="s">
+        <v>445</v>
+      </c>
+      <c r="F123" t="s">
+        <v>355</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H123" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>488</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>436</v>
+      </c>
+      <c r="D124" t="s">
+        <v>444</v>
+      </c>
+      <c r="E124" t="s">
+        <v>445</v>
+      </c>
+      <c r="F124" t="s">
+        <v>479</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H124" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>491</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>440</v>
+      </c>
+      <c r="D125" t="s">
+        <v>444</v>
+      </c>
+      <c r="E125" t="s">
+        <v>445</v>
+      </c>
+      <c r="F125" t="s">
+        <v>479</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H125" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>494</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>495</v>
+      </c>
+      <c r="D126" t="s">
+        <v>444</v>
+      </c>
+      <c r="E126" t="s">
+        <v>445</v>
+      </c>
+      <c r="F126" t="s">
+        <v>355</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H126" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>498</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>499</v>
+      </c>
+      <c r="D127" t="s">
+        <v>444</v>
+      </c>
+      <c r="E127" t="s">
+        <v>445</v>
+      </c>
+      <c r="F127" t="s">
+        <v>412</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H127" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>502</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>503</v>
+      </c>
+      <c r="D128" t="s">
+        <v>444</v>
+      </c>
+      <c r="E128" t="s">
+        <v>445</v>
+      </c>
+      <c r="F128" t="s">
+        <v>459</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H128" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>505</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>347</v>
+      </c>
+      <c r="D129" t="s">
+        <v>506</v>
+      </c>
+      <c r="E129" t="s">
+        <v>507</v>
+      </c>
+      <c r="F129" t="s">
+        <v>373</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H129" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>510</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>354</v>
+      </c>
+      <c r="D130" t="s">
+        <v>506</v>
+      </c>
+      <c r="E130" t="s">
+        <v>507</v>
+      </c>
+      <c r="F130" t="s">
+        <v>373</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H130" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>513</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>347</v>
+      </c>
+      <c r="D131" t="s">
+        <v>514</v>
+      </c>
+      <c r="E131" t="s">
+        <v>515</v>
+      </c>
+      <c r="F131" t="s">
+        <v>373</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H131" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>518</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>354</v>
+      </c>
+      <c r="D132" t="s">
+        <v>514</v>
+      </c>
+      <c r="E132" t="s">
+        <v>515</v>
+      </c>
+      <c r="F132" t="s">
+        <v>479</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>359</v>
+      </c>
+      <c r="D133" t="s">
+        <v>514</v>
+      </c>
+      <c r="E133" t="s">
+        <v>515</v>
+      </c>
+      <c r="F133" t="s">
+        <v>373</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H133" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>524</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>394</v>
+      </c>
+      <c r="D134" t="s">
+        <v>514</v>
+      </c>
+      <c r="E134" t="s">
+        <v>515</v>
+      </c>
+      <c r="F134" t="s">
+        <v>525</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H134" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>528</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>398</v>
+      </c>
+      <c r="D135" t="s">
+        <v>514</v>
+      </c>
+      <c r="E135" t="s">
+        <v>515</v>
+      </c>
+      <c r="F135" t="s">
+        <v>529</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H135" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>532</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>402</v>
+      </c>
+      <c r="D136" t="s">
+        <v>514</v>
+      </c>
+      <c r="E136" t="s">
+        <v>515</v>
+      </c>
+      <c r="F136" t="s">
+        <v>533</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H136" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>536</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>406</v>
+      </c>
+      <c r="D137" t="s">
+        <v>514</v>
+      </c>
+      <c r="E137" t="s">
+        <v>515</v>
+      </c>
+      <c r="F137" t="s">
+        <v>373</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H137" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>539</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>411</v>
+      </c>
+      <c r="D138" t="s">
+        <v>514</v>
+      </c>
+      <c r="E138" t="s">
+        <v>515</v>
+      </c>
+      <c r="F138" t="s">
+        <v>373</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H138" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>542</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>347</v>
+      </c>
+      <c r="D139" t="s">
+        <v>543</v>
+      </c>
+      <c r="E139" t="s">
+        <v>544</v>
+      </c>
+      <c r="F139" t="s">
+        <v>545</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H139" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>548</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>347</v>
+      </c>
+      <c r="D140" t="s">
+        <v>549</v>
+      </c>
+      <c r="E140" t="s">
+        <v>550</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>553</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>354</v>
+      </c>
+      <c r="D141" t="s">
+        <v>549</v>
+      </c>
+      <c r="E141" t="s">
+        <v>550</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H141" t="s">
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>