--- v0 (2026-02-02)
+++ v1 (2026-06-12)
@@ -123,51 +123,51 @@
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial aos subsídios dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3025 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do CTG Presilha dos Amigos, para uma viagem até a cidade de Guaraniaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3027 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E AOS CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3028 de 2026</t>
   </si>
   <si>
     <t>Abre um crédito especial no Orçamento Geral do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA nº 1 de 2026</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
+    <t>CJR - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>Emenda Modificativa a Projeto de Lei n.° 3021/2026,no Artigo 2°, conforme segue:_x000D_
  No Artigo 2°, modique-se a seguinte expressão:_x000D_
  ....  (Dois mil quatrocentos e quarenta e quatro reais e oitenta e nove centavos.)_x000D_
    Pela seguinte expressão:_x000D_
 ....(Dois mil quatrocentos e quarenta e dois reais e oitenta e nove centavos.)</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3031 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar alunos, professores e responsáveis por excursão de encerramento de ano (2025), e dá outras proveniências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3029 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3030 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir com a Associação Nacional dos Municípios Sedes de Usinas Hidroelétricas e Alagados - AMUSUH, e dá outras providências.</t>
@@ -493,51 +493,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">