--- v0 (2026-03-21)
+++ v1 (2026-05-15)
@@ -75,51 +75,51 @@
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3029 de 2026</t>
   </si>
   <si>
     <t>Abre um crédito especial no Orçamento Geral do Município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1- lido em plenário, encaminhado para parecer das comissões.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3030 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir com a Associação Nacional dos Municípios Sedes de Usinas Hidroelétricas e Alagados - AMUSUH, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3032 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir área de terra, e dá outras providências.</t>
   </si>
   <si>
     <t>REQUERIMENTO MISSÃO OFICIAL nº 1 de 2026</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
   </si>
   <si>
     <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem feita nos dias 20 e 22  de janeiro de 2026, onde participei inicialmente em Boa Vista da Aparecida, e posteriormente em Capitão Leônidas Marques, de reuniões com o objetivo da construção da sede da nossa Câmara Municipal. As demais foram com destino a Dois Vizinhos, junto ao Deputado Estadual Adão Litro, em busca de parcerias para a população tribarrense na área educacional, além de Cascavel, em reunião com o diretor do IDR-PARANÁ, para tratar sobre o terreno que havia sido doado anteriormente à Emater, e que buscou-se a reversão da doação, para a construção da sede da Câmara, estando em todos os compromissos representando o Legislativo Municipal, e, REQUEIRO assim, a autorização para pagamento de 0,5 (meia) diária de deslocamento, em 03 (três) oportunidades.</t>
   </si>
   <si>
     <t>REQUERIMENTO MISSÃO OFICIAL nº 2 de 2026</t>
   </si>
   <si>
     <t>RAFAEL F. DE AZEVEDO</t>
   </si>
   <si>
     <t>Através deste, o vereador abaixo requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem feita no dia 02 de fevereiro de 2026, onde participei de agenda na Secretária de Educação do Estado em todos os compromissos representando o Legislativo Municipal, e REQUEIRO assim, a autorização para pagamento de 1 (uma ) diária de deslocamento.</t>
   </si>
   <si>
     <t>REQUERIMENTO MISSÃO OFICIAL nº 3 de 2026</t>
   </si>
   <si>
     <t>Através deste, o vereador abaixo-assinado requer aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 03 a 05 de fevereiro de 2026,onde participarei de reunião no gabinete de Deputado Estadual Gugu Bueno, tratando de assuntos de interesse da população, como também tratar do requerimento refente a construção da sede da Câmara Municipal, indo ainda Secretaria das Cidades - SECID, todos os compromissos representando o Legislativo Municipal, e, REQUEIRO assim, a autorização para pagamento de 2,0 (duas) diárias de deslocamento.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3033 de 2026</t>
   </si>
@@ -150,51 +150,51 @@
   <si>
     <t>Declara de utilidade pública a Cooperativa das Agricultoras integrada do Município de Três Barras do paraná e da outras providencias.</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 1 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal REFIS, para o exercício de 2026 e da outras providencias.</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 2 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS NÃO TRIBUTÁRIO, para o exercício de 2026, para débitos não tributários, e da outras providencias...</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO nº 1 de 2026</t>
   </si>
   <si>
     <t>Reconhece a União de Câmaras, Vereadores e Gestores Públicos do Paraná - UVEPAR como entidade representativa da Câmara de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 1 de 2026</t>
   </si>
   <si>
-    <t>PASCUALINO DO NASCIMENTO</t>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal, preste informações referente ao seguinte pedido: _x000D_
   - Há algum veículo oficial, de propriedade ou a serviço da administração pública, que ainda não foi identificado em conformidade coma Lei 2683/2024? Se sim, que seja fornecida a relação de quais veículos ainda não foram identificados, e esclareça porque não o foram.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -499,51 +499,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="41.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">