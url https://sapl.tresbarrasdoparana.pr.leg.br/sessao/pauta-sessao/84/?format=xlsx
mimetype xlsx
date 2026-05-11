--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -123,51 +123,51 @@
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar profissionais do Centro de Saúde de Três Barras do Parana, para uma viagem até a cidade de Itaipulândia, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3036 de 2026</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO DA INFLAÇÃO AOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE TRÊS BARRAS DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3037 de 2026</t>
   </si>
   <si>
     <t>Altera a destinação de imóvel da planta urbana do município de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3038 de 2026</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Cooperativa das Agricultoras integrada do Município de Três Barras do paraná e da outras providencias.</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO nº 1 de 2026</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
   </si>
   <si>
     <t>Reconhece a União de Câmaras, Vereadores e Gestores Públicos do Paraná - UVEPAR como entidade representativa da Câmara de Três Barras do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3034 de 2026</t>
   </si>
   <si>
     <t>Altera os artigos n°s 1° e 2° da Lei 1578/2017, combinada com as Leis n°s 2212/2022, 2245/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3039 de 2026</t>
   </si>
   <si>
     <t>Autoriza a repassar ajuda de custo para manutenção da Associação da Casa Familiar Rural de Três Barras do PR, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3040 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar parceria através de ''Termo de Colaboração/Parceria'' com a entidade "Associação de Pais e Amigos dos Excepcionais de Três Barras do Parras-PR'', e dá outras providências.</t>
   </si>
@@ -517,51 +517,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="41.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="238" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">