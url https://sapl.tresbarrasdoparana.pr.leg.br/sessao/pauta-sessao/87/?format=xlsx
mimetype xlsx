--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 1 de 2026</t>
   </si>
   <si>
     <t>Gerso Francisco Gusso - Prefeito Municipal</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal REFIS, para o exercício de 2026 e da outras providencias.</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL CP, APROVADO EM 1° VOT, AGUARDA 2° VOTAÇÃO</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 2 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS NÃO TRIBUTÁRIO, para o exercício de 2026, para débitos não tributários, e da outras providencias...</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA nº 2 de 2026</t>
   </si>
   <si>
-    <t>PASCUALINO DO NASCIMENTO</t>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY</t>
   </si>
   <si>
     <t>Modifique-se nas redações do textos dos novos artigos 1° e 2° da Lei n° 1576/2017, conforme Projeto de Lei n° 3034/2026, a seguinte expressão:_x000D_
  '' 5 km '',_x000D_
  pela seguinte expressão: _x000D_
 _x000D_
 ''' 3km.''''</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3034 de 2026</t>
   </si>
   <si>
     <t>Altera os artigos n°s 1° e 2° da Lei 1578/2017, combinada com as Leis n°s 2212/2022, 2245/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1- lido em plenário, encaminhado para parecer das comissões.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3039 de 2026</t>
   </si>
   <si>
     <t>Autoriza a repassar ajuda de custo para manutenção da Associação da Casa Familiar Rural de Três Barras do PR, e dá outras providências.</t>
@@ -150,51 +150,51 @@
     Há o valor de R$ 750.000,00 (setecentos e cinquenta mil reais) referente ao pedido de pavimentação com pedras poliédricas destinados pelo Deputado Estadual Marcio Pacheco, através do Protocolo estadual n° 24.242.236-8, após solicitação minha, e que ainda não foi dado andamento. Assim indago como está o andamento da documentação referente a tal emenda do deputado? Se ainda falta algum documento, qual e porque ainda não foi disponibilizado? _x000D_
    Torna-se necessário o fornecimento da informação, eis que, conforme  Oficio n°57/2025 do Gabinete do Deputado, tal valor está disponível, e a população que esta sofrendo face a não execução da Emenda/Obra.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 3 de 2026</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Exmo Prefeito Municipal as seguintes informações:_x000D_
      I- Foi feito o Requerimento n°20/2025, aonde solicitou-se informações sobre reparos referentes ao contrato n° 12/2024, tendo em vista que existem vários pontos com defeito que surgiram no pavimento em menos de 1 (um) ano da entrega da obra, e que comprometem a estrutura da via, além de solicitar relatórios referentes a espessura da via, eis que aparentam não ter o mínimo contratado._x000D_
     II- Ocorre que até o presente momento não obtivemos resposta do Requerimento, tampouco os problemas na via foram resolvidos. Há previsão dos reparos e envio da documentação?</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 4 de 2026</t>
   </si>
   <si>
     <t>ANDREIA PEREIRA</t>
   </si>
   <si>
     <t>Realizar reforma e manutenção nos trechos do calçamento que liga o Distrito de Santo Izidoro até a entrada de acesso à balsa que realiza a travessia para o Município de Boa Esperança do Iguaçu, especialmente nos pontos onde houve instalação de canalização de água;_x000D_
    Executar manutenção nos trechos asfaltos do Município, por meio de operação – tapa-buracos, com prioridade para as vias da zona rural.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 5 de 2026</t>
   </si>
   <si>
-    <t>TATIANE RENOSTO ZANCHETA</t>
+    <t>TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
   </si>
   <si>
     <t>A vereadora abaixo assinado, de acordo com as normas regimentais, INDICAM ao Prefeito Municipal, que determine ao setor competente a realização de estudo de viabilidade para promover melhorias e manutenção no parquinho, localizado no Distrito de Alto Alegre.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 6 de 2026</t>
   </si>
   <si>
     <t>A vereadora abaixo assinado, conforme as regimentais, INDICA ao Prefeito Municipal, que estude a viabilidade de realizar pavimentação poliédrica no trecho que falte entre o calçamento da Linha Nova até a Comunidade do Barra Grande.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -504,51 +504,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">