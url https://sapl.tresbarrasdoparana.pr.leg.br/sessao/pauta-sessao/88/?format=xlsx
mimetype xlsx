--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -63,107 +63,107 @@
   <si>
     <t>Altera a fonte da atividade 03.01.04.1220003.2.006.000 Manutenção do Departamento de Administração, Recursos Humanos, Planejamento, Licitação e Compras, e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3047 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despeses com premiação da Copa Amizade de Futsal e Voleibol, categoria de base, e dá outras providências.</t>
   </si>
   <si>
     <t>1- lido em plenário, encaminhado para parecer das comissões.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3048 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas com a comemoração ao aniversário do Município em 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>REQUERIMENTO MISSÃO OFICIAL nº 4 de 2026</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA),BEATRIZ FARIA DE PAULA,FERNANDA MANICA,RONALDO JUNIOR MARIANO</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA,BEATRIZ FARIA DE PAULA - BIA,FERNANDO MANICA,RONALDO JUNIOR MARIANO</t>
   </si>
   <si>
     <t>Através deste, os vereadores abaixo-assinados requerem aprovação desta Casa de Leis, para reconhecer como Missão Oficial a viagem que será feita nos dias 03 a 05 de março de 2026, com destino a Brasília/DF,onde participaremos de reunião no gabinete do Deputado Federal Fernando Giacobo, também do Deputado Federal Dilceu Sperafico, tratando de assuntos de interesse da população, como também tratar de requerimento referente a construção de barrações industriais em nosso Município, estando em todos os compromissos representando o Legislativo Municipal, e, REQUEREMOS assim,a autorização para pagamento de 2,5 (duas e meia) diárias de deslocamento.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3050 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar despesas para o conserto de máquinas e equipamentos da Associação de Desenvolvimento dos Moradores do Distrito de Barra Bonita, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3051 de 2026</t>
   </si>
   <si>
     <t>Altera o artigo 2° da Lei n°2837, de 25/02/2025, que recriou o "Programa de incentivo á atletas com potencial a categoria profissional", e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 3053 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transportar pessoas do Recanto do Bem-Estar do Idoso, para uma viagem até as Águas do Verê, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO nº 2 de 2026</t>
   </si>
   <si>
-    <t>ANTENOR CARLOS DA MOTTA ( NEGO MOTTA)</t>
+    <t>ANTENOR CARLOS DA MOTTA - NEGO MOTTA</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2° DO ARTIGO 31 DA LEI 2632, DE 05 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4 de 2026</t>
   </si>
   <si>
-    <t>PASCUALINO DO NASCIMENTO</t>
+    <t>PASCUALINO DO NASCIMENTO - PARAGUAY</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal as seguintes providências:_x000D_
   I- Mantenha a realização das aulas de gingaterapia, que eram realizadas no Clube dos Idosos, no mesmo local, tendo em vista que a alteração da realização das mesmas para o CEACA traz transtornos para os usuários.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 5 de 2026</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, REQUER ao Prefeito Municipal as seguintes providências:_x000D_
   I- Porque ainda não foi concluído o poço artesiano da Comunidade São Luiz?</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 7 de 2026</t>
   </si>
   <si>
-    <t>RAFAEL F. DE AZEVEDO,ANDREIA PEREIRA,ANTENOR CARLOS DA MOTTA ( NEGO MOTTA),BEATRIZ FARIA DE PAULA,CLAUDIR ZANELLA,FERNANDA MANICA,PASCUALINO DO NASCIMENTO,RONALDO JUNIOR MARIANO,TATIANE RENOSTO ZANCHETA</t>
+    <t>RAFAEL F. DE AZEVEDO,ANDREIA PEREIRA,ANTENOR CARLOS DA MOTTA - NEGO MOTTA,BEATRIZ FARIA DE PAULA - BIA,CLAUDIR ZANELLA - KADÃO,FERNANDO MANICA,PASCUALINO DO NASCIMENTO - PARAGUAY,RONALDO JUNIOR MARIANO,TATIANE RENOSTO ZANCHETA - TATI ZANCHETA</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, de acordo com as normas regimentais, INDICAM ao Exmo. Prefeito Municipal que determine à Secretaria Municipal de Educação a realização de reforma e melhorias estruturais no Banheiro do Centro Municipal de Educação Infantil (CEMEI) Sonho de Criança, tendo em vista as condições precárias atualmente verificadas no local._x000D_
  	Justificativa:_x000D_
 O banheiro do CEMEI Sonho de Criança encontra-se em condições inadequadas de uso, apresentando problemas estruturais que comprometem a higiene, a segurança e o bem-estar das crianças e dos profissionais da unidade. Considerando que se trata de ambiente frequentado por crianças da primeira infância, é indispensável que o espaço atenda ple-namente às normas sanitárias e de segurança, garantindo condições dignas e apropriadas para o desenvolvimento das atividades escolares. Dessa forma, a presente Indicação visa assegurar melhorias estruturais necessárias, contribu-indo para a qualidade do atendimento educacional e para a preservação da saúde da comunidade escolar</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 8 de 2026</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Prefeito Municipal, que estude a possibilidade de fazer a pintura de faixas e sinalização do asfalto que liga a Comunidade Ferrari até a Comunidade de Barra Bonita, face à mal sinalização existente.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 9 de 2026</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, de acordo com as normas regimentais, INDICA ao Prefeito Municipal, que estude a possibilidade de fazer/refazer as pontes na Comunidade de Santa Terezinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
@@ -481,51 +481,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="215.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="253.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">